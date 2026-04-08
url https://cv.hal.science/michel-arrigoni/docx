--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -181,1896 +181,1896 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the critical initiation conditions of HMX using laser-driven flyers</w:t>
+                <w:t xml:space="preserve">Proof-of-concept of magnetic pulse disassembly of adhesively bonded Aluminum 2017 T4-MARS 300 specimen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Morand</w:t>
+                <w:t xml:space="preserve">Benoit Lagain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hébert</w:t>
+                <w:t xml:space="preserve">Thomas Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kerampran</w:t>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2025.105533⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 332, pp.113925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2026.113925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551728v1</w:t>
+                <w:t xml:space="preserve">hal-05532192v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-driven cratering into porous graphite: Experimental investigation on ejecta distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jodar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Géral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Rullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 207, pp.105476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2025.105476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof-of-concept of magnetic pulse disassembly of adhesively bonded Aluminum 2017 T4-MARS 300 specimen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing the critical initiation conditions of HMX using laser-driven flyers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Heuzé</w:t>
+                <w:t xml:space="preserve">J. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+                <w:t xml:space="preserve">P. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+                <w:t xml:space="preserve">S. Kerampran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bergey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 332, pp.113925. </w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 208, pp.105533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2026.113925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2025.105533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532192v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and validation of an experimental set-up to study shock wave propagation in liquid foams</w:t>
+                <w:t xml:space="preserve">Analysis of microcracking processes in microconcrete under confined compression utilising synchrotron-based ultra-high speed X-ray phase contrast imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymerick Reinders</w:t>
+                <w:t xml:space="preserve">P. Forquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Le Clanche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+                <w:t xml:space="preserve">C. Francart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Gregoire</w:t>
+                <w:t xml:space="preserve">M. Sapay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Kerampran</w:t>
+                <w:t xml:space="preserve">A. Rack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-025-04070-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 198, pp.105167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2024.105167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158289v1</w:t>
+                <w:t xml:space="preserve">hal-04924392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and Thermal Contributions to the Damage Suffered by an Aeronautical Structure Subjected to an Intense and Sudden Electrical Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Better</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Menetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (3), pp.235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/aerospace12030235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-velocity laser-driven flyer impact on paraffin gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Mircioaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Clanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Taddei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 202, pp.105311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2025.105311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic pulse welding of Al-5754 with Al-7075 and MARS 380: Weldability windows and ballistic testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lagain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defence Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dt.2025.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of microcracking processes in microconcrete under confined compression utilising synchrotron-based ultra-high speed X-ray phase contrast imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative study of three cellular materials under blast and sustained shock wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Francart</w:t>
+                <w:t xml:space="preserve">David Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sapay</w:t>
+                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rack</w:t>
+                <w:t xml:space="preserve">Damien Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cohen</w:t>
+                <w:t xml:space="preserve">Gaëtan Prod’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 198, pp.105167. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2024.105167⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 207, pp.105509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2025.105509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924392v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of three cellular materials under blast and sustained shock wave</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study and modelling of shock-induced compaction of autoclaved aerated concrete through MHz X-ray radioscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
+                <w:t xml:space="preserve">J. Tartière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Laporte</w:t>
+                <w:t xml:space="preserve">B. Lukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Prod’homme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Blanc</w:t>
+                <w:t xml:space="preserve">D. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 207, pp.105509. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2025.105509⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 204, pp.105376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2025.105376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304525v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and modelling of shock-induced compaction of autoclaved aerated concrete through MHz X-ray radioscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of small-scale laser breakdown-induced blast waves with a PVDF gauge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tartière</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L. Vastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Clanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kerampran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2025.105376⟩</w:t>
+              <w:t xml:space="preserve">Shock Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00193-025-01222-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319979v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of small-scale laser breakdown-induced blast waves with a PVDF gauge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and validation of an experimental set-up to study shock wave propagation in liquid foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymerick Reinders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Clanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Monloubou</w:t>
+                <w:t xml:space="preserve">Yann Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vastier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (8), pp.146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00193-025-01222-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-025-04070-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158295v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic behaviour of ultra high molecular weight poly-ethylene (UHMWPE) Tensylon® composite</w:t>
+                <w:t xml:space="preserve">Laser-induced shockwaves for damage assessment and characterization at high strain rates in the fiber direction of unidirectional composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Castres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+                <w:t xml:space="preserve">Maria Casapu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Caisso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Monloubou</w:t>
+                <w:t xml:space="preserve">Alexandru Cătălin Casapu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Fuiorea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Express Polymer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2024.77⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 361, pp.136083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677595v1</w:t>
+                <w:t xml:space="preserve">hal-04514845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage assessment through cyclic load-unload tensile tests for ply-level hybrid carbon fiber composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Static and dynamic behaviour of ultra high molecular weight poly-ethylene (UHMWPE) Tensylon® composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Fuiorea</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Magali Castres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Caisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Express Polymer Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 18 (1), pp.41-60. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2024.4⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 18 (10), pp.1008-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2024.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335159v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced shockwaves for damage assessment and characterization at high strain rates in the fiber direction of unidirectional composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Damage assessment through cyclic load-unload tensile tests for ply-level hybrid carbon fiber composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Casapu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Fuiorea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 361, pp.136083. </w:t>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), pp.41-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2024.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514845v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the equation of state for moderate to high pressure gaseous systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kerampran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2098,4613 +2098,4613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards hybridization of ultra-high molecular weight polyethylene composites by thermally sprayed alumina: Feasibility and bond strength assessment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Numerical analysis of cross‐sectional effects during the magnetic pulse disassembly of laminate structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lagain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2023.111779⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.202300728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610797v1</w:t>
+                <w:t xml:space="preserve">hal-04180423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Flier Laser Shock Adhesion Test as an Extension of the LASAT Test for Thick Coating/Substrate Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical investigations of a soft projectile impact three-point bending (SPITPB) test for adhesion assessment under dynamic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Caisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dagorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9781003423874-62⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.105060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2023.105060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551783v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigations of a soft projectile impact three-point bending (SPITPB) test for adhesion assessment under dynamic loading</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Albouy</w:t>
+                <w:t xml:space="preserve">Off-axis response and shear characterization of unidirectional ply-level hybrid carbon-fiber-reinforced polymer materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Casapu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Thévenet</w:t>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Fuiorea Fuiorea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2023.105060⟩</w:t>
+              <w:t xml:space="preserve">INCAS BULLETIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.31 - 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13111/2066-8201.2023.15.3.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161329v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of cross‐sectional effects during the magnetic pulse disassembly of laminate structures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental evidence of shock wave measurements with low-velocity (&amp;lt;100 m s −1 ) and fast dynamics (&amp;lt;10 ns) capabilities using a coupled photonic Doppler velocimetry (PDV) and triature velocity interferometer system for any reflector (VISAR) diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boutoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Beuton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.202300728⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 94 (3), pp.033905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0107499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180423v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of shock wave measurements with low-velocity (&amp;lt;100 m s −1 ) and fast dynamics (&amp;lt;10 ns) capabilities using a coupled photonic Doppler velocimetry (PDV) and triature velocity interferometer system for any reflector (VISAR) diagnostic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Chevalier</w:t>
+                <w:t xml:space="preserve">Piezoresistive Behavior of a Conductive Polyurethane Based-Foam for Real-Time Structural Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacera Bedrici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Walrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0107499⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23115161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060432v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-axis response and shear characterization of unidirectional ply-level hybrid carbon-fiber-reinforced polymer materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ion Fuiorea Fuiorea</w:t>
+                <w:t xml:space="preserve">Interlaminar strength characterization of Tensylon® UHMWPE under multimodal loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bensaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCAS BULLETIN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13111/2066-8201.2023.15.3.3⟩</w:t>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47, pp.503-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2023.07.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340024v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoresistive Behavior of a Conductive Polyurethane Based-Foam for Real-Time Structural Monitoring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+                <w:t xml:space="preserve">Experimental Characterization of Internal Structure and Physical Properties of Unidirectional Ply‐Level Hybrid Carbon Composite Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Casapu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Fuiorea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s23115161⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (20), pp.2201447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.202201447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114073v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaminar strength characterization of Tensylon® UHMWPE under multimodal loads</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Thevenet</w:t>
+                <w:t xml:space="preserve">An analytical approach of design for recycling of laminate structures by the use of magnetic pulse disassembling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lagain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2023.07.074⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 275, pp.112290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187456v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical approach of design for recycling of laminate structures by the use of magnetic pulse disassembling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+                <w:t xml:space="preserve">Towards hybridization of ultra-high molecular weight polyethylene composites by thermally sprayed alumina: Feasibility and bond strength assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bensaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Darut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112290⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 227, pp.111779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2023.111779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114165v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of Internal Structure and Physical Properties of Unidirectional Ply‐Level Hybrid Carbon Composite Material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ion Fuiorea</w:t>
+                <w:t xml:space="preserve">The Flier Laser Shock Adhesion Test as an Extension of the LASAT Test for Thick Coating/Substrate Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jerome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.202201447⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 275 (18), pp.271-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003423874-62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023792v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dynamics of a collapsing bubble in contact with a rigid wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandeep Saini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.705⟩</w:t>
+              <w:t xml:space="preserve">Materiale Plastice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 948 (10), pp.A45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37358/Mat.Plast.1964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778417v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion and Electrochemical Properties of Laser-Shock-Peening-Treated Stainless Steel AISI 304L in VVER Primary Water Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Arnoult-Růžičková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Maňák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Brajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (10), pp.1702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/met12101702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of Ultra-high Molecular Weight Polyethylene (tensylon) from Tensile Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita-Cristina Alil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Deleanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiale Plastice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 59 (1), pp.51-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37358/MP.22.1.5559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Risks Induced by Countermining Unexploded Large-Charge Historical Ordnance in a Shallow Water Environment—Part I: Real Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47 (2), pp.350-373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JOE.2021.3111819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamics of a collapsing bubble in contact with a rigid wall</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Metallic Materials and Their Applications in Aerospace and Advanced Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiale Plastice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met12020226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37358/Mat.Plast.1964⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05551797v1</w:t>
+                <w:t xml:space="preserve">hal-03558259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic Materials and Their Applications in Aerospace and Advanced Technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Assessment of Risks Induced by Countermining Unexploded Large-Charge Historical Ordnance in a Shallow Water Environment—Part I: Real Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (2), pp.350-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2021.3111819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/met12020226⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03558259v1</w:t>
+                <w:t xml:space="preserve">hal-05551802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Risks Induced by Countermining Unexploded Large-Charge Historical Ordnance in a Shallow Water Environment—Part I: Real Case Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the dynamics of a collapsing bubble in contact with a rigid wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandeep Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Tanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JOE.2021.3111819⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 948, pp.A45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551802v1</w:t>
+                <w:t xml:space="preserve">hal-03778417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Analytical Study of under Water Pressure Wave Induced by the Implosion of a Bubble Generated by Focused Laser</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PVDF Based Pressure Sensor for the Characterisation of the Mechanical Loading during High Explosive Hydro Forming of Metal Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Mauger</w:t>
+                <w:t xml:space="preserve">Jérémie Tartière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Chaise</w:t>
+                <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Elguedj</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugo Groeneveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjoerd van Der Veen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (14), pp.4800. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21144800⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (13), pp.4429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21134429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295429v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PVDF Based Pressure Sensor for the Characterisation of the Mechanical Loading during High Explosive Hydro Forming of Metal Plates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Experimental and Analytical Study of under Water Pressure Wave Induced by the Implosion of a Bubble Generated by Focused Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaofeng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (13), pp.4429. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21134429⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (14), pp.4800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21144800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295430v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a carbon fiber composite material for space applications under high strains and stresses: Modeling and validation by experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Lescoute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 128 (19), pp.195901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0010268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replacing Detonation by Compressed Balloon Approaches in Finite Element Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kerampran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Advancements in the Analysis and Design of Protective Structures against Extreme Loadings 2020, 2020, pp.1497632-1 - 1497632-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2020/1497632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of failure pattern by laser induced shockwave within an adhesive bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Laser Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 129, pp.106224-1 - 106224-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optlastec.2020.106224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic imaging of a capillary-gravity wave in shallow water using amplitude variations of eigenbeams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias van Baarsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 146 (5), pp.3353-3361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5132939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancements in Design and Analysis of Protective Structures 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Bedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Figuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019, pp.2450561. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2019/2450561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancements in Design and Analysis of Protective Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Bedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Figuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018, pp.7024982. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/7024982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Delamination in Tensylon® UHMWPE Composites by Laser-induced Shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Luminita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Deleanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Istrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiale Plastice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 55 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a PVDF Pressure Gauge for Blast Loading Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kerampran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Clanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Monloubou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Factors and Mechanical Engineering for Defense and Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41314-018-0012-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of structural glass facades under extreme loads - Design methods, existing research, current issues and trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Bedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dániel Honfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Kozłowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 163, pp.921 - 937. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Keller-Miksis model and finite element bubble dynamics simulations in a confined medium. Application to the hydrodynamic ram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fourest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Deletombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 68, pp.66-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic study of Tensylon®-based panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-C. Alil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ginghina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-C. Matache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Express Polymer Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (6), pp.491 - 504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2018.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock Propagation Effects in Multilayer Assembly Including a Liquid Phase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recommendations for a New Generation of Standards for Testing Numerical Assessment of Blast-Loaded Glass Windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Bergamasco</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Martin Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ans van Doormaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Haberacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 755, pp.181 - 189. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.755.181⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 755, pp.121 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.755.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708556v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for a New Generation of Standards for Testing Numerical Assessment of Blast-Loaded Glass Windows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the Constitutive Law for the Mechanical Quasi-static Response of Criss-Cross Composites (on the Example of UHMWPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christof Haberacker</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiu Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.755.121⟩</w:t>
+              <w:t xml:space="preserve">Human Factors and Mechanical Engineering for Defense and Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41314-017-0006-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708551v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Constitutive Law for the Mechanical Quasi-static Response of Criss-Cross Composites (on the Example of UHMWPE)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Shock Propagation Effects in Multilayer Assembly Including a Liquid Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Bourguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bergamasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors and Mechanical Engineering for Defense and Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41314-017-0006-5⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 755, pp.181 - 189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.755.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708559v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of thermal effects magnitude for HRAM event in fuel-filled tank using the Rayleigh-Plesset Equation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A coupled experimental/numerical approach for the characterization of material behavior at high strain-rate using electromagnetic tube expansion testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Avrillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Methods and Experimental Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2495/CMEM-V4-N3-301-310⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 98, pp.75-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405816v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled experimental/numerical approach for the characterization of material behavior at high strain-rate using electromagnetic tube expansion testing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of thermal effects magnitude for HRAM event in fuel-filled tank using the Rayleigh-Plesset Equation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+                <w:t xml:space="preserve">T. Fourest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Avrillaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Deletombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2016.07.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computational Methods and Experimental Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (3), p. 301-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/CMEM-V4-N3-301-310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01365436v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confined Rayleigh-Plesset equation for Hydrodynamic Ram analysis in thin-walled containers under ballistic impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fourest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Deletombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin-Walled Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 86, pp.67-72. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2014.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the shock duration on the response of CFRP composite laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Buzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6715,139 +6715,139 @@
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47, 455303 (8pp). </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of bubbles dynamics created by hydrodynamic ram in confined geometries using the Rayleigh-Plesset equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fourest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Deletombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 73, pp.66-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6893,103 +6893,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of high strain-rate behavior of metals: applications to magnetic pulse forming and electrohydraulic forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Avrillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 611-612, pp.643-649. </w:t>
@@ -7040,77 +7040,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the response of CFRP composite laminates to a laser-induced shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Trombini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7157,103 +7157,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock adhesion test for composite bonded assembly using a high pulsed power generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Buzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 114 (1), pp.013502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7287,90 +7287,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of composite damage under LASER shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7421,77 +7421,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-of-the-art laser adhesion test (LASAT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7555,51 +7555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Doppler Interferometer based on a solid Fabry-Perot Etalon for measurement of surface velocity in shock experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Monchalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7646,141 +7646,129 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (1), pp.015302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-0233/20/1/015302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of a macroscopic formulation describing the effects of dynamic compaction and porosity on plasma sprayed copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7795,126 +7783,126 @@
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 103 (8), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2906186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LAser Shock Adhesion Test (LASAT), an innovation dedicated to industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7942,1298 +7930,1298 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser shock flier impact simulation of particle-substrate interactions in cold spray</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical approach to adhesion testing using laser-driver shock waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-007-9069-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.3155-3163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/10/019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00238497v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00261284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical approach to adhesion testing using laser-driver shock waves</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Laser shock flier impact simulation of particle-substrate interactions in cold spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16, pp.548-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-007-9069-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/10/019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00261284v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00238497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a macroscopic model for describing the effects of porosity on shock wave propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. de Resseguier</w:t>
+                <w:t xml:space="preserve">F. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. L. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 101, pp.083514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2718868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of damage phenomena induced by edge effects into materials under laser driven shocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40, pp.7103-7108. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/22/036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/22/036⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions of the LASer Adhesion Test (LASAT) for the debonding of coatings on substrates above the millimeter range thickness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A comparative study of three adhesion tests (EN 582, similar to ASTM C633, LASAT (LASer Adhesion Test), and bulge and blister test) performed on plasma sprayed copper deposited on aluminium 2017 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Braccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dupeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006134114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (5), pp.471-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156856106777144336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00146226v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of three adhesion tests (EN 582, similar to ASTM C633, LASAT (LASer Adhesion Test), and bulge and blister test) performed on plasma sprayed copper deposited on aluminium 2017 substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evolutions of the LASer Adhesion Test (LASAT) for the debonding of coatings on substrates above the millimeter range thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/156856106777144336⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 134, pp.739-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006134114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140880v1</w:t>
+                <w:t xml:space="preserve">hal-00146226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of laser shock adhesion testing to the study of the interlamellar strength and coating-substrate adhesion in cold-sprayed copper coating of aluminum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 197, pp.18-27. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2004.08.222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2004.08.222⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of adhesion of PROTAL copper coating of Al 2017 using the laser shock adhesion test (LASAT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 39, pp.2707-2716. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:JMSC.0000021445.74736.b3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:JMSC.0000021445.74736.b3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'adhérence des dépôts de cuivre projetés plasma sur de l'aluminium par l'essai de choc laser (LASAT) : influence des propriétés métallurgiques des interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 349, pp.31-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9243,7309 +9231,7309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation par ombroscopie de la cavitation induite par choc : dynamique de croissance et d’implosion de la bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Perruchot</w:t>
+                <w:t xml:space="preserve">Steve Rudz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Rudz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
+                <w:t xml:space="preserve">Olivier Pennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT'2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes semi-analytiques et numériques d'une plaque rigide unidimensionnelle soumise à une explosion sous-marine avec prise en compte de la cavitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de composites transparents pour protection balistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Annovazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Guerineau</w:t>
+                <w:t xml:space="preserve">Henri Lansiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ye Pyae Sone Oo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312987v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation sous choc et interaction fluide-structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Perruchot</w:t>
+                <w:t xml:space="preserve">Experimental characterisation of cellular materials and sandwich panels filled with cellular core materials for structural protection against blast loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Prod'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Langlet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Jean-Luc François Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312908v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de composites transparents pour protection balistique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement des plaques minces en aluminium 2024-T3 sous l'effet du souffle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">van Dong Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alicia Annovazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Lansiaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cayla</w:t>
+                <w:t xml:space="preserve">Lorenzo Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Clanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312976v1</w:t>
+                <w:t xml:space="preserve">hal-05312919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation of cellular materials and sandwich panels filled with cellular core materials for structural protection against blast loadings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Blanc</w:t>
+                <w:t xml:space="preserve">Mechanical and thermal contributions to the damage suffered by an aeronautical structure subjected to an intense and sudden electrical discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Better</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Menetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">14th EASN International Conference on "Innovation in Aviation and Space towards sustainability today &amp; tomorrow"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASN Association, Oct 2024, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312995v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement des plaques minces en aluminium 2024-T3 sous l'effet du souffle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etudes semi-analytiques et numériques d'une plaque rigide unidimensionnelle soumise à une explosion sous-marine avec prise en compte de la cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Pyae Sone Oo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Sourne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312919v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and thermal contributions to the damage suffered by an aeronautical structure subjected to an intense and sudden electrical discharge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Espinosa</w:t>
+                <w:t xml:space="preserve">Cavitation sous choc et interaction fluide-structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Menetrier</w:t>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th EASN International Conference on "Innovation in Aviation and Space towards sustainability today &amp; tomorrow"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EASN Association, Oct 2024, Thessalokini, Greece</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958551v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pulsed laser and electron-beam irradiation on protected aeronautical CFRP composite laminate to enhance the modelling of lightning-strike damage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Boustié</w:t>
+                <w:t xml:space="preserve">Momentum Transfer During Laser-Driven Cratering Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Guetta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+                <w:t xml:space="preserve">Corentin Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Power Laser Ablation VIII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3012572⟩</w:t>
+              <w:t xml:space="preserve">2024 17th Hypervelocity Impact Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Tsukuba, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/hvis2024-018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679318v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momentum Transfer During Laser-Driven Cratering Experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Le Bras</w:t>
+                <w:t xml:space="preserve">Effects of pulsed laser and electron-beam irradiation on protected aeronautical CFRP composite laminate to enhance the modelling of lightning-strike damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Better</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Reynier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Chevalier</w:t>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 17th Hypervelocity Impact Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/hvis2024-018⟩</w:t>
+              <w:t xml:space="preserve">High Power Laser Ablation VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Santa Fé, United States. pp.129390M, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3012572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158603v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the performance of high power pulsed repeated laser irradiation for spatial structures propulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+                <w:t xml:space="preserve">Y. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Levy</w:t>
+                <w:t xml:space="preserve">M. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schneider</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Power Laser Ablation VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Non indiqué, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the dual use of thermal insulation materials as blast mitigation solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blast wave mitigation by liquid foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reinders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Clanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Drouet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Prod'Homme</w:t>
+                <w:t xml:space="preserve">Yann Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hanus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Steven Kerampran</w:t>
+                <w:t xml:space="preserve">M. Monloubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th International Pyrotechnics Seminar - Europyro 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-04336209v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-04336226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity study of the pressure load parameters of laser shock on CFRP and its influence on the back-face velocity signal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Boustie</w:t>
+                <w:t xml:space="preserve">Investigation on the dual use of thermal insulation materials as blast mitigation solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Prod'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th DYMAT Technical Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Colmar, Alsace, France</w:t>
+              <w:t xml:space="preserve">46th International Pyrotechnics Seminar - Europyro 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291901v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-04336209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blast wave mitigation by liquid foams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Le Clanche</w:t>
+                <w:t xml:space="preserve">Sensitivity study of the pressure load parameters of laser shock on CFRP and its influence on the back-face velocity signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Better</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Monloubou</w:t>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th International Pyrotechnics Seminar - Europyro 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">27th DYMAT Technical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Colmar, Alsace, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-04336226v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the interaction between a projectile and the barrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Brateau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven Kerampran</w:t>
+                <w:t xml:space="preserve">Amar Bouchama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Bouchama</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aubin Clough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Symposium on Ballistics, BALLISTICS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Ballistics Society, Oct 2023, Bruges, Belgium. pp.1493 - 1501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismo-acoustic wave propagation generated by the detonation of UXOs of large charge weights in a shallow water environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+                <w:t xml:space="preserve">Experimental characterisations and numerical simulation of fluid-structure interactions for casting control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubakry Agne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Deschamps</w:t>
+                <w:t xml:space="preserve">N. Montagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Clanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ambrois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Éric Beucler</w:t>
+                <w:t xml:space="preserve">M. Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress on Acoustics, ICA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.188000</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161485v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de l’équation d’état dans la direction hors plan du Tensylon® (UHMWPE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de l’adhésion d’un assemblage Tensylon/revêtement d’alumine par choc laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ben Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Darut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280026v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisations and numerical simulation of fluid-structure interactions for casting control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Détermination de l’équation d’état dans la direction hors plan du Tensylon® (UHMWPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Forquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Clanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Long</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281704v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’adhésion d’un assemblage Tensylon/revêtement d’alumine par choc laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismo-acoustic wave propagation generated by the detonation of UXOs of large charge weights in a shallow water environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ambrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Ben Saada</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">24th International Congress on Acoustics, ICA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.188000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280056v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche numérique pour l’étude de l’influence du choix d’une équation d’état dans un écoulement autour d’une aile, à haute pression et température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Brateau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven Kerampran</w:t>
+                <w:t xml:space="preserve">Amar Bouchama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Bouchama</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aubin Clough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of shock induced bubble formation at the bottom of a liquid filled tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Tanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Tanne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mandeep Saini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a rising water surface impacting a motionless cylindrical core in a confined environment within PIV and PVDF gauge measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Croci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Croci</w:t>
+                <w:t xml:space="preserve">V Podeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Cherbourg-en-Cotentin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure par PVDF de l'implosion d'une bulle générée par focalisation laser</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation du comportement électromécanique d’une mousse piézorésistive de polyuréthane en régime quasi-statique et dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Walrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacera Bedrici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680791v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of soft projectiles on rigid targets: modelling and impact pressure measurement attempt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Walrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Jago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du comportement électromécanique d’une mousse piézorésistive de polyuréthane en régime quasi-statique et dynamique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quasi-static and dynamic characterisation of aluminium material obtained by selective laser melting method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Verdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Blainvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Europyro 2019 - 44th International Pyrotechnics Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480042v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-static and dynamic characterisation of aluminium material obtained by selective laser melting method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure par PVDF de l'implosion d'une bulle générée par focalisation laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaofeng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europyro 2019 - 44th International Pyrotechnics Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">24 ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304545v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic imaging of a gravity wave caused by laser-induced breakdown in a fluid waveguide using multi-reverberated ultrasonic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias van Baarsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2018 - 174th Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Victoria, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5067505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Shocks as a damage threshold and residual stress assessment for thick epoxy, effects of plasticity and thermal degradation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the mechanical properties of a laser shock adhesive bond aluminium plate assembly by the Arcan test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Mostovykh</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticity 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Puerto Vallarta, Mexico</w:t>
+              <w:t xml:space="preserve">3rd Post-graduate experimental mechanics conference - PGEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Experimental Mechanics, Nov 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713568v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical approaches of Beech Laminated Veneer Lumber modelling under dynamic loading for structural applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kalfon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jochum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Advanced Computational Engineering and Experimenting, ACE-X 2017 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d'un seuil d'endommagement lié au test LASAT sur assemblages collés : comparaison entre signal vélocimétrie hétérodyne et observations post-mortem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées vélocimétrie hétérodyne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the mechanical properties of a laser shock adhesive bond aluminium plate assembly by the Arcan test</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic imaging of a gravity wave caused by laser-induced breakdown in a fluid waveguide using acoustic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Post-graduate experimental mechanics conference - PGEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Experimental Mechanics, Nov 2017, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Acoustics 2017 - Forum Acusticum 2017 - 173rd Meeting of The Acoustical Society of America and the 8th Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Boston, MA, United States. pp.3589-3589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730170v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic imaging of a gravity wave caused by laser-induced breakdown in a fluid waveguide using acoustic waves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser Shocks as a damage threshold and residual stress assessment for thick epoxy, effects of plasticity and thermal degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mostovykh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2017 - Forum Acusticum 2017 - 173rd Meeting of The Acoustical Society of America and the 8th Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Boston, MA, United States. pp.3589-3589</w:t>
+              <w:t xml:space="preserve">Plasticity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Puerto Vallarta, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961429v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Blast and Shock Wave Mitigation by Wet Aqueous Foams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitigation of underwater explosion effects by bubble curtains : experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Croci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Breda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven Kerampran</w:t>
+                <w:t xml:space="preserve">Céline Gabillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-O. Sturtzer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.F. Legendre</w:t>
+                <w:t xml:space="preserve">H. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd MABS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">23rd MABS (Military Aspects of Blast and Shock), Oxford, UK, 7-12 September 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, United Kingdom. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097184v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of High Strain-Rate Behavior of Metals: Applications to Magnetic Pulse Forming and Electrohydraulic Forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Avrillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Annual Conference on Material Forming (ESAFORM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of material constitutive parameters for dynamic applications: Magnetic Pulse Forming and electrohydraulic forming.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Avrillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Taber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn S. Daehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on High Speed Forming (ICHSF),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Daejon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of underwater explosion effects by bubble curtains : experiments and modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+                <w:t xml:space="preserve">MITIGATION OF UNDERWATER EXPLOSION EFFECTS BY BUBBLE CURTAINS: EXPERIMENTS AND MODELLING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Croci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boyce</w:t>
+                <w:t xml:space="preserve">C. Gabillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Gabillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Grandjean</w:t>
+                <w:t xml:space="preserve">Hervé Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd MABS (Military Aspects of Blast and Shock), Oxford, UK, 7-12 September 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, United Kingdom. 14 p</w:t>
+              <w:t xml:space="preserve">23rd MABS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071652v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MITIGATION OF UNDERWATER EXPLOSION EFFECTS BY BUBBLE CURTAINS: EXPERIMENTS AND MODELLING</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the confinement parameter in HRAM bubble Rayleigh-Plesset modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fourest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deletombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd MABS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th International Conference on Structures Under Shock and Impact (SUSI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, New Forest, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097191v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the confinement parameter in HRAM bubble Rayleigh-Plesset modelling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of Blast and Shock Wave Mitigation by Wet Aqueous Foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Breda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Sturtzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Structures Under Shock and Impact (SUSI 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, New Forest, United Kingdom</w:t>
+              <w:t xml:space="preserve">23rd MABS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071623v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the capabilities of an ALE bi-material fluid simulation for solving the cavity expansion and collapse during an Hydrodynamic Ram event</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Study of the capabilities of an ALE bi-material fluid simulation for solving cavity expansion and collapse during an Hydrodynamic Ram event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fourest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deletombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France. pp.XXX</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869445v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du comportement mécanique dynamique de tubes d'aluminium par un essai d'expansion électromagnétique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Bay</w:t>
+                <w:t xml:space="preserve">cure multiphysics couplings EFFECTS ON THE DYNAMIC BEHAVIOUR OF A THICK EPOXY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on composite materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montréal, Canada. pp.XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861335v1</w:t>
+                <w:t xml:space="preserve">hal-00869444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the capabilities of an ALE bi-material fluid simulation for solving cavity expansion and collapse during an Hydrodynamic Ram event</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dupas</w:t>
+                <w:t xml:space="preserve">Propagation d'une onde de choc dans un milieu diphasique liquide-bulles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Deletombe</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">Journées 2013 du groupe de travail MécaDymat,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717089v1</w:t>
+                <w:t xml:space="preserve">hal-00858927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cure multiphysics couplings EFFECTS ON THE DYNAMIC BEHAVIOUR OF A THICK EPOXY</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Boustie</w:t>
+                <w:t xml:space="preserve">Identification du comportement mécanique dynamique de métaux par un essai d'expansion électromagnétique de tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Avrillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on composite materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Montréal, Canada. pp.XXX</w:t>
+              <w:t xml:space="preserve">11ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France. pp.XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869444v1</w:t>
+                <w:t xml:space="preserve">hal-00858907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation d'une onde de choc dans un milieu diphasique liquide-bulles.</w:t>
+                <w:t xml:space="preserve">Study of the capabilities of an ALE bi-material fluid simulation for solving the cavity expansion and collapse during an Hydrodynamic Ram event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jacques</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">T. Fourest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deletombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2013 du groupe de travail MécaDymat,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France. pp.XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858927v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du comportement mécanique dynamique de métaux par un essai d'expansion électromagnétique de tube</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Identification du comportement mécanique dynamique de tubes d'aluminium par un essai d'expansion électromagnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Avrillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France. pp.XXX</w:t>
+              <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858907v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de l'endommagement de composites sous choc laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Monchalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Dresden, Germany. pp.XXXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Shock Adhesion Test (LASAT) of composite materials for aerospace industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Radhakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International conference on Surface Modification Technologies (SMT 23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Madras, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-scan Simulations with Abaqus for Laser Ultrasonic Inspection of Structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Interfacial strength measurement of bonded aluminium foils by laser-driven shock waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Radhakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Monchalin</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jouiad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st international symposium on Laser Ultrasonics 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. 6 p</w:t>
+              <w:t xml:space="preserve">22nd Conference on Surface Modification Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Trollhätten, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418615v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial strength measurement of bonded aluminium foils by laser-driven shock waves</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adhesive Bond Testing By Laser Induced Shock Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Kruger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Levesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arsenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Conference on Surface Modification Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Trollhätten, Sweden</w:t>
+              <w:t xml:space="preserve">17 WCNDT ShangHai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Shanghai, China. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419226v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesive Bond Testing By Laser Induced Shock Waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">B-scan Simulations with Abaqus for Laser Ultrasonic Inspection of Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Blouin</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaosheng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Levesque</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-P. Monchalin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 WCNDT ShangHai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Shanghai, China. 8 p</w:t>
+              <w:t xml:space="preserve">1st international symposium on Laser Ultrasonics 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418628v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Shock Waves: Fundamentals and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st international symposium on Laser Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Montreal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées du test d'adhérence par choc laser LASAT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Damaging of materials by bi-dimensional dynamic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Boustie</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Forum de l'Institut Laser Plasma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 15th American Physical Society Topical Conference on Shock Compression of Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, xx, United States. pp.1323-1326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2832967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274030v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damaging of materials by bi-dimensional dynamic effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Avancées du test d'adhérence par choc laser LASAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bolis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th American Physical Society Topical Conference on Shock Compression of Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2ème Forum de l'Institut Laser Plasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Arcachon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414464v1</w:t>
+                <w:t xml:space="preserve">hal-00274030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the debonding test by impact of laser accelerated metallic foils on coating/substrate systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">local approach to thermal-sprayed coating/substrate adhesion LASAT (Laser Shock Adhesion Test)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2006, pp.00</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">THERMEC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.1067-1073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157632v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">local approach to thermal-sprayed coating/substrate adhesion LASAT (Laser Shock Adhesion Test)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The flyer Laser Shock Adhesion Test as an extension of the LASAT test for thick coating/substrate systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jérome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bolis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMEC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.1067-1073</w:t>
+              <w:t xml:space="preserve">18th International Conference Test on surface modification Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159279v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The flyer Laser Shock Adhesion Test as an extension of the LASAT test for thick coating/substrate systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
+                <w:t xml:space="preserve">Local approach to thermally-sprayed coating/substrate adhesion through LASAT (Laser Shock Adhesion Test)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jérome</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Bolis</w:t>
+                <w:t xml:space="preserve">François Borit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference Test on surface modification Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Dijon, France</w:t>
+              <w:t xml:space="preserve">Thermec 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vancouver, Canada. pp.1067-1073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157624v1</w:t>
+                <w:t xml:space="preserve">hal-00149361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local approach to thermally-sprayed coating/substrate adhesion through LASAT (Laser Shock Adhesion Test)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">The flier laser shock adhesion test as an extension of the LASAT test for thick coating/substrate systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jerome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermec 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vancouver, Canada. pp.1067-1073</w:t>
+              <w:t xml:space="preserve">Surface modification technologies XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France. pp.271-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00149361v1</w:t>
+                <w:t xml:space="preserve">hal-00146233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The flier laser shock adhesion test as an extension of the LASAT test for thick coating/substrate systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Optimization of the debonding test by impact of laser accelerated metallic foils on coating/substrate systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France. pp.271-275</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146233v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser shock flier impact simulation of particle-substrate interactions in cold spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2005 Thermal spray connects : explore its surfacing potential</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Basel, Switzerland. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermay spray and lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international conference on materials processing for properties and performance (MP3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Yokohama, Japan. pp.527-547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive adhesion testing of plasma-sprayed coatings using ultrasounds and laser shocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ducos</w:t>
+                <w:t xml:space="preserve">B. Bossuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bossuat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Walaszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2004 - International thermal spray conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Osaka, Japan. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16555,681 +16543,681 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Induced Shockwave as Delaminator of Composite Material for Ballistic Protection at High Strain Rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita-Cristina Alil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kravcov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Hofreiter, V. Berezutskyi, L. Figuli, Z. Zvaková. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Target Protection: Theoretical Basis and Practical Measures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.15-33, 2020, NATO science for peace and security series. Series C, Environmental security, 978-94-024-1755-5 (eBook); 978-94-024-1754-8 (Hardcover); 978-94-024-1757-9 (Softcover). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-1755-5_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plywood Experimental Investigation and Modeling Approach for Static and Dynamic Structural Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analysis of planar and spherical shock-wave mitigation by wet aqueous foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Breda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Sturtzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Andreas Öchsner, Holm Altenbach. </w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kontis, Konstantinos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Improved Performance of Materials : Design and Experimental Approaches </w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId477" w:history="1">
+              <w:t xml:space="preserve">Shock Wave Interactions. Selected Articles from the 22nd International Shock Interaction Symposium, University of Glasgow, United Kingdom, 4-8 July 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.119-141, 2018, Advanced Structured Materials book series, 978-3-319-59589-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-59590-0_11⟩</w:t>
+              <w:t xml:space="preserve">, pp.279-297, 2018, 978-3-319-73179-7. - 978-3-319-73180-3 (Online) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-73180-3_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707903v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of planar and spherical shock-wave mitigation by wet aqueous foams</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Plywood Experimental Investigation and Modeling Approach for Static and Dynamic Structural Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samara Jadi Cruz de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Bolmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Kontis, Konstantinos. </w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jochum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andreas Öchsner, Holm Altenbach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock Wave Interactions. Selected Articles from the 22nd International Shock Interaction Symposium, University of Glasgow, United Kingdom, 4-8 July 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Improved Performance of Materials : Design and Experimental Approaches </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-141, 2018, Advanced Structured Materials book series, 978-3-319-59589-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-73180-3_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59590-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811273v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blast waves propagation and their mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kerampran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Locking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greener and safer energetic and ballistic systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Military Technical Academy Publishing House, pp.205-252, 2016, 978-973-640-252-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock mechanics and interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ed. M. Braccini, M. Dupeux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of solid interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE/Wiley, pp.211-248, 2012, 978-1-84821-373-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118561669.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17239,130 +17227,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of underwater blast by diphasic barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kerampran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17372,114 +17360,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE DE L'INFLUENCE DES RUGOSITES D'INTERFACE, DE POROSITES ET DE L'EPAISSEUR D'ECHANTILLON SUR LA PROPAGATION DES CHOCS LASER DANS DES SYSTEMES REVETUS. APPLICATION AU PROCEDE LASAT (LASER ADHÉRENCE TEST)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Poitiers, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00376349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId489"/>
+      <w:footerReference w:type="default" r:id="rId488"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17547,51 +17535,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE19E9AC"/>
+    <w:nsid w:val="A52709A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17778,51 +17766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-arrigoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7237-3303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088700844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551728v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerampran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105533" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551719v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reynier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jodar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#233;ral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rullier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105476" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532192v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lagain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bergey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113925" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Reinders" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Clanche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gregoire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kerampran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04070-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992407v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Better" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Menetrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12030235" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05379613v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Mircioaga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Clanche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taddei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chevalier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105311" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dt.2025.07.024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924392v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rack" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2024.105167" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304525v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hanus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laporte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Blanc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105509" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319979v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tarti&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lukic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105376" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monloubou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vastier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-025-01222-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caisso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2024.77" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04335159v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Casapu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Fuiorea" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2024.4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04514845v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru C&#259;t&#259;lin Casapu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136083" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brateau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchama" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clough" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0232258" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610797v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bensaada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.111779" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551783v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jerome" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003423874-62" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161329v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dagorn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Albouy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105060" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180423v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202300728" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04060432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beuton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107499" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Fuiorea Fuiorea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13111/2066-8201.2023.15.3.3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114073v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poirot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Walrick" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115161" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187456v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thevenet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2023.07.074" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04114165v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112290" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04023792v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202201447" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778417v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Saini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tanne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Zaleski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.705" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03858103v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnoult" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Arnoult-R&#367;&#382;i&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ma&#328;&#225;k" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Viani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Brajer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12101702" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03687260v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita-Cristina Alil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Barbu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Deleanu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/MP.22.1.5559" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03598273v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favretto-Cristini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demoulin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3111819" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551797v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/Mat.Plast.1964" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03558259v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12020226" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551802v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295429v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofeng Han" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144800" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295430v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tarti&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Groeneveld" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd van Der Veen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21134429" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03104268v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaulin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chevalier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Lescoute" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0010268" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890994v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/1497632" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890992v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tahan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Videau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2020.106224" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380508v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5132939" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02280703v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bedon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Santos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Figuli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2450561" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804289v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7024982" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052595v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Luminita" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Istrate" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01889905v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bauer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41314-018-0012-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708242v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihong Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Honfi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Koz&#322;owski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.153" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664736v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourest" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deletombe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.11.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01783076v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-C. Alil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badea" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ginghina" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-C. Matache" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2018.42" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708556v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bourguille" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bergamasco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.755.181" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708551v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Larcher" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ans van Doormaal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Haberacker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.755.121" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708559v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badea" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Barbu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Istrate" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41314-017-0006-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405816v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fourest" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deletombe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laurens" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM-V4-N3-301-310" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365436v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jeanson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avrillaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2016.07.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR0C26HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126634v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2014.10.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJVSTDJ7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092206v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousti&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buzaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455303" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076071v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.05.008" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL1PX05Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001829v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mazars" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.643" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019922v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trombini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.04.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987470v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811696" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399956v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mercier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012029" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652904v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2011.573550" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449149v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monchalin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blouin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Kruger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lord" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/20/1/015302" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PKB610QG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275593v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barradas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2906186" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512034v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bolis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238497v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9069-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ4QZR7N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261284v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/10/019" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0T6T8MBZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165773v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pons" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. He" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2718868" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192717v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/22/036" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VVKBSZDN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146226v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134114" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GLSMX7KP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140880v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupeux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856106777144336" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153290v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.222" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F45759P3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163090v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSC.0000021445.74736.b3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-69NT4L4K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172869v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553727v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perruchot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rudz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pennetier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312987v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Guerineau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Pyae Sone Oo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Sourne" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312908v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langlet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312976v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Annovazzi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lansiaux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312995v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prod'Homme" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fran&#231;ois Hanus" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312919v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dong Do" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Taddei" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958551v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04679318v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3012572" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158603v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Bras" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Reynier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aubert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/hvis2024-018" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679277v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336209v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanus" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291901v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336226v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinders" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gr&#233;goire" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monloubou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04449907v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brateau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bouchama" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Clough" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161485v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280026v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zavard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281704v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakry Agne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montagu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280056v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ben Saada" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280082v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280129v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023058v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Croci" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Podeur" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Long" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680791v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514416v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jago" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480042v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02304545v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Verdi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blainvillain" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301354v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067505" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713568v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jochum" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mostovykh" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713496v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoareau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kalfon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01730209v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01730170v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961429v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097184v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Breda" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Sturtzer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Legendre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108310v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bay" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108303v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Taber" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Daehn" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071652v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyce" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grandjean" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097191v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boyce" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabillet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grandjean" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01071623v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869445v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861335v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717089v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deletombe" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869444v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858927v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858907v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avrillaud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mazars" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597540v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493142v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gay" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Monchalin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471346v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Radhakrishnan" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418615v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaosheng Hu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Monchalin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419226v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouiad" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418628v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levesque" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arsenault" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347927v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274030v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414464v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832967" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157632v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barradas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159279v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157624v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J&#233;rome" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149361v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146233v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159062v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166047v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164178v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducos" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bossuat" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walaszek" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520051v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kravcov" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Pavic" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1755-5_2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01707903v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Jadi Cruz de Oliveira" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Bolmin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-59590-0_11" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59590-0_11" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01811273v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-73180-3" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73180-3_22" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01714103v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Locking" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743342v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561669.ch7" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600918v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00376349v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-arrigoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7237-3303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088700844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532192v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lagain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bergey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113925" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reynier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jodar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#233;ral" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rullier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105476" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551728v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerampran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105533" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forquin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rack" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2024.105167" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Better" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Menetrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12030235" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05379613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Mircioaga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Clanche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taddei" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chevalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105311" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dt.2025.07.024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drouet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hanus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laporte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Blanc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105509" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tarti&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lukic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105376" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158295v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monloubou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vastier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-025-01222-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Reinders" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Clanche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gregoire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kerampran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04070-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04514845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Casapu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru C&#259;t&#259;lin Casapu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Fuiorea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136083" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677595v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caisso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2024.77" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04335159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2024.4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brateau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchama" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clough" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0232258" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180423v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202300728" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dagorn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Albouy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105060" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Fuiorea Fuiorea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13111/2066-8201.2023.15.3.3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04060432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beuton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107499" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114073v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poirot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Walrick" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115161" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187456v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bensaada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thevenet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2023.07.074" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04023792v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202201447" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04114165v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112290" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610797v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.111779" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551783v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jerome" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bolis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003423874-62" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551797v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Saini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tanne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Zaleski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/Mat.Plast.1964" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03858103v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnoult" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Arnoult-R&#367;&#382;i&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ma&#328;&#225;k" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Viani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Brajer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12101702" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03687260v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita-Cristina Alil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Barbu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Deleanu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/MP.22.1.5559" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03598273v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favretto-Cristini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demoulin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3111819" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03558259v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12020226" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551802v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.705" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tarti&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Groeneveld" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd van Der Veen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21134429" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295429v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofeng Han" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144800" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03104268v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaulin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chevalier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Lescoute" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0010268" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890994v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/1497632" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890992v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tahan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Videau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2020.106224" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380508v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5132939" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02280703v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bedon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Santos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Figuli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2450561" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804289v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7024982" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052595v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Luminita" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Istrate" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01889905v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bauer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41314-018-0012-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708242v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihong Zhang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Honfi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Koz&#322;owski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.153" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664736v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourest" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deletombe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.11.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01783076v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-C. Alil" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badea" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ginghina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-C. Matache" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2018.42" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708551v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Larcher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ans van Doormaal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Haberacker" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.755.121" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708559v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badea" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Barbu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Istrate" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41314-017-0006-5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708556v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bourguille" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bergamasco" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.755.181" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365436v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jeanson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avrillaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2016.07.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR0C26HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405816v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fourest" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deletombe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laurens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM-V4-N3-301-310" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126634v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2014.10.003" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJVSTDJ7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092206v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousti&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buzaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455303" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076071v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.05.008" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL1PX05Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001829v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mazars" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.643" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019922v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trombini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.04.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987470v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811696" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399956v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mercier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012029" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652904v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2011.573550" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449149v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monchalin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blouin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Kruger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lord" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/20/1/015302" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275593v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barradas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2906186" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512034v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261284v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/10/019" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0T6T8MBZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238497v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9069-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ4QZR7N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165773v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pons" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. He" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2718868" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192717v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/22/036" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VVKBSZDN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140880v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupeux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856106777144336" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146226v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134114" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GLSMX7KP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153290v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.222" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F45759P3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163090v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSC.0000021445.74736.b3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-69NT4L4K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172869v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553727v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perruchot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rudz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pennetier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312976v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Annovazzi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lansiaux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312995v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prod'Homme" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fran&#231;ois Hanus" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312919v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dong Do" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Taddei" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958551v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312987v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Guerineau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Pyae Sone Oo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Sourne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312908v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langlet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158603v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Bras" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Reynier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aubert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/hvis2024-018" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04679318v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3012572" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679277v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336226v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinders" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gr&#233;goire" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monloubou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336209v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanus" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291901v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04449907v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brateau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bouchama" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Clough" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281704v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakry Agne" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montagu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280056v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ben Saada" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280026v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zavard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francois" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161485v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280082v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280129v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023058v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Croci" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Podeur" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Long" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480042v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514416v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jago" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02304545v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Verdi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blainvillain" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680791v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301354v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067505" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01730170v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713496v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoareau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kalfon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jochum" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01730209v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961429v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713568v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mostovykh" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071652v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyce" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grandjean" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108310v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bay" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108303v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Taber" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Daehn" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097191v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boyce" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabillet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grandjean" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01071623v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097184v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Breda" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Sturtzer" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Legendre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717089v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deletombe" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869444v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858927v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858907v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avrillaud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mazars" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869445v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861335v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597540v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493142v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gay" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Monchalin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471346v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Radhakrishnan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419226v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouiad" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418628v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levesque" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arsenault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418615v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaosheng Hu" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Monchalin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347927v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414464v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832967" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274030v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159279v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barradas" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157624v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J&#233;rome" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149361v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146233v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157632v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159062v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166047v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164178v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducos" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bossuat" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walaszek" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520051v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kravcov" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Pavic" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1755-5_2" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01811273v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-73180-3" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73180-3_22" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01707903v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Jadi Cruz de Oliveira" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Bolmin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-59590-0_11" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59590-0_11" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01714103v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Locking" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743342v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561669.ch7" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600918v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00376349v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>