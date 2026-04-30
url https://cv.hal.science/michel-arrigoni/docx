--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -147,1930 +147,1930 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof-of-concept of magnetic pulse disassembly of adhesively bonded Aluminum 2017 T4-MARS 300 specimen</w:t>
+                <w:t xml:space="preserve">Characterizing the critical initiation conditions of HMX using laser-driven flyers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Lagain</w:t>
+                <w:t xml:space="preserve">J. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Heuzé</w:t>
+                <w:t xml:space="preserve">P. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+                <w:t xml:space="preserve">S. Kerampran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Arrigoni</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2026.113925⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 208, pp.105533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2025.105533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532192v2</w:t>
+                <w:t xml:space="preserve">hal-05551728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-driven cratering into porous graphite: Experimental investigation on ejecta distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proof-of-concept of magnetic pulse disassembly of adhesively bonded Aluminum 2017 T4-MARS 300 specimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lagain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Reynier</w:t>
+                <w:t xml:space="preserve">Thomas Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Jodar</w:t>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Géral</w:t>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Aubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Rullier</w:t>
+                <w:t xml:space="preserve">Sébastien Bergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2025.105476⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 332, pp.113925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2026.113925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551719v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532192v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the critical initiation conditions of HMX using laser-driven flyers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser-driven cratering into porous graphite: Experimental investigation on ejecta distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Morand</w:t>
+                <w:t xml:space="preserve">B. Jodar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hébert</w:t>
+                <w:t xml:space="preserve">T. Géral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kerampran</w:t>
+                <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-L. Rullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 208, pp.105533. </w:t>
+              <w:t xml:space="preserve">, 2026, 207, pp.105476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2025.105533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2025.105476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551728v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of microcracking processes in microconcrete under confined compression utilising synchrotron-based ultra-high speed X-ray phase contrast imaging</w:t>
+                <w:t xml:space="preserve">Design and validation of an experimental set-up to study shock wave propagation in liquid foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Forquin</w:t>
+                <w:t xml:space="preserve">Aymerick Reinders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Francart</w:t>
+                <w:t xml:space="preserve">Julien Le Clanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sapay</w:t>
+                <w:t xml:space="preserve">Yann Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rack</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Cohen</w:t>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2024.105167⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (8), pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-025-04070-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924392v1</w:t>
+                <w:t xml:space="preserve">hal-05158289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and Thermal Contributions to the Damage Suffered by an Aeronautical Structure Subjected to an Intense and Sudden Electrical Discharge</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Magnetic pulse welding of Al-5754 with Al-7075 and MARS 380: Weldability windows and ballistic testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lagain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/aerospace12030235⟩</w:t>
+              <w:t xml:space="preserve">Defence Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dt.2025.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992407v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-velocity laser-driven flyer impact on paraffin gel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Chevalier</w:t>
+                <w:t xml:space="preserve">Mechanical and Thermal Contributions to the Damage Suffered by an Aeronautical Structure Subjected to an Intense and Sudden Electrical Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Better</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Menetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2025.105311⟩</w:t>
+              <w:t xml:space="preserve">Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (3), pp.235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/aerospace12030235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379613v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic pulse welding of Al-5754 with Al-7075 and MARS 380: Weldability windows and ballistic testing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-velocity laser-driven flyer impact on paraffin gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Mircioaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Clanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defence Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dt.2025.07.024⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 202, pp.105311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2025.105311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316548v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of three cellular materials under blast and sustained shock wave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of microcracking processes in microconcrete under confined compression utilising synchrotron-based ultra-high speed X-ray phase contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Forquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Drouet</w:t>
+                <w:t xml:space="preserve">C. Francart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
+                <w:t xml:space="preserve">M. Sapay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Laporte</w:t>
+                <w:t xml:space="preserve">A. Rack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Prod’homme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Blanc</w:t>
+                <w:t xml:space="preserve">A. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 207, pp.105509. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2025.105509⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 198, pp.105167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2024.105167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304525v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and modelling of shock-induced compaction of autoclaved aerated concrete through MHz X-ray radioscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of three cellular materials under blast and sustained shock wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tartière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
+                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lukic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Rack</w:t>
+                <w:t xml:space="preserve">Damien Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chapman</w:t>
+                <w:t xml:space="preserve">Gaëtan Prod’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 204, pp.105376. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2025.105376⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 207, pp.105509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2025.105509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319979v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of small-scale laser breakdown-induced blast waves with a PVDF gauge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study and modelling of shock-induced compaction of autoclaved aerated concrete through MHz X-ray radioscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vastier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">J. Tartière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00193-025-01222-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 204, pp.105376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2025.105376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158295v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and validation of an experimental set-up to study shock wave propagation in liquid foams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Clanche</w:t>
+                <w:t xml:space="preserve">Characterisation of small-scale laser breakdown-induced blast waves with a PVDF gauge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Clanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Arrigoni</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kerampran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 66 (8), pp.146. </w:t>
+              <w:t xml:space="preserve">Shock Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-025-04070-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00193-025-01222-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158289v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced shockwaves for damage assessment and characterization at high strain rates in the fiber direction of unidirectional composites</w:t>
+                <w:t xml:space="preserve">Static and dynamic behaviour of ultra high molecular weight poly-ethylene (UHMWPE) Tensylon® composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Casapu</w:t>
+                <w:t xml:space="preserve">Magali Castres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Cătălin Casapu</w:t>
+                <w:t xml:space="preserve">Camille Caisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Arrigoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ion Fuiorea</w:t>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136083⟩</w:t>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (10), pp.1008-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2024.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514845v1</w:t>
+                <w:t xml:space="preserve">hal-04677595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic behaviour of ultra high molecular weight poly-ethylene (UHMWPE) Tensylon® composite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damage assessment through cyclic load-unload tensile tests for ply-level hybrid carbon fiber composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Casapu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Castres</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Ion Fuiorea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Express Polymer Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 18 (10), pp.1008-1022. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2024.77⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 18 (1), pp.41-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2024.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677595v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage assessment through cyclic load-unload tensile tests for ply-level hybrid carbon fiber composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Laser-induced shockwaves for damage assessment and characterization at high strain rates in the fiber direction of unidirectional composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Casapu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Cătălin Casapu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Fuiorea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Express Polymer Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (1), pp.41-60. </w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 361, pp.136083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2024.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335159v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the equation of state for moderate to high pressure gaseous systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kerampran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2098,1231 +2098,1231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of cross‐sectional effects during the magnetic pulse disassembly of laminate structures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Flier Laser Shock Adhesion Test as an Extension of the LASAT Test for Thick Coating/Substrate Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jerome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.202300728⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 275 (18), pp.271-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003423874-62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180423v1</w:t>
+                <w:t xml:space="preserve">hal-05551783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigations of a soft projectile impact three-point bending (SPITPB) test for adhesion assessment under dynamic loading</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Towards hybridization of ultra-high molecular weight polyethylene composites by thermally sprayed alumina: Feasibility and bond strength assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bensaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Darut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Thévenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 227, pp.111779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2023.111779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2023.105060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04161329v1</w:t>
+                <w:t xml:space="preserve">hal-04610797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-axis response and shear characterization of unidirectional ply-level hybrid carbon-fiber-reinforced polymer materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Casapu</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigations of a soft projectile impact three-point bending (SPITPB) test for adhesion assessment under dynamic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Caisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dagorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Arrigoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ion Fuiorea Fuiorea</w:t>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thévenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCAS BULLETIN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13111/2066-8201.2023.15.3.3⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.105060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2023.105060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340024v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of shock wave measurements with low-velocity (&amp;lt;100 m s −1 ) and fast dynamics (&amp;lt;10 ns) capabilities using a coupled photonic Doppler velocimetry (PDV) and triature velocity interferometer system for any reflector (VISAR) diagnostic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Numerical analysis of cross‐sectional effects during the magnetic pulse disassembly of laminate structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lagain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0107499⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.202300728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060432v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoresistive Behavior of a Conductive Polyurethane Based-Foam for Real-Time Structural Monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Walrick</w:t>
+                <w:t xml:space="preserve">Experimental evidence of shock wave measurements with low-velocity (&amp;lt;100 m s −1 ) and fast dynamics (&amp;lt;10 ns) capabilities using a coupled photonic Doppler velocimetry (PDV) and triature velocity interferometer system for any reflector (VISAR) diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boutoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Arrigoni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Beuton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s23115161⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 94 (3), pp.033905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0107499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114073v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaminar strength characterization of Tensylon® UHMWPE under multimodal loads</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
+                <w:t xml:space="preserve">Off-axis response and shear characterization of unidirectional ply-level hybrid carbon-fiber-reinforced polymer materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Casapu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Fuiorea Fuiorea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INCAS BULLETIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.31 - 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13111/2066-8201.2023.15.3.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2023.07.074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04187456v1</w:t>
+                <w:t xml:space="preserve">hal-05340024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of Internal Structure and Physical Properties of Unidirectional Ply‐Level Hybrid Carbon Composite Material</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
+                <w:t xml:space="preserve">Piezoresistive Behavior of a Conductive Polyurethane Based-Foam for Real-Time Structural Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacera Bedrici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Walrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.202201447⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23115161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023792v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical approach of design for recycling of laminate structures by the use of magnetic pulse disassembling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+                <w:t xml:space="preserve">Interlaminar strength characterization of Tensylon® UHMWPE under multimodal loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bensaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112290⟩</w:t>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47, pp.503-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2023.07.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114165v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards hybridization of ultra-high molecular weight polyethylene composites by thermally sprayed alumina: Feasibility and bond strength assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
+                <w:t xml:space="preserve">An analytical approach of design for recycling of laminate structures by the use of magnetic pulse disassembling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lagain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2023.111779⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 275, pp.112290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610797v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Flier Laser Shock Adhesion Test as an Extension of the LASAT Test for Thick Coating/Substrate Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Boustie</w:t>
+                <w:t xml:space="preserve">Experimental Characterization of Internal Structure and Physical Properties of Unidirectional Ply‐Level Hybrid Carbon Composite Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Casapu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Fuiorea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Arrigoni</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 275 (18), pp.271-275. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (20), pp.2201447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781003423874-62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.202201447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551783v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dynamics of a collapsing bubble in contact with a rigid wall</w:t>
               </w:r>
@@ -3340,5888 +3340,5754 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiale Plastice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 948 (10), pp.A45. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 948, pp.A45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37358/Mat.Plast.1964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551797v1</w:t>
+                <w:t xml:space="preserve">hal-03778417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion and Electrochemical Properties of Laser-Shock-Peening-Treated Stainless Steel AISI 304L in VVER Primary Water Environment</w:t>
+                <w:t xml:space="preserve">Assessment of Risks Induced by Countermining Unexploded Large-Charge Historical Ordnance in a Shallow Water Environment—Part I: Real Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Arnoult</w:t>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Arnoult-Růžičková</w:t>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Maňák</w:t>
+                <w:t xml:space="preserve">Olivier Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Viani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jan Brajer</w:t>
+                <w:t xml:space="preserve">Xavier Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met12101702⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (2), pp.350-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2021.3111819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858103v1</w:t>
+                <w:t xml:space="preserve">hal-03598273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties of Ultra-high Molecular Weight Polyethylene (tensylon) from Tensile Tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrosion and Electrochemical Properties of Laser-Shock-Peening-Treated Stainless Steel AISI 304L in VVER Primary Water Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminita-Cristina Alil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
+                <w:t xml:space="preserve">Mariana Arnoult-Růžičková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Barbu</w:t>
+                <w:t xml:space="preserve">Jan Maňák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Bles</w:t>
+                <w:t xml:space="preserve">Alberto Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Deleanu</w:t>
+                <w:t xml:space="preserve">Jan Brajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiale Plastice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 59 (1), pp.51-69. </w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.1702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37358/MP.22.1.5559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/met12101702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687260v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Risks Induced by Countermining Unexploded Large-Charge Historical Ordnance in a Shallow Water Environment—Part I: Real Case Study</w:t>
+                <w:t xml:space="preserve">Mechanical Properties of Ultra-high Molecular Weight Polyethylene (tensylon) from Tensile Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+                <w:t xml:space="preserve">Luminita-Cristina Alil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Garlan</w:t>
+                <w:t xml:space="preserve">Cristian Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Morio</w:t>
+                <w:t xml:space="preserve">Guilhem Bles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Demoulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
+                <w:t xml:space="preserve">Lorena Deleanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (2), pp.350-373. </w:t>
+              <w:t xml:space="preserve">Materiale Plastice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (1), pp.51-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JOE.2021.3111819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37358/MP.22.1.5559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03598273v1</w:t>
+                <w:t xml:space="preserve">hal-03687260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic Materials and Their Applications in Aerospace and Advanced Technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the dynamics of a collapsing bubble in contact with a rigid wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandeep Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Tanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (2), pp.226. </w:t>
+              <w:t xml:space="preserve">Materiale Plastice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 948 (10), pp.A45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/met12020226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37358/Mat.Plast.1964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558259v1</w:t>
+                <w:t xml:space="preserve">hal-05551797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Risks Induced by Countermining Unexploded Large-Charge Historical Ordnance in a Shallow Water Environment—Part I: Real Case Study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Metallic Materials and Their Applications in Aerospace and Advanced Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JOE.2021.3111819⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met12020226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551802v1</w:t>
+                <w:t xml:space="preserve">hal-03558259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamics of a collapsing bubble in contact with a rigid wall</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and Analytical Study of under Water Pressure Wave Induced by the Implosion of a Bubble Generated by Focused Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaofeng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (14), pp.4800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21144800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.705⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03778417v1</w:t>
+                <w:t xml:space="preserve">hal-03295429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PVDF Based Pressure Sensor for the Characterisation of the Mechanical Loading during High Explosive Hydro Forming of Metal Plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Tartière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Groeneveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjoerd van Der Veen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (13), pp.4429. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21134429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Analytical Study of under Water Pressure Wave Induced by the Implosion of a Bubble Generated by Focused Laser</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+                <w:t xml:space="preserve">Replacing Detonation by Compressed Balloon Approaches in Finite Element Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Arrigoni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Advancements in the Analysis and Design of Protective Structures against Extreme Loadings 2020, 2020, pp.1497632-1 - 1497632-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2020/1497632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s21144800⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03295429v1</w:t>
+                <w:t xml:space="preserve">hal-02890994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a carbon fiber composite material for space applications under high strains and stresses: Modeling and validation by experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Evolution of failure pattern by laser induced shockwave within an adhesive bond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Émilien Lescoute</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0010268⟩</w:t>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129, pp.106224-1 - 106224-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2020.106224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104268v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacing Detonation by Compressed Balloon Approaches in Finite Element Models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Characterization of a carbon fiber composite material for space applications under high strains and stresses: Modeling and validation by experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Lescoute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (19), pp.195901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0010268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2020/1497632⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02890994v1</w:t>
+                <w:t xml:space="preserve">hal-03104268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of failure pattern by laser induced shockwave within an adhesive bond</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Dynamic imaging of a capillary-gravity wave in shallow water using amplitude variations of eigenbeams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146 (5), pp.3353-3361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5132939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2020.106224⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02890992v1</w:t>
+                <w:t xml:space="preserve">hal-02380508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic imaging of a capillary-gravity wave in shallow water using amplitude variations of eigenbeams</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Advancements in Design and Analysis of Protective Structures 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Figuli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.2450561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/2450561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5132939⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02380508v1</w:t>
+                <w:t xml:space="preserve">hal-02280703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancements in Design and Analysis of Protective Structures 2019</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Development of a PVDF Pressure Gauge for Blast Loading Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucia Figuli</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Clanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Factors and Mechanical Engineering for Defense and Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41314-018-0012-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2019/2450561⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02280703v1</w:t>
+                <w:t xml:space="preserve">hal-01889905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancements in Design and Analysis of Protective Structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Assessment of Delamination in Tensylon® UHMWPE Composites by Laser-induced Shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Luminita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucia Figuli</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Deleanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Istrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materiale Plastice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804289v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Delamination in Tensylon® UHMWPE Composites by Laser-induced Shock</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Advancements in Design and Analysis of Protective Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcel Istrate</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Figuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiale Plastice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.7024982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/7024982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052595v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a PVDF Pressure Gauge for Blast Loading Measurement</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance of structural glass facades under extreme loads - Design methods, existing research, current issues and trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xihong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dániel Honfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Kozłowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors and Mechanical Engineering for Defense and Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.921 - 937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41314-018-0012-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01889905v1</w:t>
+                <w:t xml:space="preserve">hal-01708242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of structural glass facades under extreme loads - Design methods, existing research, current issues and trends</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcin Kozłowski</w:t>
+                <w:t xml:space="preserve">Comparison of Keller-Miksis model and finite element bubble dynamics simulations in a confined medium. Application to the hydrodynamic ram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fourest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Deletombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.66-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01708242v1</w:t>
+                <w:t xml:space="preserve">hal-01664736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Keller-Miksis model and finite element bubble dynamics simulations in a confined medium. Application to the hydrodynamic ram</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Ballistic study of Tensylon®-based panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L-C. Alil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dupas</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ginghina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L-C. Matache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (6), pp.491 - 504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2018.42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.11.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01664736v1</w:t>
+                <w:t xml:space="preserve">hal-01783076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic study of Tensylon®-based panels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Shock Propagation Effects in Multilayer Assembly Including a Liquid Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Bourguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bergamasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Express Polymer Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 755, pp.181 - 189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.755.181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2018.42⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01783076v1</w:t>
+                <w:t xml:space="preserve">hal-01708556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendations for a New Generation of Standards for Testing Numerical Assessment of Blast-Loaded Glass Windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Bedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ans van Doormaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Haberacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 755, pp.121 - 130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.755.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Constitutive Law for the Mechanical Quasi-static Response of Criss-Cross Composites (on the Example of UHMWPE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiu Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Factors and Mechanical Engineering for Defense and Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41314-017-0006-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock Propagation Effects in Multilayer Assembly Including a Liquid Phase</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Prediction of thermal effects magnitude for HRAM event in fuel-filled tank using the Rayleigh-Plesset Equation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fourest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deletombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computational Methods and Experimental Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (3), p. 301-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/CMEM-V4-N3-301-310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.755.181⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01708556v1</w:t>
+                <w:t xml:space="preserve">hal-01405816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled experimental/numerical approach for the characterization of material behavior at high strain-rate using electromagnetic tube expansion testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Avrillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 98, pp.75-87. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2016.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of thermal effects magnitude for HRAM event in fuel-filled tank using the Rayleigh-Plesset Equation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Confined Rayleigh-Plesset equation for Hydrodynamic Ram analysis in thin-walled containers under ballistic impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fourest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Deletombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Methods and Experimental Measurements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86, pp.67-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2014.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2495/CMEM-V4-N3-301-310⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01405816v1</w:t>
+                <w:t xml:space="preserve">hal-01126634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined Rayleigh-Plesset equation for Hydrodynamic Ram analysis in thin-walled containers under ballistic impacts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Effects of the shock duration on the response of CFRP composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tws.2014.10.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, 455303 (8pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01126634v1</w:t>
+                <w:t xml:space="preserve">hal-01092206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the shock duration on the response of CFRP composite laminates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Analysis of bubbles dynamics created by hydrodynamic ram in confined geometries using the Rayleigh-Plesset equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fourest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Deletombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Buzaud</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, pp.66-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2014.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01092206v1</w:t>
+                <w:t xml:space="preserve">hal-01076071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of bubbles dynamics created by hydrodynamic ram in confined geometries using the Rayleigh-Plesset equation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determination of high strain-rate behavior of metals: applications to magnetic pulse forming and electrohydraulic forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Avrillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2014.05.008⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 611-612, pp.643-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01076071v1</w:t>
+                <w:t xml:space="preserve">hal-01001829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of high strain-rate behavior of metals: applications to magnetic pulse forming and electrohydraulic forming</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the response of CFRP composite laminates to a laser-induced shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Trombini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.108-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.643⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01001829v1</w:t>
+                <w:t xml:space="preserve">hal-01019922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the response of CFRP composite laminates to a laser-induced shock</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Shock adhesion test for composite bonded assembly using a high pulsed power generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Buzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Trombini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114 (1), pp.013502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4811696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.04.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01019922v1</w:t>
+                <w:t xml:space="preserve">hal-00987470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock adhesion test for composite bonded assembly using a high pulsed power generator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of composite damage under LASER shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Gay</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (6-7), pp.703-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2012029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4811696⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00987470v1</w:t>
+                <w:t xml:space="preserve">hal-02399956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of composite damage under LASER shock</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">State-of-the-art laser adhesion test (LASAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick P. Mercier</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Broussillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (3-4), pp.303-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10589759.2011.573550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2012029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02399956v1</w:t>
+                <w:t xml:space="preserve">hal-00652904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the-art laser adhesion test (LASAT)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Laser Doppler Interferometer based on a solid Fabry-Perot Etalon for measurement of surface velocity in shock experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Monchalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Kruger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (1), pp.015302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/20/1/015302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10589759.2011.573550⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00652904v1</w:t>
+                <w:t xml:space="preserve">hal-00449149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Doppler Interferometer based on a solid Fabry-Perot Etalon for measurement of surface velocity in shock experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The use of a macroscopic formulation describing the effects of dynamic compaction and porosity on plasma sprayed copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (8), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2906186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/20/1/015302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00449149v1</w:t>
+                <w:t xml:space="preserve">hal-00275593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of a macroscopic formulation describing the effects of dynamic compaction and porosity on plasma sprayed copper</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">LAser Shock Adhesion Test (LASAT), an innovation dedicated to industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Boustie</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kiran: Bulletin of the Indian Laser Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (2), pp.17-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2906186⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00275593v1</w:t>
+                <w:t xml:space="preserve">hal-00512034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAser Shock Adhesion Test (LASAT), an innovation dedicated to industry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Laser shock flier impact simulation of particle-substrate interactions in cold spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kiran: Bulletin of the Indian Laser Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16, pp.548-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-007-9069-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00512034v1</w:t>
+                <w:t xml:space="preserve">hal-00238497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical approach to adhesion testing using laser-driver shock waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40, pp.3155-3163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/40/10/019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00261284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser shock flier impact simulation of particle-substrate interactions in cold spray</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Use of a macroscopic model for describing the effects of porosity on shock wave propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. L. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-007-9069-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101, pp.083514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2718868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00238497v1</w:t>
+                <w:t xml:space="preserve">hal-00165773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a macroscopic model for describing the effects of porosity on shock wave propagation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Study of damage phenomena induced by edge effects into materials under laser driven shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. L. He</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.7103-7108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/22/036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2718868⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00165773v1</w:t>
+                <w:t xml:space="preserve">hal-00192717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of damage phenomena induced by edge effects into materials under laser driven shocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Evolutions of the LASer Adhesion Test (LASAT) for the debonding of coatings on substrates above the millimeter range thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/22/036⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 134, pp.739-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006134114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00192717v1</w:t>
+                <w:t xml:space="preserve">hal-00146226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of three adhesion tests (EN 582, similar to ASTM C633, LASAT (LASer Adhesion Test), and bulge and blister test) performed on plasma sprayed copper deposited on aluminium 2017 substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Braccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dupeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20 (5), pp.471-487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/156856106777144336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions of the LASer Adhesion Test (LASAT) for the debonding of coatings on substrates above the millimeter range thickness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Application of laser shock adhesion testing to the study of the interlamellar strength and coating-substrate adhesion in cold-sprayed copper coating of aluminum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006134114⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 197, pp.18-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2004.08.222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00146226v1</w:t>
+                <w:t xml:space="preserve">hal-00153290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of laser shock adhesion testing to the study of the interlamellar strength and coating-substrate adhesion in cold-sprayed copper coating of aluminum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Study of adhesion of PROTAL copper coating of Al 2017 using the laser shock adhesion test (LASAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2004.08.222⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39, pp.2707-2716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:JMSC.0000021445.74736.b3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00153290v1</w:t>
+                <w:t xml:space="preserve">hal-00163090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of adhesion of PROTAL copper coating of Al 2017 using the laser shock adhesion test (LASAT)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Etude de l'adhérence des dépôts de cuivre projetés plasma sur de l'aluminium par l'essai de choc laser (LASAT) : influence des propriétés métallurgiques des interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 349, pp.31-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9231,2428 +9097,2428 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation par ombroscopie de la cavitation induite par choc : dynamique de croissance et d’implosion de la bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Perruchot</w:t>
+                <w:t xml:space="preserve">Steve Rudz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Rudz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
+                <w:t xml:space="preserve">Olivier Pennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT'2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de composites transparents pour protection balistique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Etudes semi-analytiques et numériques d'une plaque rigide unidimensionnelle soumise à une explosion sous-marine avec prise en compte de la cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Pyae Sone Oo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Lansiaux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Le Sourne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312976v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation of cellular materials and sandwich panels filled with cellular core materials for structural protection against blast loadings</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cavitation sous choc et interaction fluide-structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Blanc</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312995v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement des plaques minces en aluminium 2024-T3 sous l'effet du souffle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de composites transparents pour protection balistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Annovazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lansiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Dong Do</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Clanche</w:t>
+                <w:t xml:space="preserve">Aurélie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312919v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and thermal contributions to the damage suffered by an aeronautical structure subjected to an intense and sudden electrical discharge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathan Menetrier</w:t>
+                <w:t xml:space="preserve">Experimental characterisation of cellular materials and sandwich panels filled with cellular core materials for structural protection against blast loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Prod'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc François Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th EASN International Conference on "Innovation in Aviation and Space towards sustainability today &amp; tomorrow"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EASN Association, Oct 2024, Thessalokini, Greece</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958551v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes semi-analytiques et numériques d'une plaque rigide unidimensionnelle soumise à une explosion sous-marine avec prise en compte de la cavitation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement des plaques minces en aluminium 2024-T3 sous l'effet du souffle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ye Pyae Sone Oo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+                <w:t xml:space="preserve">van Dong Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Annovazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Sourne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lorenzo Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Clanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312987v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation sous choc et interaction fluide-structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Langlet</w:t>
+                <w:t xml:space="preserve">Mechanical and thermal contributions to the damage suffered by an aeronautical structure subjected to an intense and sudden electrical discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Better</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Arrigoni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Menetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">14th EASN International Conference on "Innovation in Aviation and Space towards sustainability today &amp; tomorrow"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASN Association, Oct 2024, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312908v1</w:t>
+                <w:t xml:space="preserve">hal-04958551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momentum Transfer During Laser-Driven Cratering Experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Chevalier</w:t>
+                <w:t xml:space="preserve">Effects of pulsed laser and electron-beam irradiation on protected aeronautical CFRP composite laminate to enhance the modelling of lightning-strike damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Better</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 17th Hypervelocity Impact Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/hvis2024-018⟩</w:t>
+              <w:t xml:space="preserve">High Power Laser Ablation VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Santa Fé, United States. pp.129390M, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3012572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158603v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pulsed laser and electron-beam irradiation on protected aeronautical CFRP composite laminate to enhance the modelling of lightning-strike damage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+                <w:t xml:space="preserve">Momentum Transfer During Laser-Driven Cratering Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Power Laser Ablation VIII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3012572⟩</w:t>
+              <w:t xml:space="preserve">2024 17th Hypervelocity Impact Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Tsukuba, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/hvis2024-018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679318v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the performance of high power pulsed repeated laser irradiation for spatial structures propulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+                <w:t xml:space="preserve">Y. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Levy</w:t>
+                <w:t xml:space="preserve">M. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schneider</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Power Laser Ablation VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Non indiqué, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blast wave mitigation by liquid foams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Monloubou</w:t>
+                <w:t xml:space="preserve">Sensitivity study of the pressure load parameters of laser shock on CFRP and its influence on the back-face velocity signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Better</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th International Pyrotechnics Seminar - Europyro 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">27th DYMAT Technical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Colmar, Alsace, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-04336226v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on the dual use of thermal insulation materials as blast mitigation solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Prod'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kerampran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th International Pyrotechnics Seminar - Europyro 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04336209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity study of the pressure load parameters of laser shock on CFRP and its influence on the back-face velocity signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bryan Better</w:t>
+                <w:t xml:space="preserve">Blast wave mitigation by liquid foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reinders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Clanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Arrigoni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Boustie</w:t>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monloubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th DYMAT Technical Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Colmar, Alsace, France</w:t>
+              <w:t xml:space="preserve">46th International Pyrotechnics Seminar - Europyro 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291901v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-04336226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the interaction between a projectile and the barrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Brateau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven Kerampran</w:t>
+                <w:t xml:space="preserve">Amar Bouchama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Bouchama</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aubin Clough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Symposium on Ballistics, BALLISTICS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Ballistics Society, Oct 2023, Bruges, Belgium. pp.1493 - 1501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisations and numerical simulation of fluid-structure interactions for casting control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismo-acoustic wave propagation generated by the detonation of UXOs of large charge weights in a shallow water environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboubakry Agne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+                <w:t xml:space="preserve">David Ambrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Montagu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Clanche</w:t>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Long</w:t>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">24th International Congress on Acoustics, ICA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.188000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281704v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’adhésion d’un assemblage Tensylon/revêtement d’alumine par choc laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination de l’équation d’état dans la direction hors plan du Tensylon® (UHMWPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Ben Saada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Darut</w:t>
+                <w:t xml:space="preserve">Pascal Forquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Clanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Costil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Zavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280056v1</w:t>
+                <w:t xml:space="preserve">hal-04280026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de l’équation d’état dans la direction hors plan du Tensylon® (UHMWPE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental characterisations and numerical simulation of fluid-structure interactions for casting control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubakry Agne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Montagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Clanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Francois</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280026v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismo-acoustic wave propagation generated by the detonation of UXOs of large charge weights in a shallow water environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de l’adhésion d’un assemblage Tensylon/revêtement d’alumine par choc laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ambrois</w:t>
+                <w:t xml:space="preserve">Rachid Ben Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress on Acoustics, ICA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.188000</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161485v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche numérique pour l’étude de l’influence du choix d’une équation d’état dans un écoulement autour d’une aile, à haute pression et température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Brateau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven Kerampran</w:t>
+                <w:t xml:space="preserve">Amar Bouchama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Bouchama</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aubin Clough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of shock induced bubble formation at the bottom of a liquid filled tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11661,1070 +11527,1057 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandeep Saini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a rising water surface impacting a motionless cylindrical core in a confined environment within PIV and PVDF gauge measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Croci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Croci</w:t>
+                <w:t xml:space="preserve">V Podeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Cherbourg-en-Cotentin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du comportement électromécanique d’une mousse piézorésistive de polyuréthane en régime quasi-statique et dynamique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesure par PVDF de l'implosion d'une bulle générée par focalisation laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaofeng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">24 ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480042v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of soft projectiles on rigid targets: modelling and impact pressure measurement attempt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Walrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Jago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-static and dynamic characterisation of aluminium material obtained by selective laser melting method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Optimisation du comportement électromécanique d’une mousse piézorésistive de polyuréthane en régime quasi-statique et dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Walrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacera Bedrici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Blainvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europyro 2019 - 44th International Pyrotechnics Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304545v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure par PVDF de l'implosion d'une bulle générée par focalisation laser</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quasi-static and dynamic characterisation of aluminium material obtained by selective laser melting method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Arrigoni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Verdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Blainvillain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Europyro 2019 - 44th International Pyrotechnics Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680791v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic imaging of a gravity wave caused by laser-induced breakdown in a fluid waveguide using multi-reverberated ultrasonic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2018 - 174th Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Victoria, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5067505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the mechanical properties of a laser shock adhesive bond aluminium plate assembly by the Arcan test</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Laser Shocks as a damage threshold and residual stress assessment for thick epoxy, effects of plasticity and thermal degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Thevenet</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mostovykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Post-graduate experimental mechanics conference - PGEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Experimental Mechanics, Nov 2017, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Plasticity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Puerto Vallarta, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730170v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical approaches of Beech Laminated Veneer Lumber modelling under dynamic loading for structural applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kalfon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jochum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Advanced Computational Engineering and Experimenting, ACE-X 2017 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d'un seuil d'endommagement lié au test LASAT sur assemblages collés : comparaison entre signal vélocimétrie hétérodyne et observations post-mortem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées vélocimétrie hétérodyne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12743,3797 +12596,3810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic imaging of a gravity wave caused by laser-induced breakdown in a fluid waveguide using acoustic waves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the mechanical properties of a laser shock adhesive bond aluminium plate assembly by the Arcan test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2017 - Forum Acusticum 2017 - 173rd Meeting of The Acoustical Society of America and the 8th Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Boston, MA, United States. pp.3589-3589</w:t>
+              <w:t xml:space="preserve">3rd Post-graduate experimental mechanics conference - PGEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Experimental Mechanics, Nov 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961429v1</w:t>
+                <w:t xml:space="preserve">hal-01730170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Shocks as a damage threshold and residual stress assessment for thick epoxy, effects of plasticity and thermal degradation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic imaging of a gravity wave caused by laser-induced breakdown in a fluid waveguide using acoustic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticity 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Puerto Vallarta, Mexico</w:t>
+              <w:t xml:space="preserve">Acoustics 2017 - Forum Acusticum 2017 - 173rd Meeting of The Acoustical Society of America and the 8th Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Boston, MA, United States. pp.3589-3589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713568v1</w:t>
+                <w:t xml:space="preserve">hal-01961429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of underwater explosion effects by bubble curtains : experiments and modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of Blast and Shock Wave Mitigation by Wet Aqueous Foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Breda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Sturtzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Gabillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Grandjean</w:t>
+                <w:t xml:space="preserve">J.F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd MABS (Military Aspects of Blast and Shock), Oxford, UK, 7-12 September 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, United Kingdom. 14 p</w:t>
+              <w:t xml:space="preserve">23rd MABS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071652v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of High Strain-Rate Behavior of Metals: Applications to Magnetic Pulse Forming and Electrohydraulic Forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Avrillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Annual Conference on Material Forming (ESAFORM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of material constitutive parameters for dynamic applications: Magnetic Pulse Forming and electrohydraulic forming.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Avrillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Taber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn S. Daehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on High Speed Forming (ICHSF),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Daejon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MITIGATION OF UNDERWATER EXPLOSION EFFECTS BY BUBBLE CURTAINS: EXPERIMENTS AND MODELLING</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+                <w:t xml:space="preserve">Mitigation of underwater explosion effects by bubble curtains : experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Croci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boyce</w:t>
+                <w:t xml:space="preserve">Céline Gabillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gabillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Grandjean</w:t>
+                <w:t xml:space="preserve">H. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd MABS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">23rd MABS (Military Aspects of Blast and Shock), Oxford, UK, 7-12 September 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, United Kingdom. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097191v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the confinement parameter in HRAM bubble Rayleigh-Plesset modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fourest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deletombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Structures Under Shock and Impact (SUSI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, New Forest, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Blast and Shock Wave Mitigation by Wet Aqueous Foams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MITIGATION OF UNDERWATER EXPLOSION EFFECTS BY BUBBLE CURTAINS: EXPERIMENTS AND MODELLING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Croci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Breda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven Kerampran</w:t>
+                <w:t xml:space="preserve">C. Gabillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-O. Sturtzer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.F. Legendre</w:t>
+                <w:t xml:space="preserve">Hervé Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd MABS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097184v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the capabilities of an ALE bi-material fluid simulation for solving cavity expansion and collapse during an Hydrodynamic Ram event</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification du comportement mécanique dynamique de tubes d'aluminium par un essai d'expansion électromagnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Avrillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717089v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cure multiphysics couplings EFFECTS ON THE DYNAMIC BEHAVIOUR OF A THICK EPOXY</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Study of the capabilities of an ALE bi-material fluid simulation for solving the cavity expansion and collapse during an Hydrodynamic Ram event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fourest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deletombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on composite materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Montréal, Canada. pp.XXX</w:t>
+              <w:t xml:space="preserve">11ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France. pp.XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869444v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation d'une onde de choc dans un milieu diphasique liquide-bulles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the capabilities of an ALE bi-material fluid simulation for solving cavity expansion and collapse during an Hydrodynamic Ram event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fourest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deletombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jacques</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Jean-Marc Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2013 du groupe de travail MécaDymat,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858927v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du comportement mécanique dynamique de métaux par un essai d'expansion électromagnétique de tube</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">cure multiphysics couplings EFFECTS ON THE DYNAMIC BEHAVIOUR OF A THICK EPOXY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France. pp.XXX</w:t>
+              <w:t xml:space="preserve">19th International Conference on composite materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montréal, Canada. pp.XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858907v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the capabilities of an ALE bi-material fluid simulation for solving the cavity expansion and collapse during an Hydrodynamic Ram event</w:t>
+                <w:t xml:space="preserve">Propagation d'une onde de choc dans un milieu diphasique liquide-bulles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Fourest</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France. pp.XXX</w:t>
+              <w:t xml:space="preserve">Journées 2013 du groupe de travail MécaDymat,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869445v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du comportement mécanique dynamique de tubes d'aluminium par un essai d'expansion électromagnétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Identification du comportement mécanique dynamique de métaux par un essai d'expansion électromagnétique de tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Avrillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France. pp.XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861335v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de l'endommagement de composites sous choc laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Gay</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Monchalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Dresden, Germany. pp.XXXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Shock Adhesion Test (LASAT) of composite materials for aerospace industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Radhakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International conference on Surface Modification Technologies (SMT 23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Madras, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial strength measurement of bonded aluminium foils by laser-driven shock waves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">B-scan Simulations with Abaqus for Laser Ultrasonic Inspection of Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaosheng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jouiad</w:t>
+                <w:t xml:space="preserve">J.-P. Monchalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Conference on Surface Modification Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Trollhätten, Sweden</w:t>
+              <w:t xml:space="preserve">1st international symposium on Laser Ultrasonics 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419226v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesive Bond Testing By Laser Induced Shock Waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Interfacial strength measurement of bonded aluminium foils by laser-driven shock waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Radhakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Levesque</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Jouiad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 WCNDT ShangHai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Shanghai, China. 8 p</w:t>
+              <w:t xml:space="preserve">22nd Conference on Surface Modification Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Trollhätten, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418628v1</w:t>
+                <w:t xml:space="preserve">hal-00419226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-scan Simulations with Abaqus for Laser Ultrasonic Inspection of Structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Adhesive Bond Testing By Laser Induced Shock Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Kruger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Levesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiaosheng Hu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Arsenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st international symposium on Laser Ultrasonics 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. 6 p</w:t>
+              <w:t xml:space="preserve">17 WCNDT ShangHai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Shanghai, China. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418615v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Shock Waves: Fundamentals and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st international symposium on Laser Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Montreal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damaging of materials by bi-dimensional dynamic effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Avancées du test d'adhérence par choc laser LASAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Bolis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th American Physical Society Topical Conference on Shock Compression of Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2ème Forum de l'Institut Laser Plasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Arcachon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414464v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées du test d'adhérence par choc laser LASAT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Damaging of materials by bi-dimensional dynamic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Forum de l'Institut Laser Plasma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 15th American Physical Society Topical Conference on Shock Compression of Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, xx, United States. pp.1323-1326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2832967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274030v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">local approach to thermal-sprayed coating/substrate adhesion LASAT (Laser Shock Adhesion Test)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Optimization of the debonding test by impact of laser accelerated metallic foils on coating/substrate systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.1067-1073</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159279v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The flyer Laser Shock Adhesion Test as an extension of the LASAT test for thick coating/substrate systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">local approach to thermal-sprayed coating/substrate adhesion LASAT (Laser Shock Adhesion Test)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference Test on surface modification Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Dijon, France</w:t>
+              <w:t xml:space="preserve">THERMEC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.1067-1073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157624v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local approach to thermally-sprayed coating/substrate adhesion through LASAT (Laser Shock Adhesion Test)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Berthe</w:t>
+                <w:t xml:space="preserve">The flyer Laser Shock Adhesion Test as an extension of the LASAT test for thick coating/substrate systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jérome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermec 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vancouver, Canada. pp.1067-1073</w:t>
+              <w:t xml:space="preserve">18th International Conference Test on surface modification Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149361v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The flier laser shock adhesion test as an extension of the LASAT test for thick coating/substrate systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Local approach to thermally-sprayed coating/substrate adhesion through LASAT (Laser Shock Adhesion Test)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Borit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface modification technologies XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France. pp.271-275</w:t>
+              <w:t xml:space="preserve">Thermec 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vancouver, Canada. pp.1067-1073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146233v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the debonding test by impact of laser accelerated metallic foils on coating/substrate systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The flier laser shock adhesion test as an extension of the LASAT test for thick coating/substrate systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jerome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2006, pp.00</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface modification technologies XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France. pp.271-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157632v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser shock flier impact simulation of particle-substrate interactions in cold spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2005 Thermal spray connects : explore its surfacing potential</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Basel, Switzerland. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermay spray and lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international conference on materials processing for properties and performance (MP3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Yokohama, Japan. pp.527-547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive adhesion testing of plasma-sprayed coatings using ultrasounds and laser shocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ducos</w:t>
+                <w:t xml:space="preserve">B. Bossuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bossuat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Walaszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2004 - International thermal spray conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Osaka, Japan. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16543,681 +16409,681 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Induced Shockwave as Delaminator of Composite Material for Ballistic Protection at High Strain Rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita-Cristina Alil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kravcov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Hofreiter, V. Berezutskyi, L. Figuli, Z. Zvaková. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Target Protection: Theoretical Basis and Practical Measures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.15-33, 2020, NATO science for peace and security series. Series C, Environmental security, 978-94-024-1755-5 (eBook); 978-94-024-1754-8 (Hardcover); 978-94-024-1757-9 (Softcover). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-1755-5_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of planar and spherical shock-wave mitigation by wet aqueous foams</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Plywood Experimental Investigation and Modeling Approach for Static and Dynamic Structural Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samara Jadi Cruz de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Bolmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Kontis, Konstantinos. </w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jochum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andreas Öchsner, Holm Altenbach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock Wave Interactions. Selected Articles from the 22nd International Shock Interaction Symposium, University of Glasgow, United Kingdom, 4-8 July 2016</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+              <w:t xml:space="preserve">Improved Performance of Materials : Design and Experimental Approaches </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.279-297, 2018, 978-3-319-73179-7. - 978-3-319-73180-3 (Online) </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-73180-3_22⟩</w:t>
+              <w:t xml:space="preserve">, pp.119-141, 2018, Advanced Structured Materials book series, 978-3-319-59589-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59590-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811273v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plywood Experimental Investigation and Modeling Approach for Static and Dynamic Structural Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Analysis of planar and spherical shock-wave mitigation by wet aqueous foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Breda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Sturtzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Andreas Öchsner, Holm Altenbach. </w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kontis, Konstantinos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Improved Performance of Materials : Design and Experimental Approaches </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 72, </w:t>
+              <w:t xml:space="preserve">Shock Wave Interactions. Selected Articles from the 22nd International Shock Interaction Symposium, University of Glasgow, United Kingdom, 4-8 July 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.279-297, 2018, 978-3-319-73179-7. - 978-3-319-73180-3 (Online) </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-59590-0_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-73180-3_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707903v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blast waves propagation and their mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kerampran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Locking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greener and safer energetic and ballistic systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Military Technical Academy Publishing House, pp.205-252, 2016, 978-973-640-252-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock mechanics and interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ed. M. Braccini, M. Dupeux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of solid interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE/Wiley, pp.211-248, 2012, 978-1-84821-373-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118561669.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17227,136 +17093,286 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of underwater blast by diphasic barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kerampran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-00600918v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapman-Jouguet state of TNT: Analytical solutions for ideal gas and JWL equations of state and assessment of literature parameter sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Tartière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17374,51 +17390,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE DE L'INFLUENCE DES RUGOSITES D'INTERFACE, DE POROSITES ET DE L'EPAISSEUR D'ECHANTILLON SUR LA PROPAGATION DES CHOCS LASER DANS DES SYSTEMES REVETUS. APPLICATION AU PROCEDE LASAT (LASER ADHÉRENCE TEST)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Poitiers, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17535,51 +17551,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A52709A2"/>
+    <w:nsid w:val="2ECF9A87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17766,51 +17782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-arrigoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7237-3303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088700844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532192v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lagain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bergey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113925" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reynier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jodar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#233;ral" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rullier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105476" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551728v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerampran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105533" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forquin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rack" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2024.105167" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Better" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Menetrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12030235" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05379613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Mircioaga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Clanche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taddei" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chevalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105311" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dt.2025.07.024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drouet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hanus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laporte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Blanc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105509" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tarti&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lukic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105376" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158295v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monloubou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vastier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-025-01222-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Reinders" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Clanche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gregoire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kerampran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04070-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04514845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Casapu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru C&#259;t&#259;lin Casapu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Fuiorea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136083" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677595v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caisso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2024.77" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04335159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2024.4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brateau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchama" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clough" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0232258" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180423v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202300728" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dagorn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Albouy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105060" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Fuiorea Fuiorea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13111/2066-8201.2023.15.3.3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04060432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beuton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107499" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114073v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poirot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Walrick" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115161" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187456v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bensaada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thevenet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2023.07.074" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04023792v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202201447" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04114165v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112290" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610797v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.111779" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551783v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jerome" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bolis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003423874-62" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551797v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Saini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tanne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Zaleski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/Mat.Plast.1964" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03858103v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnoult" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Arnoult-R&#367;&#382;i&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ma&#328;&#225;k" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Viani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Brajer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12101702" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03687260v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita-Cristina Alil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Barbu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Deleanu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/MP.22.1.5559" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03598273v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favretto-Cristini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demoulin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3111819" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03558259v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12020226" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551802v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.705" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tarti&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Groeneveld" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd van Der Veen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21134429" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295429v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofeng Han" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144800" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03104268v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaulin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chevalier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Lescoute" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0010268" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890994v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/1497632" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890992v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tahan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Videau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2020.106224" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380508v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5132939" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02280703v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bedon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Santos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Figuli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2450561" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804289v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7024982" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052595v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Luminita" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Istrate" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01889905v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bauer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41314-018-0012-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708242v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihong Zhang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Honfi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Koz&#322;owski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.153" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664736v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourest" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deletombe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.11.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01783076v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-C. Alil" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badea" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ginghina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-C. Matache" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2018.42" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708551v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Larcher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ans van Doormaal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Haberacker" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.755.121" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708559v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badea" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Barbu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Istrate" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41314-017-0006-5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708556v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bourguille" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bergamasco" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.755.181" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365436v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jeanson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avrillaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2016.07.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR0C26HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405816v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fourest" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deletombe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laurens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM-V4-N3-301-310" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126634v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2014.10.003" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJVSTDJ7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092206v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousti&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buzaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455303" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076071v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.05.008" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL1PX05Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001829v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mazars" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.643" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019922v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trombini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.04.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987470v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811696" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399956v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mercier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012029" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652904v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2011.573550" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449149v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monchalin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blouin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Kruger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lord" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/20/1/015302" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275593v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barradas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2906186" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512034v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261284v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/10/019" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0T6T8MBZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238497v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9069-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ4QZR7N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165773v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pons" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. He" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2718868" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192717v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/22/036" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VVKBSZDN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140880v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupeux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856106777144336" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146226v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134114" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GLSMX7KP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153290v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.222" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F45759P3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163090v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSC.0000021445.74736.b3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-69NT4L4K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172869v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553727v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perruchot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rudz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pennetier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312976v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Annovazzi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lansiaux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312995v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prod'Homme" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fran&#231;ois Hanus" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312919v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dong Do" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Taddei" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958551v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312987v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Guerineau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Pyae Sone Oo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Sourne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312908v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langlet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158603v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Bras" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Reynier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aubert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/hvis2024-018" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04679318v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3012572" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679277v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336226v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinders" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gr&#233;goire" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monloubou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336209v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanus" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291901v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04449907v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brateau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bouchama" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Clough" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281704v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakry Agne" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montagu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280056v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ben Saada" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280026v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zavard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francois" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161485v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280082v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280129v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023058v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Croci" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Podeur" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Long" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480042v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514416v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jago" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02304545v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Verdi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blainvillain" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680791v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301354v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067505" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01730170v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713496v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoareau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kalfon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jochum" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01730209v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961429v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713568v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mostovykh" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071652v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyce" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grandjean" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108310v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bay" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108303v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Taber" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Daehn" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097191v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boyce" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabillet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grandjean" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01071623v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097184v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Breda" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Sturtzer" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Legendre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717089v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deletombe" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869444v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858927v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858907v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avrillaud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mazars" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869445v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861335v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597540v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493142v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gay" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Monchalin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471346v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Radhakrishnan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419226v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouiad" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418628v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levesque" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arsenault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418615v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaosheng Hu" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Monchalin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347927v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414464v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832967" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274030v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159279v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barradas" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157624v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J&#233;rome" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149361v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146233v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157632v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159062v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166047v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164178v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducos" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bossuat" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walaszek" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520051v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kravcov" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Pavic" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1755-5_2" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01811273v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-73180-3" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73180-3_22" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01707903v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Jadi Cruz de Oliveira" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Bolmin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-59590-0_11" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59590-0_11" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01714103v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Locking" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743342v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561669.ch7" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600918v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00376349v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-arrigoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7237-3303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088700844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551728v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerampran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105533" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532192v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lagain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bergey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113925" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reynier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jodar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#233;ral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rullier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105476" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Reinders" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Clanche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gregoire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kerampran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04070-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316548v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dt.2025.07.024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992407v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Better" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Menetrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12030235" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05379613v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Mircioaga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Clanche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taddei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105311" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924392v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rack" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2024.105167" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304525v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hanus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laporte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Blanc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105509" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319979v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tarti&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lukic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105376" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monloubou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vastier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-025-01222-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caisso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2024.77" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04335159v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Casapu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Fuiorea" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2024.4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04514845v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru C&#259;t&#259;lin Casapu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136083" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brateau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchama" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clough" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0232258" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jerome" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bolis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003423874-62" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610797v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bensaada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.111779" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161329v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dagorn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Albouy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105060" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180423v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202300728" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04060432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beuton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107499" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340024v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Fuiorea Fuiorea" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13111/2066-8201.2023.15.3.3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114073v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poirot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Walrick" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115161" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187456v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thevenet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2023.07.074" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04114165v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112290" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04023792v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202201447" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778417v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Saini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tanne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Zaleski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.705" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03598273v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favretto-Cristini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demoulin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3111819" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03858103v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnoult" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Arnoult-R&#367;&#382;i&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ma&#328;&#225;k" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Viani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Brajer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12101702" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03687260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita-Cristina Alil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Barbu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Deleanu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/MP.22.1.5559" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/Mat.Plast.1964" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03558259v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12020226" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295429v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofeng Han" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144800" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295430v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tarti&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Groeneveld" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd van Der Veen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21134429" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890994v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/1497632" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890992v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tahan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Videau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2020.106224" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03104268v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaulin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chevalier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Lescoute" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0010268" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380508v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5132939" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02280703v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bedon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Santos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Figuli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2450561" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01889905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bauer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41314-018-0012-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052595v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Luminita" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Istrate" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804289v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7024982" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708242v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihong Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Honfi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Koz&#322;owski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.153" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664736v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourest" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deletombe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.11.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01783076v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-C. Alil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badea" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ginghina" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-C. Matache" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2018.42" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708556v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bourguille" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bergamasco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.755.181" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708551v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Larcher" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ans van Doormaal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Haberacker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.755.121" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708559v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badea" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Barbu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Istrate" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41314-017-0006-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405816v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fourest" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deletombe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laurens" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM-V4-N3-301-310" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365436v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jeanson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avrillaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2016.07.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR0C26HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126634v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2014.10.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJVSTDJ7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092206v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousti&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buzaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455303" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076071v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.05.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL1PX05Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001829v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mazars" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.643" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019922v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trombini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.04.004" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987470v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811696" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399956v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mercier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012029" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652904v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2011.573550" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449149v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monchalin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blouin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Kruger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lord" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/20/1/015302" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275593v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barradas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2906186" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512034v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238497v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9069-9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ4QZR7N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261284v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/10/019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0T6T8MBZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165773v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pons" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. He" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2718868" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192717v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/22/036" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VVKBSZDN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146226v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134114" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GLSMX7KP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140880v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupeux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856106777144336" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153290v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.222" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F45759P3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163090v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSC.0000021445.74736.b3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-69NT4L4K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172869v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553727v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perruchot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rudz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pennetier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312987v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Guerineau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Pyae Sone Oo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Sourne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312908v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langlet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312976v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Annovazzi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lansiaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312995v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prod'Homme" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fran&#231;ois Hanus" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312919v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dong Do" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Taddei" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958551v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04679318v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3012572" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158603v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Bras" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Reynier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aubert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/hvis2024-018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679277v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291901v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336209v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanus" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336226v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinders" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gr&#233;goire" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monloubou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04449907v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brateau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bouchama" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Clough" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161485v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280026v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zavard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francois" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281704v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakry Agne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montagu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280056v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ben Saada" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280082v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280129v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023058v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Croci" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Podeur" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Long" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680791v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514416v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jago" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480042v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02304545v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Verdi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blainvillain" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301354v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067505" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713568v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jochum" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mostovykh" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713496v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoareau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kalfon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01730209v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01730170v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961429v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097184v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Breda" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Sturtzer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Legendre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108310v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bay" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108303v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Taber" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Daehn" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071652v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyce" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grandjean" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01071623v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097191v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boyce" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabillet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grandjean" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861335v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869445v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717089v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deletombe" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869444v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858927v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858907v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avrillaud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mazars" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597540v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493142v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gay" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Monchalin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471346v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Radhakrishnan" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418615v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaosheng Hu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Monchalin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419226v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouiad" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418628v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levesque" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arsenault" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347927v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274030v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414464v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832967" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157632v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barradas" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159279v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157624v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J&#233;rome" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149361v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146233v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159062v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166047v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164178v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducos" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bossuat" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walaszek" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520051v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kravcov" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Pavic" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1755-5_2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01707903v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Jadi Cruz de Oliveira" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Bolmin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-59590-0_11" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59590-0_11" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01811273v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-73180-3" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73180-3_22" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01714103v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Locking" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743342v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561669.ch7" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600918v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585570v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00376349v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>