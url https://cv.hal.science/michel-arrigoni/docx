--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,17496 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...17445 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> michel arrigoni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7237-3303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088700844</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=s65RGYgAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the critical initiation conditions of HMX using laser-driven flyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kerampran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 208, pp.105533. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2025.105533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof-of-concept of magnetic pulse disassembly of adhesively bonded Aluminum 2017 T4-MARS 300 specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lagain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Racineux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bergey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 332, pp.113925. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2026.113925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-driven cratering into porous graphite: Experimental investigation on ejecta distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Géral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 207, pp.105476. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2025.105476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic pulse welding of Al-5754 with Al-7075 and MARS 380: Weldability windows and ballistic testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lagain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Racineux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defence Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dt.2025.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Thermal Contributions to the Damage Suffered by an Aeronautical Structure Subjected to an Intense and Sudden Electrical Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Better</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Menetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (3), pp.235. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace12030235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-velocity laser-driven flyer impact on paraffin gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Mircioaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Clanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 202, pp.105311. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2025.105311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of microcracking processes in microconcrete under confined compression utilising synchrotron-based ultra-high speed X-ray phase contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Francart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sapay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 198, pp.105167. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2024.105167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of three cellular materials under blast and sustained shock wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Hanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Prod’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207, pp.105509. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2025.105509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modelling of shock-induced compaction of autoclaved aerated concrete through MHz X-ray radioscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tartière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 204, pp.105376. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2025.105376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of small-scale laser breakdown-induced blast waves with a PVDF gauge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monloubou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vastier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Clanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kerampran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00193-025-01222-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and validation of an experimental set-up to study shock wave propagation in liquid foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymerick Reinders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Clanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kerampran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66 (8), pp.146. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-025-04070-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamic behaviour of ultra high molecular weight poly-ethylene (UHMWPE) Tensylon® composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Castres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monloubou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (10), pp.1008-1022. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2024.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage assessment through cyclic load-unload tensile tests for ply-level hybrid carbon fiber composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Casapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Fuiorea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), pp.41-60. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2024.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced shockwaves for damage assessment and characterization at high strain rates in the fiber direction of unidirectional composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Casapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Cătălin Casapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Fuiorea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 361, pp.136083. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the equation of state for moderate to high pressure gaseous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kerampran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (10), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0232258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigations of a soft projectile impact three-point bending (SPITPB) test for adhesion assessment under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thévenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101, pp.105060. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2023.105060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of cross‐sectional effects during the magnetic pulse disassembly of laminate structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lagain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Racineux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.202300728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of shock wave measurements with low-velocity (&amp;lt;100 m s −1 ) and fast dynamics (&amp;lt;10 ns) capabilities using a coupled photonic Doppler velocimetry (PDV) and triature velocity interferometer system for any reflector (VISAR) diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boutoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beuton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (3), pp.033905. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0107499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis response and shear characterization of unidirectional ply-level hybrid carbon-fiber-reinforced polymer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Casapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Fuiorea Fuiorea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCAS BULLETIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.31 - 46. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13111/2066-8201.2023.15.3.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoresistive Behavior of a Conductive Polyurethane Based-Foam for Real-Time Structural Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bedrici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Walrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23115161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaminar strength characterization of Tensylon® UHMWPE under multimodal loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bensaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.503-512. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2023.07.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical approach of design for recycling of laminate structures by the use of magnetic pulse disassembling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lagain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Racineux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 275, pp.112290. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of Internal Structure and Physical Properties of Unidirectional Ply‐Level Hybrid Carbon Composite Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Casapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Fuiorea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (20), pp.2201447. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.202201447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards hybridization of ultra-high molecular weight polyethylene composites by thermally sprayed alumina: Feasibility and bond strength assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bensaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Darut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Costil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227, pp.111779. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2023.111779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flier Laser Shock Adhesion Test as an Extension of the LASAT Test for Thick Coating/Substrate Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boustie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 275 (18), pp.271-275. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003423874-62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and Electrochemical Properties of Laser-Shock-Peening-Treated Stainless Steel AISI 304L in VVER Primary Water Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Arnoult-Růžičková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maňák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Viani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.1702. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met12101702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of Ultra-high Molecular Weight Polyethylene (tensylon) from Tensile Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminita-Cristina Alil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Deleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiale Plastice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (1), pp.51-69. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37358/MP.22.1.5559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Risks Induced by Countermining Unexploded Large-Charge Historical Ordnance in a Shallow Water Environment—Part I: Real Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (2), pp.350-373. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2021.3111819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dynamics of a collapsing bubble in contact with a rigid wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandeep Saini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Zaleski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fuster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiale Plastice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 948 (10), pp.A45. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37358/Mat.Plast.1964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallic Materials and Their Applications in Aerospace and Advanced Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.226. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met12020226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dynamics of a collapsing bubble in contact with a rigid wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandeep Saini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Zaleski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fuster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 948, pp.A45. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2022.705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PVDF Based Pressure Sensor for the Characterisation of the Mechanical Loading during High Explosive Hydro Forming of Metal Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Tartière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groeneveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sjoerd van Der Veen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (13), pp.4429. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21134429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Analytical Study of under Water Pressure Wave Induced by the Implosion of a Bubble Generated by Focused Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaofeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (14), pp.4800. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21144800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replacing Detonation by Compressed Balloon Approaches in Finite Element Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kerampran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Advancements in the Analysis and Design of Protective Structures against Extreme Loadings 2020, 2020, pp.1497632-1 - 1497632-16. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2020/1497632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of failure pattern by laser induced shockwave within an adhesive bond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.106224-1 - 106224-12. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2020.106224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a carbon fiber composite material for space applications under high strains and stresses: Modeling and validation by experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Lescoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128 (19), pp.195901. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0010268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic imaging of a capillary-gravity wave in shallow water using amplitude variations of eigenbeams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias van Baarsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 146 (5), pp.3353-3361. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5132939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancements in Design and Analysis of Protective Structures 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Figuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.2450561. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2019/2450561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Delamination in Tensylon® UHMWPE Composites by Laser-induced Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Luminita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Deleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiale Plastice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancements in Design and Analysis of Protective Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Figuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.7024982. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/7024982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a PVDF Pressure Gauge for Blast Loading Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kerampran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Clanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monloubou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors and Mechanical Engineering for Defense and Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41314-018-0012-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Keller-Miksis model and finite element bubble dynamics simulations in a confined medium. Application to the hydrodynamic ram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fourest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Deletombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68, pp.66-75. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of structural glass facades under extreme loads - Design methods, existing research, current issues and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xihong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dániel Honfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Kozłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.921 - 937. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballistic study of Tensylon®-based panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-C. Alil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ginghina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-C. Matache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6), pp.491 - 504. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2018.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for a New Generation of Standards for Testing Numerical Assessment of Blast-Loaded Glass Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ans van Doormaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Haberacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 755, pp.121 - 130. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.755.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Constitutive Law for the Mechanical Quasi-static Response of Criss-Cross Composites (on the Example of UHMWPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors and Mechanical Engineering for Defense and Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41314-017-0006-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock Propagation Effects in Multilayer Assembly Including a Liquid Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Bourguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bergamasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 755, pp.181 - 189. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.755.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled experimental/numerical approach for the characterization of material behavior at high strain-rate using electromagnetic tube expansion testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Avrillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2016.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of thermal effects magnitude for HRAM event in fuel-filled tank using the Rayleigh-Plesset Equation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fourest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deletombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Methods and Experimental Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3), p. 301-310. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/CMEM-V4-N3-301-310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confined Rayleigh-Plesset equation for Hydrodynamic Ram analysis in thin-walled containers under ballistic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fourest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Deletombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin-Walled Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86, pp.67-72. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tws.2014.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the shock duration on the response of CFRP composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buzaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, 455303 (8pp). </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of bubbles dynamics created by hydrodynamic ram in confined geometries using the Rayleigh-Plesset equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fourest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Deletombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.66-74. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2014.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of high strain-rate behavior of metals: applications to magnetic pulse forming and electrohydraulic forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Avrillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 611-612, pp.643-649. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the response of CFRP composite laminates to a laser-induced shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Trombini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.108-115. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock adhesion test for composite bonded assembly using a high pulsed power generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (1), pp.013502. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4811696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of composite damage under LASER shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100 (6-7), pp.703-712. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2012029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-art laser adhesion test (LASAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boustie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Broussillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (3-4), pp.303-317. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10589759.2011.573550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Doppler Interferometer based on a solid Fabry-Perot Etalon for measurement of surface velocity in shock experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Monchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (1), pp.015302. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/20/1/015302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of a macroscopic formulation describing the effects of dynamic compaction and porosity on plasma sprayed copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boustie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103 (8), 9 p. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2906186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAser Shock Adhesion Test (LASAT), an innovation dedicated to industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boustie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kiran: Bulletin of the Indian Laser Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (2), pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical approach to adhesion testing using laser-driver shock waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boustie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.3155-3163. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/40/10/019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser shock flier impact simulation of particle-substrate interactions in cold spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Molins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jeandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.548-556. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11666-007-9069-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00238497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a macroscopic model for describing the effects of porosity on shock wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boustie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. L. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101, pp.083514. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2718868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of damage phenomena induced by edge effects into materials under laser driven shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boustie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.7103-7108. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/40/22/036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions of the LASer Adhesion Test (LASAT) for the debonding of coatings on substrates above the millimeter range thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boustie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134, pp.739-744. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of three adhesion tests (EN 582, similar to ASTM C633, LASAT (LASer Adhesion Test), and bulge and blister test) performed on plasma sprayed copper deposited on aluminium 2017 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dupeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jeandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (5), pp.471-487. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156856106777144336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of laser shock adhesion testing to the study of the interlamellar strength and coating-substrate adhesion in cold-sprayed copper coating of aluminum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Molins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jeandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boustie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 197, pp.18-27. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2004.08.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of adhesion of PROTAL copper coating of Al 2017 using the laser shock adhesion test (LASAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jeandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39, pp.2707-2716. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JMSC.0000021445.74736.b3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'adhérence des dépôts de cuivre projetés plasma sur de l'aluminium par l'essai de choc laser (LASAT) : influence des propriétés métallurgiques des interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jeandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 349, pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation par ombroscopie de la cavitation induite par choc : dynamique de croissance et d’implosion de la bulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Rudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Hanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT'2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de composites transparents pour protection balistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Annovazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lansiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterisation of cellular materials and sandwich panels filled with cellular core materials for structural protection against blast loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Prod'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc François Hanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des plaques minces en aluminium 2024-T3 sous l'effet du souffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Dong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Annovazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kerampran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Clanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and thermal contributions to the damage suffered by an aeronautical structure subjected to an intense and sudden electrical discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Better</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Menetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EASN International Conference on "Innovation in Aviation and Space towards sustainability today &amp; tomorrow"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASN Association, Oct 2024, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes semi-analytiques et numériques d'une plaque rigide unidimensionnelle soumise à une explosion sous-marine avec prise en compte de la cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Guerineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Pyae Sone Oo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Sourne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation sous choc et interaction fluide-structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Hanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pulsed laser and electron-beam irradiation on protected aeronautical CFRP composite laminate to enhance the modelling of lightning-strike damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Better</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Laser Ablation VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Santa Fé, United States. pp.129390M, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3012572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momentum Transfer During Laser-Driven Cratering Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 17th Hypervelocity Impact Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Tsukuba, Japan. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/hvis2024-018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the performance of high power pulsed repeated laser irradiation for spatial structures propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Laser Ablation VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Non indiqué, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity study of the pressure load parameters of laser shock on CFRP and its influence on the back-face velocity signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Better</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boustie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th DYMAT Technical Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Colmar, Alsace, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the dual use of thermal insulation materials as blast mitigation solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Prod'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kerampran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th International Pyrotechnics Seminar - Europyro 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04336209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blast wave mitigation by liquid foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reinders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Clanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monloubou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th International Pyrotechnics Seminar - Europyro 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04336226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the interaction between a projectile and the barrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kerampran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Bouchama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Clough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Ballistics, BALLISTICS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ballistics Society, Oct 2023, Bruges, Belgium. pp.1493 - 1501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de l’équation d’état dans la direction hors plan du Tensylon® (UHMWPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Clanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismo-acoustic wave propagation generated by the detonation of UXOs of large charge weights in a shallow water environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ambrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beucler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress on Acoustics, ICA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.188000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterisations and numerical simulation of fluid-structure interactions for casting control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakry Agne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Montagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Clanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’adhésion d’un assemblage Tensylon/revêtement d’alumine par choc laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ben Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Darut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Costil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche numérique pour l’étude de l’influence du choix d’une équation d’état dans un écoulement autour d’une aile, à haute pression et température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kerampran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Bouchama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Clough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of shock induced bubble formation at the bottom of a liquid filled tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandeep Saini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a rising water surface impacting a motionless cylindrical core in a confined environment within PIV and PVDF gauge measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Podeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kerampran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cherbourg-en-Cotentin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of soft projectiles on rigid targets: modelling and impact pressure measurement attempt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Walrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du comportement électromécanique d’une mousse piézorésistive de polyuréthane en régime quasi-statique et dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Walrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bedrici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-static and dynamic characterisation of aluminium material obtained by selective laser melting method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kerampran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Verdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Blainvillain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europyro 2019 - 44th International Pyrotechnics Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure par PVDF de l'implosion d'une bulle générée par focalisation laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaofeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic imaging of a gravity wave caused by laser-induced breakdown in a fluid waveguide using multi-reverberated ultrasonic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias van Baarsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2018 - 174th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Victoria, Canada. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5067505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical approaches of Beech Laminated Veneer Lumber modelling under dynamic loading for structural applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kalfon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jochum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Advanced Computational Engineering and Experimenting, ACE-X 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'un seuil d'endommagement lié au test LASAT sur assemblages collés : comparaison entre signal vélocimétrie hétérodyne et observations post-mortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées vélocimétrie hétérodyne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the mechanical properties of a laser shock adhesive bond aluminium plate assembly by the Arcan test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Post-graduate experimental mechanics conference - PGEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Experimental Mechanics, Nov 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic imaging of a gravity wave caused by laser-induced breakdown in a fluid waveguide using acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias van Baarsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2017 - Forum Acusticum 2017 - 173rd Meeting of The Acoustical Society of America and the 8th Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Boston, MA, United States. pp.3589-3589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Shocks as a damage threshold and residual stress assessment for thick epoxy, effects of plasticity and thermal degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jochum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mostovykh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticity 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Puerto Vallarta, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of High Strain-Rate Behavior of Metals: Applications to Magnetic Pulse Forming and Electrohydraulic Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Avrillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Conference on Material Forming (ESAFORM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of material constitutive parameters for dynamic applications: Magnetic Pulse Forming and electrohydraulic forming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Avrillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Taber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn S. Daehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on High Speed Forming (ICHSF),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of underwater explosion effects by bubble curtains : experiments and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd MABS (Military Aspects of Blast and Shock), Oxford, UK, 7-12 September 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, United Kingdom. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MITIGATION OF UNDERWATER EXPLOSION EFFECTS BY BUBBLE CURTAINS: EXPERIMENTS AND MODELLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gabillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd MABS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the confinement parameter in HRAM bubble Rayleigh-Plesset modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fourest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deletombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Structures Under Shock and Impact (SUSI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, New Forest, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Blast and Shock Wave Mitigation by Wet Aqueous Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Breda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kerampran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Sturtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd MABS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the capabilities of an ALE bi-material fluid simulation for solving cavity expansion and collapse during an Hydrodynamic Ram event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fourest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deletombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d'une onde de choc dans un milieu diphasique liquide-bulles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Zaleski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2013 du groupe de travail MécaDymat,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cure multiphysics couplings EFFECTS ON THE DYNAMIC BEHAVIOUR OF A THICK EPOXY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jochum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boustie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grandidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on composite materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada. pp.XXX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du comportement mécanique dynamique de métaux par un essai d'expansion électromagnétique de tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Avrillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France. pp.XXX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du comportement mécanique dynamique de tubes d'aluminium par un essai d'expansion électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Avrillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the capabilities of an ALE bi-material fluid simulation for solving the cavity expansion and collapse during an Hydrodynamic Ram event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fourest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deletombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France. pp.XXX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de l'endommagement de composites sous choc laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boustie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Monchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Dresden, Germany. pp.XXXX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Shock Adhesion Test (LASAT) of composite materials for aerospace industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boustie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Radhakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International conference on Surface Modification Technologies (SMT 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Madras, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-scan Simulations with Abaqus for Laser Ultrasonic Inspection of Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaosheng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boustie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Monchalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international symposium on Laser Ultrasonics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montréal, Canada. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial strength measurement of bonded aluminium foils by laser-driven shock waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Radhakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boustie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jouiad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Conference on Surface Modification Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Trollhätten, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesive Bond Testing By Laser Induced Shock Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arsenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 WCNDT ShangHai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Shanghai, China. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Shock Waves: Fundamentals and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boustie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international symposium on Laser Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montreal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaging of materials by bi-dimensional dynamic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boustie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th American Physical Society Topical Conference on Shock Compression of Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, xx, United States. pp.1323-1326, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2832967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées du test d'adhérence par choc laser LASAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boustie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Forum de l'Institut Laser Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">local approach to thermal-sprayed coating/substrate adhesion LASAT (Laser Shock Adhesion Test)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boustie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.1067-1073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The flyer Laser Shock Adhesion Test as an extension of the LASAT test for thick coating/substrate systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boustie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jérome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference Test on surface modification Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local approach to thermally-sprayed coating/substrate adhesion through LASAT (Laser Shock Adhesion Test)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jeandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Molins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Borit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vancouver, Canada. pp.1067-1073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The flier laser shock adhesion test as an extension of the LASAT test for thick coating/substrate systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boustie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface modification technologies XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France. pp.271-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the debonding test by impact of laser accelerated metallic foils on coating/substrate systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boustie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser shock flier impact simulation of particle-substrate interactions in cold spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Molins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jeandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boustie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2005 Thermal spray connects : explore its surfacing potential</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Basel, Switzerland. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermay spray and lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jeandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boustie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international conference on materials processing for properties and performance (MP3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Yokohama, Japan. pp.527-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive adhesion testing of plasma-sprayed coatings using ultrasounds and laser shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bossuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Walaszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jeandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2004 - International thermal spray conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Osaka, Japan. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Induced Shockwave as Delaminator of Composite Material for Ballistic Protection at High Strain Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminita-Cristina Alil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kravcov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Le Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Hofreiter, V. Berezutskyi, L. Figuli, Z. Zvaková. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Target Protection: Theoretical Basis and Practical Measures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.15-33, 2020, NATO science for peace and security series. Series C, Environmental security, 978-94-024-1755-5 (eBook); 978-94-024-1754-8 (Hardcover); 978-94-024-1757-9 (Softcover). </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1755-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of planar and spherical shock-wave mitigation by wet aqueous foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Breda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kerampran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Sturtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kontis, Konstantinos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Wave Interactions. Selected Articles from the 22nd International Shock Interaction Symposium, University of Glasgow, United Kingdom, 4-8 July 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-297, 2018, 978-3-319-73179-7. - 978-3-319-73180-3 (Online) </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73180-3_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plywood Experimental Investigation and Modeling Approach for Static and Dynamic Structural Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Jadi Cruz de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelia Bolmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jochum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Öchsner, Holm Altenbach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improved Performance of Materials : Design and Experimental Approaches </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-141, 2018, Advanced Structured Materials book series, 978-3-319-59589-4. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59590-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blast waves propagation and their mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kerampran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greener and safer energetic and ballistic systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Military Technical Academy Publishing House, pp.205-252, 2016, 978-973-640-252-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock mechanics and interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. M. Braccini, M. Dupeux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of solid interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE/Wiley, pp.211-248, 2012, 978-1-84821-373-9. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118561669.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of underwater blast by diphasic barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kerampran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapman-Jouguet state of TNT: Analytical solutions for ideal gas and JWL equations of state and assessment of literature parameter sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Tartière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kerampran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DE L'INFLUENCE DES RUGOSITES D'INTERFACE, DE POROSITES ET DE L'EPAISSEUR D'ECHANTILLON SUR LA PROPAGATION DES CHOCS LASER DANS DES SYSTEMES REVETUS. APPLICATION AU PROCEDE LASAT (LASER ADHÉRENCE TEST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Poitiers, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00376349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId489"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -17551,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2ECF9A87"/>
+    <w:nsid w:val="3F7F1E04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17782,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-arrigoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7237-3303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088700844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551728v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerampran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105533" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532192v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lagain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bergey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113925" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reynier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jodar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#233;ral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rullier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105476" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Reinders" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Clanche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gregoire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kerampran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04070-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316548v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dt.2025.07.024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992407v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Better" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Menetrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12030235" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05379613v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Mircioaga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Clanche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taddei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105311" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924392v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rack" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2024.105167" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304525v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hanus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laporte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Blanc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105509" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319979v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tarti&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lukic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105376" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monloubou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vastier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-025-01222-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caisso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2024.77" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04335159v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Casapu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Fuiorea" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2024.4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04514845v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru C&#259;t&#259;lin Casapu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136083" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brateau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchama" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clough" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0232258" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jerome" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bolis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003423874-62" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610797v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bensaada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.111779" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161329v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dagorn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Albouy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105060" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180423v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202300728" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04060432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beuton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107499" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340024v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Fuiorea Fuiorea" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13111/2066-8201.2023.15.3.3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114073v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poirot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Walrick" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115161" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187456v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thevenet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2023.07.074" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04114165v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112290" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04023792v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202201447" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778417v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Saini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tanne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Zaleski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.705" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03598273v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favretto-Cristini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demoulin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3111819" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03858103v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnoult" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Arnoult-R&#367;&#382;i&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ma&#328;&#225;k" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Viani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Brajer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12101702" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03687260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita-Cristina Alil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Barbu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Deleanu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/MP.22.1.5559" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/Mat.Plast.1964" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03558259v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12020226" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295429v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofeng Han" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144800" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295430v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tarti&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Groeneveld" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd van Der Veen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21134429" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890994v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/1497632" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890992v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tahan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Videau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2020.106224" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03104268v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaulin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chevalier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Lescoute" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0010268" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380508v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5132939" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02280703v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bedon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Santos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Figuli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2450561" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01889905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bauer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41314-018-0012-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052595v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Luminita" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Istrate" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804289v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7024982" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708242v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihong Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Honfi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Koz&#322;owski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.153" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664736v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourest" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deletombe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.11.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01783076v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-C. Alil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badea" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ginghina" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-C. Matache" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2018.42" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708556v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bourguille" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bergamasco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.755.181" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708551v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Larcher" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ans van Doormaal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Haberacker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.755.121" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708559v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badea" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Barbu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Istrate" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41314-017-0006-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405816v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fourest" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deletombe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laurens" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM-V4-N3-301-310" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365436v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jeanson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avrillaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2016.07.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR0C26HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126634v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2014.10.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJVSTDJ7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092206v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousti&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buzaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455303" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076071v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.05.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL1PX05Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001829v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mazars" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.643" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019922v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trombini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.04.004" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987470v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811696" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399956v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mercier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012029" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652904v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2011.573550" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449149v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monchalin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blouin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Kruger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lord" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/20/1/015302" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275593v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barradas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2906186" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512034v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238497v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9069-9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ4QZR7N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261284v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/10/019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0T6T8MBZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165773v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pons" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. He" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2718868" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192717v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/22/036" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VVKBSZDN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146226v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134114" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GLSMX7KP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140880v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupeux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856106777144336" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153290v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.222" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F45759P3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163090v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSC.0000021445.74736.b3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-69NT4L4K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172869v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553727v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perruchot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rudz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pennetier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312987v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Guerineau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Pyae Sone Oo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Sourne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312908v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langlet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312976v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Annovazzi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lansiaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312995v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prod'Homme" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fran&#231;ois Hanus" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312919v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dong Do" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Taddei" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958551v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04679318v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3012572" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158603v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Bras" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Reynier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aubert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/hvis2024-018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679277v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291901v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336209v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanus" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336226v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinders" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gr&#233;goire" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monloubou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04449907v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brateau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bouchama" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Clough" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161485v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280026v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zavard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francois" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281704v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakry Agne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montagu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280056v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ben Saada" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280082v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280129v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023058v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Croci" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Podeur" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Long" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680791v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514416v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jago" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480042v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02304545v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Verdi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blainvillain" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301354v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067505" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713568v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jochum" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mostovykh" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713496v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoareau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kalfon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01730209v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01730170v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961429v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097184v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Breda" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Sturtzer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Legendre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108310v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bay" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108303v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Taber" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Daehn" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071652v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyce" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grandjean" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01071623v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097191v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boyce" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabillet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grandjean" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861335v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869445v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717089v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deletombe" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869444v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858927v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858907v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avrillaud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mazars" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597540v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493142v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gay" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Monchalin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471346v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Radhakrishnan" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418615v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaosheng Hu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Monchalin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419226v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouiad" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418628v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levesque" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arsenault" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347927v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274030v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414464v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832967" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157632v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barradas" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159279v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157624v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J&#233;rome" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149361v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146233v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159062v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166047v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164178v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducos" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bossuat" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walaszek" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520051v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kravcov" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Pavic" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1755-5_2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01707903v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Jadi Cruz de Oliveira" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Bolmin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-59590-0_11" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59590-0_11" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01811273v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-73180-3" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73180-3_22" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01714103v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Locking" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743342v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561669.ch7" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600918v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585570v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00376349v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-arrigoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7237-3303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088700844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=s65RGYgAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551728v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerampran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105533" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532192v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lagain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bergey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113925" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551719v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reynier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jodar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#233;ral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rullier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105476" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dt.2025.07.024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Better" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Menetrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12030235" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05379613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Mircioaga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Clanche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taddei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chevalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105311" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rack" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2024.105167" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drouet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hanus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laporte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Blanc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105509" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tarti&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lukic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105376" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158295v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monloubou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vastier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-025-01222-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158289v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Reinders" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Clanche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gregoire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kerampran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04070-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caisso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2024.77" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04335159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Casapu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Fuiorea" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2024.4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04514845v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru C&#259;t&#259;lin Casapu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136083" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brateau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clough" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0232258" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dagorn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Albouy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105060" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180423v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202300728" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04060432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beuton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107499" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340024v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Fuiorea Fuiorea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13111/2066-8201.2023.15.3.3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114073v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poirot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Walrick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115161" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187456v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bensaada" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thevenet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2023.07.074" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04114165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112290" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04023792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202201447" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610797v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.111779" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551783v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jerome" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bolis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003423874-62" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03858103v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnoult" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Arnoult-R&#367;&#382;i&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ma&#328;&#225;k" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Viani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Brajer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12101702" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03687260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita-Cristina Alil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Barbu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Deleanu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/MP.22.1.5559" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03598273v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favretto-Cristini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demoulin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3111819" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551797v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Saini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tanne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Zaleski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/Mat.Plast.1964" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03558259v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12020226" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.705" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tarti&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Groeneveld" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd van Der Veen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21134429" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295429v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofeng Han" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144800" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890994v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/1497632" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890992v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tahan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Videau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2020.106224" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03104268v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaulin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chevalier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Lescoute" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0010268" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380508v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5132939" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02280703v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bedon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Santos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Figuli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2450561" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052595v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Luminita" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Istrate" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804289v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7024982" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01889905v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bauer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41314-018-0012-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664736v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourest" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deletombe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.11.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708242v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihong Zhang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Honfi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Koz&#322;owski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.153" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01783076v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-C. Alil" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badea" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ginghina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-C. Matache" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2018.42" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708551v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Larcher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ans van Doormaal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Haberacker" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.755.121" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708559v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badea" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Barbu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Istrate" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41314-017-0006-5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01708556v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bourguille" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bergamasco" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.755.181" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365436v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jeanson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avrillaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2016.07.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR0C26HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405816v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fourest" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deletombe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laurens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM-V4-N3-301-310" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126634v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2014.10.003" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJVSTDJ7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092206v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousti&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buzaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455303" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076071v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.05.008" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL1PX05Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001829v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mazars" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.643" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019922v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trombini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.04.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987470v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811696" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399956v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mercier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012029" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652904v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2011.573550" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449149v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monchalin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blouin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Kruger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lord" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/20/1/015302" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275593v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barradas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2906186" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512034v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261284v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/10/019" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0T6T8MBZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238497v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9069-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ4QZR7N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165773v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pons" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. He" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2718868" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192717v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/22/036" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VVKBSZDN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146226v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134114" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GLSMX7KP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140880v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupeux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856106777144336" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153290v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.222" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F45759P3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163090v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSC.0000021445.74736.b3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-69NT4L4K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172869v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553727v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perruchot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rudz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pennetier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312976v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Annovazzi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lansiaux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312995v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prod'Homme" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fran&#231;ois Hanus" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312919v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dong Do" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Taddei" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958551v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312987v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Guerineau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Pyae Sone Oo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Sourne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312908v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langlet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04679318v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3012572" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158603v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Bras" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Reynier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aubert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/hvis2024-018" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679277v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291901v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336209v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanus" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336226v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinders" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gr&#233;goire" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monloubou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04449907v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brateau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bouchama" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Clough" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280026v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zavard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francois" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161485v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281704v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakry Agne" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montagu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280056v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ben Saada" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280082v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280129v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023058v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Croci" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Podeur" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Long" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514416v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jago" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480042v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02304545v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Verdi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blainvillain" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680791v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301354v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067505" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713496v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoareau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kalfon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jochum" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01730209v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01730170v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961429v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713568v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mostovykh" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108310v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bay" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108303v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Taber" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Daehn" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071652v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyce" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grandjean" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097191v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boyce" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabillet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grandjean" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01071623v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097184v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Breda" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Sturtzer" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Legendre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717089v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deletombe" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858927v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869444v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858907v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avrillaud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mazars" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861335v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869445v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597540v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493142v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gay" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Monchalin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471346v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Radhakrishnan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418615v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaosheng Hu" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Monchalin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419226v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouiad" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418628v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levesque" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arsenault" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347927v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414464v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832967" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274030v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159279v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barradas" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157624v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J&#233;rome" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149361v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146233v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157632v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159062v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166047v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164178v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducos" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bossuat" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walaszek" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520051v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kravcov" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Pavic" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1755-5_2" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01811273v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-73180-3" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73180-3_22" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01707903v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Jadi Cruz de Oliveira" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Bolmin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-59590-0_11" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59590-0_11" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01714103v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Locking" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743342v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561669.ch7" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600918v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585570v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00376349v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>