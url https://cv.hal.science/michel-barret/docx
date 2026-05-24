--- v0 (2026-03-17)
+++ v1 (2026-05-24)
@@ -572,376 +572,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On optimal transforms in lossy compression of multicomponent images with JPEG2000</w:t>
+                <w:t xml:space="preserve">Lossy and lossless compression of MERIS hyperspectral images with exogenous quasi-optimal spectral transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidore Paul Akam Bita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinh-Tuan Pham</w:t>
+                <w:t xml:space="preserve">Florio Dalla Vedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Gutzwiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 90 (3), pp.759-773. </w:t>
+              <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.041790-1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.3474980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434338v1</w:t>
+                <w:t xml:space="preserve">hal-00519352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On optimal orthogonal transforms at high bit-rates using only second order statistics in multicomponent image coding with JPEG2000</w:t>
+                <w:t xml:space="preserve">On optimal transforms in lossy compression of multicomponent images with JPEG2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidore Paul Akam Bita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh-Tuan Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 90 (3), pp.753-758. </w:t>
+              <w:t xml:space="preserve">, 2010, 90 (3), pp.759-773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434350v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lossy and lossless compression of MERIS hyperspectral images with exogenous quasi-optimal spectral transforms</w:t>
+                <w:t xml:space="preserve">On optimal orthogonal transforms at high bit-rates using only second order statistics in multicomponent image coding with JPEG2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidore Paul Akam Bita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Gutzwiller</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh-Tuan Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 90 (3), pp.753-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.3474980⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00519352v1</w:t>
+                <w:t xml:space="preserve">hal-00434350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICA based algorithms for computing optimal 1-D linear block transforms in variable high-rate source coding</w:t>
               </w:r>
@@ -953,51 +953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Narozny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh-Tuan Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 88 (2), pp.268-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1552,51 +1552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidore Paul Akam Bita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Gutzwiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florio Dalla Vedova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DCC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Snowbird, Utah, United States. pp.411-419, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1781,51 +1781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidore Paul Akam Bita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florio Dalla Vedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Gutzwiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1993,51 +1993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidore Paul Akam Bita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florio Dalla Vedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Gutzwiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2101,51 +2101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidore Paul Akam Bita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh-Tuan Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI ème colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2246,411 +2246,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00216169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression of multicomponent satellite images using independent components analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Independent component analysis and data compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dinh-Tuan Pham</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Narozny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Independent Component Analysis and Blind Signal Separation (ICA 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st TBICA Workshop (TBICA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00250107v1</w:t>
+                <w:t xml:space="preserve">hal-00279811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On simulations about the precision of non uniform hybrid filter bank analog/digital converters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Collette</w:t>
+                <w:t xml:space="preserve">Algorithme de séparation déconvolution appliqué à la compression des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidore Paul Akam Bita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh-Tuan Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st TBICA Workshop (TBICA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00244006v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme de séparation déconvolution appliqué à la compression des images</w:t>
+                <w:t xml:space="preserve">Compression of multicomponent satellite images using independent components analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidore Paul Akam Bita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh-Tuan Pham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st TBICA Workshop (TBICA 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Independent Component Analysis and Blind Signal Separation (ICA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Charleston, SC, United States. pp.335-342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11679363_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00279809v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00250107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent component analysis and data compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On simulations about the precision of non uniform hybrid filter bank analog/digital converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Narozny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st TBICA Workshop (TBICA 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.237-240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00279811v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00244006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2788,77 +2788,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidore-Paul Akambita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florio Dalla Vedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Gutzwiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh-Tuan Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hannu Olkkonen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Wavelet Transforms - Algorithms and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.151-176, 2011, </w:t>
@@ -2890,165 +2890,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Two-Dimensional Domain</w:t>
+                <w:t xml:space="preserve">Filter Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Filters Design for Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Iste Publishing Company, pp.321-364, 2006</w:t>
+              <w:t xml:space="preserve">, Iste Publishing Company, pp.293-320, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00208076v1</w:t>
+                <w:t xml:space="preserve">hal-00208075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filter Stability</w:t>
+                <w:t xml:space="preserve">The Two-Dimensional Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Filters Design for Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Iste Publishing Company, pp.293-320, 2006</w:t>
+              <w:t xml:space="preserve">, Iste Publishing Company, pp.321-364, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00208075v1</w:t>
+                <w:t xml:space="preserve">hal-00208076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3297,51 +3297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556385v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aublin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouin Ben Ammar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Behar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac66b9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02625829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Shipilova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bloch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Collette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2959650" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01671532v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fr&#232;che" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20010003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00598284v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gutzwiller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hariti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2083671" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00434338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Paul Akam Bita" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Tuan Pham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.09.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4FS96JP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00434350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.08.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHVBXP72-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00519352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florio Dalla Vedova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3474980" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narozny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2007.07.017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bekkouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oksman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.06.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Durastanti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.1727" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556415v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Achache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Benahmed" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane El Hichami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/cinc53138.2021.9662824" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00396967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2009.8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00396988v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Christophe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Thiebaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00436942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.830488" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351304v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279965v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00216169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00250107v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11679363_42" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BR884W6W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00244006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660634" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279809v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00396998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore-Paul Akambita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/22784" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00208076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00208075v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556385v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aublin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouin Ben Ammar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Behar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac66b9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02625829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Shipilova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bloch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Collette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2959650" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01671532v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fr&#232;che" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20010003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00598284v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gutzwiller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hariti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2083671" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00519352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Paul Akam Bita" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florio Dalla Vedova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3474980" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00434338v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Tuan Pham" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.09.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4FS96JP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00434350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.08.008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHVBXP72-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narozny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2007.07.017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bekkouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oksman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.06.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Durastanti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.1727" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556415v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Achache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Benahmed" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane El Hichami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/cinc53138.2021.9662824" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00396967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2009.8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00396988v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Christophe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Thiebaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00436942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.830488" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351304v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279965v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00216169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279809v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00250107v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11679363_42" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BR884W6W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00244006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660634" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00396998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore-Paul Akambita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/22784" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00208075v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00208076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>