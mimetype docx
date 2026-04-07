--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -109,612 +109,612 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance-based distributed nonlinear MPC for local leader-follower formation tracking</w:t>
+                <w:t xml:space="preserve">Multi-scenarios multi-objective predictive controller for lateral control of autonomous vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Point</w:t>
+                <w:t xml:space="preserve">Joyce Sudi Bin Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vieira</w:t>
+                <w:t xml:space="preserve">Imane Mahtout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.105247. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (3), pp.73-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2025.105247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352896v1</w:t>
+                <w:t xml:space="preserve">hal-05296276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scenarios multi-objective predictive controller for lateral control of autonomous vehicles</w:t>
+                <w:t xml:space="preserve">Distance-based distributed nonlinear MPC for local leader-follower formation tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joyce Sudi Bin Ali</w:t>
+                <w:t xml:space="preserve">Augustin Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Mahtout</w:t>
+                <w:t xml:space="preserve">David Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59 (3), pp.73-78. </w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.105247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2025.105247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296276v1</w:t>
+                <w:t xml:space="preserve">hal-05352896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing the number of satisfied charging demands of electric vehicles on identical chargers</w:t>
+                <w:t xml:space="preserve">Overtaking on Two-Lane Two-way Rural Roads : A Personalized and Reactive Approach for Automated Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imene Zaidi</w:t>
+                <w:t xml:space="preserve">Benoit Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Oulamara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omega.2024.103106⟩</w:t>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 166, pp.104800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2024.104800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956642v1</w:t>
+                <w:t xml:space="preserve">hal-05027799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overtaking on Two-Lane Two-way Rural Roads : A Personalized and Reactive Approach for Automated Vehicle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimizing grid capacity in preemptive electric vehicle charging orchestration: Complexity, exact and heuristic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Vigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Basset</w:t>
+                <w:t xml:space="preserve">L. Idoumghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trc.2024.104800⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 312 (1), pp.22-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2023.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027799v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing grid capacity in preemptive electric vehicle charging orchestration: Complexity, exact and heuristic approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Maximizing the number of satisfied charging demands of electric vehicles on identical chargers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Basset</w:t>
+                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 312 (1), pp.22-37. </w:t>
+              <w:t xml:space="preserve">Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 127 (3), pp.103106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2023.05.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omega.2024.103106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511489v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated Torque Vectoring and Direct Yaw Control based on Kalman Filter Control Allocation for a 4 in-wheel electric vehicle</w:t>
               </w:r>
@@ -811,702 +811,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Lateral Control Architecture for Off-Road Vehicle Guidance on Deformable Soils</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthias Spisser</w:t>
+                <w:t xml:space="preserve">Electric Vehicle Charging Scheduling Problem: Heuristics and Metaheuristic Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Oulamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics12112395⟩</w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (3), pp.283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42979-023-01708-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124544v1</w:t>
+                <w:t xml:space="preserve">hal-04511512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic multi-axis control allocation scheme for real-time applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Robust Lateral Control Architecture for Off-Road Vehicle Guidance on Deformable Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Spisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2023.2186308⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (11), pp.2395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics12112395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130871v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Vehicle Charging Scheduling Problem: Heuristics and Metaheuristic Approaches</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A dynamic multi-axis control allocation scheme for real-time applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Sadien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (3), pp.283. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42979-023-01708-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2023.2186308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511512v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MPC Combined Decision Making and Trajectory Planning for Autonomous Vehicle Collision Avoidance</w:t>
+                <w:t xml:space="preserve">Transformer le campus universitaire en laboratoire ouvert : le projet SMART-UHA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Ammour</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fondement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Drouhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2022.3210276⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.0001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20220001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318272v1</w:t>
+                <w:t xml:space="preserve">hal-04008457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer le campus universitaire en laboratoire ouvert : le projet SMART-UHA</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A MPC Combined Decision Making and Trajectory Planning for Autonomous Vehicle Collision Avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Drouhin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manel Ammour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21, pp.0001. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (12), pp.24805-24817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20220001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2022.3210276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008457v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adapted Burckhardt tire model for off-road vehicle applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Spisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1791,103 +1791,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and efficient control allocation scheme for on-ground aircraft runway centerline tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Sadien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 95, pp.104228. </w:t>
@@ -2042,64 +2042,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES VEHICULES AUTONOMES ET LE RISQUE TECHNOLOGIQUE : D'OU VIENT-ON ET OU VA-T-ON ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2131,287 +2131,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A graph-based modelling methodology for high-pressure networks applied on waterjet machining</w:t>
+                <w:t xml:space="preserve">Gain-Scheduled Autopilot Design and Validation for an Experimental Guided Projectile Prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Niederberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Guillaume Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Schleuniger</w:t>
+                <w:t xml:space="preserve">Spilios Theodoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Anderegg</w:t>
+                <w:t xml:space="preserve">Vincent Gassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Dobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2018.08.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (2), pp.461-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.G002916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879028v1</w:t>
+                <w:t xml:space="preserve">hal-03642274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain-Scheduled Autopilot Design and Validation for an Experimental Guided Projectile Prototype</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A graph-based modelling methodology for high-pressure networks applied on waterjet machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spilios Theodoulis</w:t>
+                <w:t xml:space="preserve">Stefan Niederberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gassmann</w:t>
+                <w:t xml:space="preserve">Pascal Schleuniger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Dobre</w:t>
+                <w:t xml:space="preserve">Roland Anderegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (2), pp.461-475. </w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55, pp.115 - 128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.G002916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2018.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642274v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized velocity-density model based on microscopic traffic simulation</w:t>
               </w:r>
@@ -2508,729 +2508,729 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitch-Axis Identification for a Guided Projectile Using a Wind-Tunnel-Based Experimental Setup</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Spilios Theodoulis</w:t>
+                <w:t xml:space="preserve">Risks Level Assessments for Automotive Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicola Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sproesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Drouhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2016.2525719⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (15), pp.163-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510186v1</w:t>
+                <w:t xml:space="preserve">hal-04729650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Limited H_inf-Controller Order Reduction for Linear Parameter Varying Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+                <w:t xml:space="preserve">Pitch-Axis Identification for a Guided Projectile Using a Wind-Tunnel-Based Experimental Setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Dobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spilios Theodoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1233482⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (3), pp.1357-1365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2016.2525719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510688v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risks Level Assessments for Automotive Application</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequency Limited H_inf-Controller Order Reduction for Linear Parameter Varying Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Drouhin</w:t>
+                <w:t xml:space="preserve">Hossni Zebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (15), pp.163-168. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1233482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729650v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitch Axis Control for a Guided Projectile in a Wind Tunnel-based Hardware-in-The-Loop Setup</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simona Dobre</w:t>
+                <w:t xml:space="preserve">Magnetometer-Augmented IMU Simulator: In-Depth Elaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal of Spacecraft and Rockets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2015-0153⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Inertial Sensors and Systems, 15 (3), pp.5293-5310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s150305293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289585v1</w:t>
+                <w:t xml:space="preserve">hal-01129987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois prototypes de véhicules pour faire rouler les enseignements à l'ENSISA : un retour d'expérience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Peruchetti</w:t>
+                <w:t xml:space="preserve">Pitch Axis Control for a Guided Projectile in a Wind Tunnel-based Hardware-in-The-Loop Setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spilios Theodoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Dobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA Journal of Spacecraft and Rockets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2015-0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/2015001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01120349v1</w:t>
+                <w:t xml:space="preserve">hal-01289585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetometer-Augmented IMU Simulator: In-Depth Elaboration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+                <w:t xml:space="preserve">Trois prototypes de véhicules pour faire rouler les enseignements à l'ENSISA : un retour d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Changey</w:t>
+                <w:t xml:space="preserve">Jean-Charles Peruchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Inertial Sensors and Systems, 15 (3), pp.5293-5310. </w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.1001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s150305293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/2015001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129987v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of global sensitivity analysis to a tire model with correlated inputs</w:t>
               </w:r>
@@ -3793,1215 +3793,1215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autocalibration based partioning relationship and parallax relation for head-mounted eye trackers</w:t>
+                <w:t xml:space="preserve">Analyse de sensibilité pour l'étude d'un modèle de pneu avec des paramètres corrélés et une distribution arbitraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Bernet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Lefloch</w:t>
+                <w:t xml:space="preserve">Sabra Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.289-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/jesa.47.289-303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00138-012-0427-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982309v1</w:t>
+                <w:t xml:space="preserve">hal-00966657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité pour l'étude d'un modèle de pneu avec des paramètres corrélés et une distribution arbitraire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autocalibration based partioning relationship and parallax relation for head-mounted eye trackers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabra Hamza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abderazik Birouche</w:t>
+                <w:t xml:space="preserve">Damien Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.289-303. </w:t>
+              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (Issue 2), pp.393-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/jesa.47.289-303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00138-012-0427-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966657v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity study of dynamic systems using polynomial chaos</w:t>
+                <w:t xml:space="preserve">Using the Magic Formula model for induced longitudinal force at pure lateral slip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Haro Sandoval</w:t>
+                <w:t xml:space="preserve">Rimyaledgo Kiébré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 104, pp.15-26. </w:t>
+              <w:t xml:space="preserve">International Journal of Vehicle Design (IJVD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (4), pp.305-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2012.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJVD.2012.048977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696271v1</w:t>
+                <w:t xml:space="preserve">hal-00851998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Intelligent Driver Model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+                <w:t xml:space="preserve">Sensitivity study of dynamic systems using polynomial chaos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Haro Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periodica Polytechnica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 104, pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2012.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3311/pp.tr.2012-2.02⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00965321v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Magic Formula model for induced longitudinal force at pure lateral slip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modified Intelligent Driver Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Derbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rimyaledgo Kiébré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
+                <w:t xml:space="preserve">Péter Tamás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossni Zebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Design (IJVD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 59 (4), pp.305-314. </w:t>
+              <w:t xml:space="preserve">Periodica Polytechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (2), pp.53-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJVD.2012.048977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3311/pp.tr.2012-2.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851998v1</w:t>
+                <w:t xml:space="preserve">hal-00965321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis for the study of influential parameters in tyre models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
+                <w:t xml:space="preserve">MODEL REDUCTION FOR DISCRETE-TIME SWITCHED LINEAR TIME-DELAY SYSTEMS VIA THE H∞ROBUST STABILITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. J. Vehicle Systems Modelling and Testing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Control and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2316/Journal.201.2011.1.201-2245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851902v1</w:t>
+                <w:t xml:space="preserve">hal-00851904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation-based constrained trajectory generation for advanced driver assistance systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (3/4), pp.269-296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJVAS.2011.041389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODEL REDUCTION FOR DISCRETE-TIME SWITCHED LINEAR TIME-DELAY SYSTEMS VIA THE H∞ROBUST STABILITY</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis for the study of influential parameters in tyre models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimyaledgo Kiébré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control and Intelligent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Int. J. Vehicle Systems Modelling and Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2316/Journal.201.2011.1.201-2245⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00851904v1</w:t>
+                <w:t xml:space="preserve">hal-00851902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State Feedback Fuzzy Adaptive Control for Active Shimmy Dampingg</w:t>
+                <w:t xml:space="preserve">EXTRACTING SECOND-ORDER STRUCTURES FROM SINGLE-INPUT STATE-SPACE MODELS: APPLICATION TO MODEL ORDER REDUCTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétan Pouly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+                <w:t xml:space="preserve">Jérôme Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/EJC.17.1-24⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.509-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/v10006-011-0039-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851916v1</w:t>
+                <w:t xml:space="preserve">hal-00851912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXTRACTING SECOND-ORDER STRUCTURES FROM SINGLE-INPUT STATE-SPACE MODELS: APPLICATION TO MODEL ORDER REDUCTION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State Feedback Fuzzy Adaptive Control for Active Shimmy Dampingg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Pouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Guillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abderazik Birouche</w:t>
+                <w:t xml:space="preserve">Thai-Hoang Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (3), pp.509-519. </w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/v10006-011-0039-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/EJC.17.1-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851912v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model order-reduction for discrete-time switched linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5164,51 +5164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A physical model for induced longitudinal force on tyre during steady state pure cornering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimyaledgo Kiébré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5389,51 +5389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gissinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mecatronica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5588,51 +5588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driver-aid system using path-planning for lateral vehicle control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5988,51 +5988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Aerial-Ground Vehicle Rendezvous with Integrated Obstacle Avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghewa Masry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6096,64 +6096,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralized Distance-based MPC Strategy for Local Formation Tracking of a Multi-Robot Fleet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6213,51 +6213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generalized Formulation for Safe Obstacle Avoidance Maneuvers in Autonomous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pio Michele Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6324,360 +6324,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'approches de navigation en formation pour une flotte de robots mobiles</w:t>
+                <w:t xml:space="preserve">Comparaison d'allocations pour la commande longitudinale d’un véhicule tout-terrain sur-actionné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Point</w:t>
+                <w:t xml:space="preserve">E. Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Vieira Gois Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e congrès de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405216v1</w:t>
+                <w:t xml:space="preserve">hal-05405221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Methods for Solving the Electric Vehicle Charging Scheduling Problem to Maximize the Delive</w:t>
+                <w:t xml:space="preserve">Comparaison d'approches de navigation en formation pour une flotte de robots mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdennour Azerine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ammar Oulamara</w:t>
+                <w:t xml:space="preserve">A. Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vieira Gois Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Congress on Evolutionary Computation (CEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2e congrès de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956282v1</w:t>
+                <w:t xml:space="preserve">hal-05405216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'allocations pour la commande longitudinale d’un véhicule tout-terrain sur-actionné</w:t>
+                <w:t xml:space="preserve">Improved Methods for Solving the Electric Vehicle Charging Scheduling Problem to Maximize the Delive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jouve</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Matz</w:t>
+                <w:t xml:space="preserve">Abdennour Azerine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e congrès de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE Congress on Evolutionary Computation (CEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC60901.2024.10611957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405221v1</w:t>
+                <w:t xml:space="preserve">hal-04956282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control allocation in the presence of actuator dynamics and limitations</w:t>
               </w:r>
@@ -6780,103 +6780,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Maximization for Electric Vehicle Charging Scheduling: Meta-heuristic Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Azerine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 10th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vallette, Malta. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6936,51 +6936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Koliai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Orjuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7021,1424 +7021,1424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Chaining Kalman Filter Control Allocation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct Measurements and Modeling of Avalanche Dynamics and Quenching in SPADs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Uhring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Hellebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Manouvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9TH INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES ( CODIT 2023 )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESSDERC 2023 - IEEE 53rd European Solid-State Device Research Conference (ESSDERC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESSDERC59256.2023.10268474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136239v1</w:t>
+                <w:t xml:space="preserve">hal-04118005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Measurements and Modeling of Avalanche Dynamics and Quenching in SPADs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daisy Chaining Kalman Filter Control Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Sayssouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cassaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSDERC 2023 - IEEE 53rd European Solid-State Device Research Conference (ESSDERC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9TH INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES ( CODIT 2023 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ESSDERC59256.2023.10268474⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04118005v1</w:t>
+                <w:t xml:space="preserve">hal-04136239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A personalized path generation for an autonomous vehicle overtaking maneuver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Vigne</w:t>
+                <w:t xml:space="preserve">Positioning and Attitude determination for Precision Agriculture Robots based on IMU and Two RTK GPSs Sensor Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Spisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Intelligent Autonomous Vehicles - IAV2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IFAC Conference on Sensing, Control and Automation Technologies for Agriculture AGRICONTROL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Munich (Allemagne), France. pp.60-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720989v1</w:t>
+                <w:t xml:space="preserve">hal-05124547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positioning and Attitude determination for Precision Agriculture Robots based on IMU and Two RTK GPSs Sensor Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Vieira</w:t>
+                <w:t xml:space="preserve">A personalized path generation for an autonomous vehicle overtaking maneuver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthias Spisser</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Conference on Sensing, Control and Automation Technologies for Agriculture AGRICONTROL 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC Symposium on Intelligent Autonomous Vehicles - IAV2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05124547v1</w:t>
+                <w:t xml:space="preserve">hal-03720989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Vehicle Control Based on Off-Road Tire Model for Soft Soil Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Vieira Gois Fernandes</w:t>
+                <w:t xml:space="preserve">Collision Avoidance for Autonomous Vehicle Using MPC and Time Varying Sigmoid Safety Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ammour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Spisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IFAC Conference on Engine and Powertrain Control, Simulation and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325670v1</w:t>
+                <w:t xml:space="preserve">hal-03325664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test methodology for the vehicle-tire handling performance evaluation: objectification of driver’s subjective assessment</w:t>
+                <w:t xml:space="preserve">Coordinated AFS and DYC for autonomous vehicle steerability and stability enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pagliarecci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abderazik Birouche</w:t>
+                <w:t xml:space="preserve">Faïza Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.14248-14253</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767487v1</w:t>
+                <w:t xml:space="preserve">hal-03723125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated AFS and DYC for autonomous vehicle steerability and stability enhancement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faïza Khelladi</w:t>
+                <w:t xml:space="preserve">Longitudinal Vehicle Control Based on Off-Road Tire Model for Soft Soil Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vieira Gois Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Spisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.14248-14253</w:t>
+              <w:t xml:space="preserve">6th IFAC Conference on Engine and Powertrain Control, Simulation and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723125v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a classic Renault Twizy towards a low cost autonomous car prototype: a proof of concept</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+                <w:t xml:space="preserve">Test methodology for the vehicle-tire handling performance evaluation: objectification of driver’s subjective assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pagliarecci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2083⟩</w:t>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.14394-14400, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723123v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification for nonlinear models from a state-space approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fethi Bouziani</w:t>
+                <w:t xml:space="preserve">From a classic Renault Twizy towards a low cost autonomous car prototype: a proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.905⟩</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.15161-15166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767486v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision Avoidance for Autonomous Vehicle Using MPC and Time Varying Sigmoid Safety Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Parameter identification for nonlinear models from a state-space approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bouziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Conference on Engine and Powertrain Control, Simulation and Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.13910-13915, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325664v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Online Gated Recurrent Unit for Lithium-Ion Battery SOC Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javid Gelareh</w:t>
+                <w:t xml:space="preserve">Trajectory Reference Generation and Guidance Control for Autonomous Vehicle Lane Change Maneuver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ammour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djafar Ould Abdeslam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Annual Conference of the IEEE Industrial Electronics Society (IECON 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254506⟩</w:t>
+              <w:t xml:space="preserve">IEEE Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959026v1</w:t>
+                <w:t xml:space="preserve">hal-02976952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory Reference Generation and Guidance Control for Autonomous Vehicle Lane Change Maneuver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Adaptive Online Gated Recurrent Unit for Lithium-Ion Battery SOC Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javid Gelareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djafar Ould Abdeslam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Mediterranean Conference on Control and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. </w:t>
+              <w:t xml:space="preserve">46th Annual Conference of the IEEE Industrial Electronics Society (IECON 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Online, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976952v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated AFS and DYC for autonomous vehicle steerability and stability enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïza Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8483,864 +8483,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new control allocation algorithm to improve runway centerline tracking at landing v2.3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A detailed comparison of control allocation techniques on a realistic on-ground aircraft benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Sadien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on Automatic Control in Aerospace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom</w:t>
+              <w:t xml:space="preserve">American Control Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449381v1</w:t>
+                <w:t xml:space="preserve">hal-02449260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct yaw control based on a phase plan decomposition for enhanced vehicle stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faïza Khelladi</w:t>
+                <w:t xml:space="preserve">Extended Validation of a Graph-Based Modelling Methodology for High-Pressure Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Niederberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schleuniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Anderegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Symposium on Intelligent Autonomous Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Gdansk, Poland</w:t>
+              <w:t xml:space="preserve">Joint 8th IFAC Symposium on Mechatronic Systems and 11th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101528v1</w:t>
+                <w:t xml:space="preserve">hal-02156864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Control Design for Electrically Driven High-Pressure Pumps Using H-Infinity Approach with Joint Shaping Functions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new control allocation algorithm to improve runway centerline tracking at landing v2.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Sadien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">IFAC Symposium on Automatic Control in Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101521v1</w:t>
+                <w:t xml:space="preserve">hal-02449381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Validation of a Graph-Based Modelling Methodology for High-Pressure Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Niederberger</w:t>
+                <w:t xml:space="preserve">Direct yaw control based on a phase plan decomposition for enhanced vehicle stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïza Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Anderegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 8th IFAC Symposium on Mechatronic Systems and 11th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">10th IFAC Symposium on Intelligent Autonomous Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156864v1</w:t>
+                <w:t xml:space="preserve">hal-02101528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstacle Avoidance, Path Planning and Control for Autonomous Vehicles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+                <w:t xml:space="preserve">Robust Control Design for Electrically Driven High-Pressure Pumps Using H-Infinity Approach with Joint Shaping Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Niederberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Intelligent Vehicles Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153577v1</w:t>
+                <w:t xml:space="preserve">hal-02101521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria stability combination for yaw stability control of autonomous vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Gasmi</w:t>
+                <w:t xml:space="preserve">Obstacle Avoidance, Path Planning and Control for Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Laghmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boudali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC International Symposium on Advances in Automotive Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">2019 IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101525v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed comparison of control allocation techniques on a realistic on-ground aircraft benchmark</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-criteria stability combination for yaw stability control of autonomous vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Gasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boudali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Philadelphie, United States</w:t>
+              <w:t xml:space="preserve">9th IFAC International Symposium on Advances in Automotive Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02449260v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of tire model parameters from vehicle measurements using sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Montrouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9434,51 +9434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9637,77 +9637,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control design oriented modeling of an on-ground aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ejagen Sadien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Emmanuel Romana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9862,77 +9862,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Level Assessment for Rear-End Collision with Bayesian Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicola Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sproesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Drouhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9979,103 +9979,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road vehicle relative motion estimation using gyro-free IMUs and system independent observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Ruiz Santa Quiteria Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Toulouse, France. pp.14824-14829, </w:t>
@@ -10107,1228 +10107,1193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Fusion for a Forecasting Link State Indicator in VANETs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Daniel</w:t>
+                <w:t xml:space="preserve">Implementation of a Robust Cruise Control Using Look-Ahead Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Németh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2016 - 2016 IEEE Global Communications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th IFAC Symposium Advances in Automotive Control, AAC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Kolmarden Wildlife Resort, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711052v1</w:t>
+                <w:t xml:space="preserve">hal-01354097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic sensitivity analysis of a suspension model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flight control design for an experimental guided projectile prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiaochu Li</w:t>
+                <w:t xml:space="preserve">G. Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilianne Denis-Vidal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Gassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Theodoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Advanced Vehicle Control, AVEC'16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">ISL Scientific Symposium (2016-03-07, 2016-03-08: Saint-Louis, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Saint-Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361082v1</w:t>
+                <w:t xml:space="preserve">hal-04522670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skid-To-Turn Autopilot Design and Validation for an Experimental Guided Projectile Prototype</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Strub</w:t>
+                <w:t xml:space="preserve">Adaptive orientation estimation without system dynamic model: application to road vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Guidance, Navigation, and Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISL Scientific Symposium (2016-03-07, 2016-03-08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Saint-Louis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729775v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive orientation estimation without system dynamic model: application to road vehicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+                <w:t xml:space="preserve">Skid-To-Turn Autopilot Design and Validation for an Experimental Guided Projectile Prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISL Scientific Symposium (2016-03-07, 2016-03-08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA Guidance, Navigation, and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2016-1875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263652v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight control design for an experimental guided projectile prototype</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Gassmann</w:t>
+                <w:t xml:space="preserve">Dynamic sensitivity analysis of a suspension model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabra Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Theodoulis</w:t>
+                <w:t xml:space="preserve">Qiaochu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dobre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lilianne Denis-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISL Scientific Symposium (2016-03-07, 2016-03-08: Saint-Louis, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Saint-Louis, France</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Advanced Vehicle Control, AVEC'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522670v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New global and bounded method for sensitivity analysis of a suspension model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabra Hamza</w:t>
+                <w:t xml:space="preserve">Data Fusion for a Forecasting Link State Indicator in VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Drouhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Basset</w:t>
+                <w:t xml:space="preserve">Benoit Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Advanced Vehicle Control, AVEC'16 (2016-09-13, 2016-09-16: Munich, Allemagne)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2016 - 2016 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Washington, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7841717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549053v1</w:t>
+                <w:t xml:space="preserve">hal-04711052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a Robust Cruise Control Using Look-Ahead Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Gaspar</w:t>
+                <w:t xml:space="preserve">New global and bounded method for sensitivity analysis of a suspension model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabra Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balázs Németh</w:t>
+                <w:t xml:space="preserve">Q. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilianne Denis-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Symposium Advances in Automotive Control, AAC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Kolmarden Wildlife Resort, Sweden</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Advanced Vehicle Control, AVEC'16 (2016-09-13, 2016-09-16: Munich, Allemagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354097v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion-based IMU and stochastic error modeling for intelligent vehicles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Changey</w:t>
+                <w:t xml:space="preserve">LPV-based Control Design of an Adaptive Cruise Control System for Road Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Németh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Intelligent Vehicles Symposium (IV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th IFAC Symposium on Robust Control Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2015, Bratislava, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331721v1</w:t>
+                <w:t xml:space="preserve">hal-01186367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Hinf desing of an antomotive cruise control system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Les liaisons au sol : les modèles d’analyse et de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Engine and Powertrain Control, Simulation and Modeling, E-COSM'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Columbus, United States</w:t>
+              <w:t xml:space="preserve">Ecole en Modélisation, Analyse et Conduite des Systèmes dynamiques (MACS), Axe Châssis, INSA Centre (2015-06: Bourges, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189008v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion based attitude estimation with magnetometer-augmented multi-IMU</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+                <w:t xml:space="preserve">Robust Hinf desing of an antomotive cruise control system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Németh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Navigation Conference (2015-04-07, 2015-04-10: Bordeaux, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IFAC Workshop on Engine and Powertrain Control, Simulation and Modeling, E-COSM'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Columbus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559900v1</w:t>
+                <w:t xml:space="preserve">hal-01189008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel predictive link state indicator for ad-hoc networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Gabteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Drouhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11373,217 +11338,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liaisons au sol : les modèles d’analyse et de synthèse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Birouche</w:t>
+                <w:t xml:space="preserve">Quaternion based attitude estimation with magnetometer-augmented multi-IMU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole en Modélisation, Analyse et Conduite des Systèmes dynamiques (MACS), Axe Châssis, INSA Centre (2015-06: Bourges, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
+              <w:t xml:space="preserve">European Navigation Conference (2015-04-07, 2015-04-10: Bordeaux, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544626v1</w:t>
+                <w:t xml:space="preserve">hal-04559900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple MEMS-IMU Localization: Architecture Compari-son and Performance Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Quaternion-based IMU and stochastic error modeling for intelligent vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Changey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Integrated Navigation Systems (2015-05-25, 2015-05-27: Saint Petersburg, Russia)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2015, Seoul, South Korea. pp.877-882, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2015.7225795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549042v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation de commande duale pour la stabilisation latérale d’un véhicule</w:t>
               </w:r>
@@ -11658,799 +11658,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPV-based Control Design of an Adaptive Cruise Control System for Road Vehicles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Multiple MEMS-IMU Localization: Architecture Compari-son and Performance Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Symposium on Robust Control Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2015, Bratislava, Slovenia</w:t>
+              <w:t xml:space="preserve">International Conference on Integrated Navigation Systems (2015-05-25, 2015-05-27: Saint Petersburg, Russia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186367v1</w:t>
+                <w:t xml:space="preserve">hal-04549042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of air pressure inside an inflatable textile pocket of an active backrest cushion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">The INOVE ANR 2010 Blan 0308 project: Integrated approach for observation and control of vehicle dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th World Congress of the International Federation of Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.2340-2345, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975595v1</w:t>
+                <w:t xml:space="preserve">hal-01348499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of attitude estimation algorithms using absolute magnetic reference data: Methodology and results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+                <w:t xml:space="preserve">Un algorithme prédictif d'état de lien pour les réseaux ad hoc véhiculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Gabteni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Drouhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Position, Location and Navigation Symposium - PLANS 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales des Communications dans les Transports, JNCT 2014 (2014-05-22, 2014-05-23: Toulouse, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Toulouse, France. pp.64-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123475v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois prototypes de véhicules pour faire rouler les enseignements à l’ENSISA : un retour d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Peruchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CETSIS2014 : Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Besançon, France. pp.20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme prédictif d'état de lien pour les réseaux ad hoc véhiculaires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+                <w:t xml:space="preserve">Control of air pressure inside an inflatable textile pocket of an active backrest cushion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Mehmood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Communications dans les Transports, JNCT 2014 (2014-05-22, 2014-05-23: Toulouse, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Toulouse, France. pp.64-74</w:t>
+              <w:t xml:space="preserve">19th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556977v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order-reduction and mu-analysis of an Hinf– controller.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+                <w:t xml:space="preserve">Evaluation of attitude estimation algorithms using absolute magnetic reference data: Methodology and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pecheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International symposium on Advanced Vehicle Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Position, Location and Navigation Symposium - PLANS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Monterey, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS.2014.6851378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082166v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of a magneto-rheological damper: an experimental and theoretical study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderazik Birouche</w:t>
+                <w:t xml:space="preserve">Order-reduction and mu-analysis of an Hinf– controller.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossni Zebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Advanced Vehicle Control, AVEC'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Tokyo, Japan. Accepted</w:t>
+              <w:t xml:space="preserve">12th International symposium on Advanced Vehicle Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975817v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-mode Control Allocation for Integrated Chassis Stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12479,3594 +12501,3572 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware-in-the-loop experimental setup development for a guided projectile in a wind tunnel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simona Dobre</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of a magneto-rheological damper: an experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabra Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (2014-08-08, 2014-08-11: Besançon, France)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Symposium on Advanced Vehicle Control, AVEC'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Tokyo, Japan. Accepted</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530140v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INOVE ANR 2010 Blan 0308 project: Integrated approach for observation and control of vehicle dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+                <w:t xml:space="preserve">Hardware-in-the-loop experimental setup development for a guided projectile in a wind tunnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spilios Theodoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Dobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.2340-2345, </w:t>
+              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (2014-08-08, 2014-08-11: Besançon, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Besançon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2014.6878120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348499v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l’identification et à la commande de systèmes non linéaires à paramètres variants. Application à un projectile guidé en soufflerie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Strub</w:t>
+                <w:t xml:space="preserve">Analyse de sensibilité pour l'étude d'un modèle de pneu avec des paramètres corrélés et une distribution arbitraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabra Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Theodoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS (2013-07-11, 2013-07-12: Strasbourg, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">5e Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505467v1</w:t>
+                <w:t xml:space="preserve">hal-00922056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balanced Truncation Techniques for Active Suspension Reduced-Order Hinf-Controller</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réalisation d'un véhicule hybride à partir d'un véhicule grand public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Zebiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+                <w:t xml:space="preserve">Mickaël Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Advances in Control and Automation Theory for Transportation Applications (2013-09-16, 2013-09-17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">4èmes Journées Démonstrateurs en Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Angers, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406858v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles stratégies de commande couplée longitudinale et latérale de véhicules automobiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Frequency Weighted Balanced Truncation of Hinf-Controller. Application to active suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS (2013-07-11, 2013-07-12: Strasbourg, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">JAA, Journées Automatique et Automobile (2013-10-15, 2013-10-16: Bordeaux, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550605v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving Risk Assessment with Belief Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV, Intelligent Vehicles Symposium (2013-06-26, 2013-06-28: Gold Coast, Australia)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Gold Coast, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IVS.2013.6629547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d'un véhicule hybride à partir d'un véhicule grand public</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles stratégies de commande couplée longitudinale et latérale de véhicules automobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Démonstrateurs en Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Angers, France. pp.CD</w:t>
+              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS (2013-07-11, 2013-07-12: Strasbourg, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834401v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Weighted Balanced Truncation of Hinf-Controller. Application to active suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Zebiri</w:t>
+                <w:t xml:space="preserve">Balanced Truncation Techniques for Active Suspension Reduced-Order Hinf-Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Zebiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAA, Journées Automatique et Automobile (2013-10-15, 2013-10-16: Bordeaux, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IFAC Workshop on Advances in Control and Automation Theory for Transportation Applications (2013-09-16, 2013-09-17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530123v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Intelligent Driver Model for driver safety and traffic stability improvement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+                <w:t xml:space="preserve">Contribution à l’identification et à la commande de systèmes non linéaires à paramètres variants. Application à un projectile guidé en soufflerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Theodoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Symposium on Advances in Automotive Control (2013-09-04, 2013-09-07: Tokyo, Japan)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS (2013-07-11, 2013-07-12: Strasbourg, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549040v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'une unité de mesure inertielle augmentée de capteurs magnétiques a référence absolue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pecheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Doctorales / Journées Nationales MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis for the study of a tire model with correlated parameters and an arbitrary distribution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Anstett-Collin</w:t>
+                <w:t xml:space="preserve">Modified Intelligent Driver Model for driver safety and traffic stability improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Derbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamas Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossni Zebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Sensitivity Analysis of Model Output (2013-07-01, 2013-07-04: Nice, France)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IFAC Symposium on Advances in Automotive Control (2013-09-04, 2013-09-07: Tokyo, Japan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Tokyo, Japan. pp.744-749, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130904-4-JP-2042.00132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559939v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient tire behaviour modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Arnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Electrical-Electronics Engineering (2013-11-01: Ho Chi Minh City, Vietnam)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Ho Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité pour l'étude d'un modèle de pneu avec des paramètres corrélés et une distribution arbitraire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abderazik Birouche</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis for the study of a tire model with correlated parameters and an arbitrary distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Birouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">7th International Conference on Sensitivity Analysis of Model Output (2013-07-01, 2013-07-04: Nice, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922056v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Generation and Control Strategy for Automated Vehicle Guidance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Signature-based pattern recognition: Application to closed-loop driving maneuvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Grigoryev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Depouhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE Intelligent Vehicles Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON, 37th Annual Conference of the IEEE Industrial Electronics Society (2011-11-07, 2011-11-10: Melbourne, Australia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2011.6119690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710077v1</w:t>
+                <w:t xml:space="preserve">hal-04559932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety assessment of mixed traffic based on accident scenario</w:t>
+                <w:t xml:space="preserve">Extended safety descriptor measurements for relative safety assessment in mixed road traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium Control in Transportation Systems (2012-09-12, 2012-09-14: Sofia, Bulgaria)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20120912-3-BG-2031.00025⟩</w:t>
+              <w:t xml:space="preserve">15th International IEEE Conference on Intelligent Transportation Systems, Anchorage (2012-09-16, 2012-09-19: Alaska, USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Anchorage, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2012.6338774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559938v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande couplée longitudinale et latérale pour le guidage d'un véhicule autonome</w:t>
+                <w:t xml:space="preserve">Longitudinal Control for Automated Vehicle Guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.835-840</w:t>
+              <w:t xml:space="preserve">2012 IFAC Workshop on Engine and Powertrain Control, Simulation and Modeling (ECOSM12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France. pp.85-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717613v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Control for Automated Vehicle Guidance</w:t>
+                <w:t xml:space="preserve">Commande couplée longitudinale et latérale pour le guidage d'un véhicule autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IFAC Workshop on Engine and Powertrain Control, Simulation and Modeling (ECOSM12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France. pp.85-91</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.835-840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747351v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressions des gramiens du second ordre par les éléments propres quadratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safety assessment of mixed traffic based on accident scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Derbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mourllion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conférence Internationale Francophone d'Automatique (2012-07-04, 2012-07-06: Grenoble, France)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IFAC Symposium Control in Transportation Systems (2012-09-12, 2012-09-14: Sofia, Bulgaria)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Sofia, Bulgaria. pp.126-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120912-3-BG-2031.00025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522649v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled longitudinal and lateral control strategy improving lateral stability for autonomous vehicle</w:t>
+                <w:t xml:space="preserve">Reference Generation and Control Strategy for Automated Vehicle Guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.6509-6514</w:t>
+              <w:t xml:space="preserve">2012 IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Alcalá de Henares,, Spain. pp.389-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717469v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new transient tire model based on experimental measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Alarcon</w:t>
+                <w:t xml:space="preserve">Expressions des gramiens du second ordre par les éléments propres quadratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Arnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Advanced Vehicle Control (2012-09-09, 2012-09-12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">7th Conférence Internationale Francophone d'Automatique (2012-07-04, 2012-07-06: Grenoble, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234113v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la sécurité d'un trafic mixte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+                <w:t xml:space="preserve">Coupled longitudinal and lateral control strategy improving lateral stability for autonomous vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA, Conférence Internationale Francophone d'Automatique (2012-07-04, 2012-07-06: Grenoble, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2012 American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.6509-6514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517986v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité basée sur les polynômes du chaos pour des modèles de type boîte noire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rimyaledgo Kiébré</w:t>
+                <w:t xml:space="preserve">A new transient tire model based on experimental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Arnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Internationale Francophone d'Automatique, CIFA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Advanced Vehicle Control (2012-09-09, 2012-09-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716682v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended safety descriptor measurements for relative safety assessment in mixed road traffic</w:t>
+                <w:t xml:space="preserve">Etude de la sécurité d'un trafic mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International IEEE Conference on Intelligent Transportation Systems, Anchorage (2012-09-16, 2012-09-19: Alaska, USA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIFA, Conférence Internationale Francophone d'Automatique (2012-07-04, 2012-07-06: Grenoble, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522655v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature-based pattern recognition: Application to closed-loop driving maneuvers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Caroux</w:t>
+                <w:t xml:space="preserve">Analyse de sensibilité basée sur les polynômes du chaos pour des modèles de type boîte noire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabra Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimyaledgo Kiébré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Depouhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON, 37th Annual Conference of the IEEE Industrial Electronics Society (2011-11-07, 2011-11-10: Melbourne, Australia)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7ème Conférence Internationale Francophone d'Automatique, CIFA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2011.6119690⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04559932v1</w:t>
+                <w:t xml:space="preserve">hal-00716682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain-Scheduled Yaw Control for Aircraft Ground Taxiing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Chamaillard</w:t>
+                <w:t xml:space="preserve">Steering Maneuvers Recognition Applied to Closed-Loop Tire Evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Grigoryev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Garcia</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Depouhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress (2011-08-28, 2011-09-02: Milano, Italy)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CVD, 16th international Conference on Vehicle Dynamics (2011-10-05, 2011-10-06: Mulhouse, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Mulhouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530133v1</w:t>
+                <w:t xml:space="preserve">hal-04559942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation expérimentale et réduction de modèles. La mesure châssis, les précautions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commande prédictive non linéaire pour le guidage d'un véhicule autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R Kiebre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été GTAA dans le Cadre du GDR MACS (2011-06: Marseille, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Automatique et Automobile, JAA'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bordeaux, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547651v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande prédictive non linéaire pour le guidage d'un véhicule autonome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation expérimentale et réduction de modèles. La mesure châssis, les précautions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Kiebre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Automatique et Automobile, JAA'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bordeaux, France. pp.00</w:t>
+              <w:t xml:space="preserve">Ecole d'été GTAA dans le Cadre du GDR MACS (2011-06: Marseille, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733097v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An active fault-tolerant control schema for delayed systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Gain-Scheduled Yaw Control for Aircraft Ground Taxiing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFAC World Congress (2011-08-28, 2011-09-02: Milano, Italy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.12970-12975, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.00692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710412v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of pressure distribution on a car seat by using IR technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Drean</w:t>
+                <w:t xml:space="preserve">An active fault-tolerant control schema for delayed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Conference AUTEX, Mulhouse, France, 08-10 juin 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milano, Italy. pp.5442-5447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475930v1</w:t>
+                <w:t xml:space="preserve">hal-00710412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the interest of hybrid fundamental matrix for head mounted eye tracker modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cudel</w:t>
+                <w:t xml:space="preserve">Study of pressure distribution on a car seat by using IR technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abher Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd British Machine Vision Conference University of Dundee (2011-08-29, 2011-09-02: Dundee, Ecosse)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th World Conference AUTEX, Mulhouse, France, 08-10 juin 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Mulhouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559906v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steering Maneuvers Recognition Applied to Closed-Loop Tire Evaluations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Caroux</w:t>
+                <w:t xml:space="preserve">Study on the interest of hybrid fundamental matrix for head mounted eye tracker modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Depouhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVD, 16th international Conference on Vehicle Dynamics (2011-10-05, 2011-10-06: Mulhouse, France)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd British Machine Vision Conference University of Dundee (2011-08-29, 2011-09-02: Dundee, Ecosse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Dundee, United Kingdom. pp.15.1-15.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5244/C.25.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559942v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis for tire/road interface model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Analyse de sensibilité pour l'étude des paramètres influents dans les modèles d'interface pneu/sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimyaledgo Kiébré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Sensitivity Analysis of Model Output</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00530287v1</w:t>
+                <w:t xml:space="preserve">hal-00530279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité pour l'étude des paramètres influents dans les modèles d'interface pneu/sol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis for tire/road interface model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimyaledgo Kiébré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth International Conference on Sensitivity Analysis of Model Output</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Milano, Italy. pp.7688-7689, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2010.05.180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530279v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Behaviour Analysis and Driver Cognitive Model</w:t>
               </w:r>
@@ -16179,77 +16179,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristique pour la résolution du problème d'ordonnancement de la recharge des véhicules électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16287,90 +16287,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving electric vehicle scheduling problem with heuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16395,77 +16395,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ANR-BLAN-0308 INOVE: l'automatique au sein des véhicules pour une conduite plus sûre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte D’andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16535,77 +16535,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximizing the Number of Satisfied Charging Demands in Electric Vehicle Charging Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16646,304 +16646,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Simulation Study of Localization Error Models for Autonomous Navigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bazeille</w:t>
+                <w:t xml:space="preserve">A Cooperative Centralized MPC for Collision Avoidance of a Fleet of AVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ammour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Developments in Model-Based and Data-Driven Methods for Advanced Control and Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 467, Springer Nature Switzerland, pp.189-200, 2023, Studies in Systems, Decision and Control, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_17⟩</w:t>
+              <w:t xml:space="preserve">, 467, Springer Nature Switzerland, pp.297-307, 2023, Studies in Systems, Decision and Control, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330228v1</w:t>
+                <w:t xml:space="preserve">hal-05330232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cooperative Centralized MPC for Collision Avoidance of a Fleet of AVs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manel Ammour</w:t>
+                <w:t xml:space="preserve">A Comparative Simulation Study of Localization Error Models for Autonomous Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Koliai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Developments in Model-Based and Data-Driven Methods for Advanced Control and Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 467, Springer Nature Switzerland, pp.297-307, 2023, Studies in Systems, Decision and Control, </w:t>
+              <w:t xml:space="preserve">, 467, Springer Nature Switzerland, pp.189-200, 2023, Studies in Systems, Decision and Control, </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330232v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Control of a Customized Lane Change Maneuver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16990,77 +16990,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Heuristic and Metaheuristic for Solving Electric Vehicle Charging Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17107,77 +17107,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Online Electric Vehicle Charging Scheduling in Unbalanced Three-Phase Power System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17237,51 +17237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMPHA Experience: Contribution to new mobility solutions for people with reduced mobility in the Upper Rhine context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17459,532 +17459,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de gestion d’un mouvement au sol d’un aéronef</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Procédé de gestion d’un mouvement de lacet d’un aéronef roulant au sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Franck</w:t>
+                <w:t xml:space="preserve">David Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: EP 11182005.6. 2011</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: CA2739442 C. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556983v1</w:t>
+                <w:t xml:space="preserve">hal-04556988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de gestion d’un mouvement de lacet d’un aéronef roulant au sol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Procédé de gestion d’un mouvement au sol d’un aéronef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP 11182005.6. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Frank</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04556988v1</w:t>
+                <w:t xml:space="preserve">hal-04556983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de gestion du freinage d’un aéronef et système de freinage correspondant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Lemay</w:t>
+                <w:t xml:space="preserve">Procédé de gestion d'un mouvement de lacet d'un aéronef roulant au sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: 10192251.6. 2010</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP 11177235.6. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556990v1</w:t>
+                <w:t xml:space="preserve">hal-04556989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for determining driving conditions of a vehicle in advance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Herbin</w:t>
+                <w:t xml:space="preserve">Procédé de gestion du freinage d’un aéronef et système de freinage correspondant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: PCT/EP2010/058589. 2010</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: 10192251.6. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544631v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de gestion d'un mouvement de lacet d'un aéronef roulant au sol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Frank</w:t>
+                <w:t xml:space="preserve">Method for determining driving conditions of a vehicle in advance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bradai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: EP 11177235.6. 2010</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: PCT/EP2010/058589. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556989v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18497,51 +18497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352896v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Point" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vieira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2025.105247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05296276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sudi Bin Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mahtout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.07.013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Zaidi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Oulamara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2024.103106" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027799v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vigne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104800" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511489v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Idoumghar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.05.039" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sayssouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312241277248" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05124544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spisser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12112395" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sadien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazik Birouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grimault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2023.2186308" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-01708-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05318272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ammour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3210276" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008457v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bindel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Drouhin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20220001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04342587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jterra.2022.08.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053013v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelareh Javid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Ould Abdeslam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030758" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khelladi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cassaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.3043485" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.104228" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180354v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2019.1638516" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879028v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Niederberger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schleuniger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Anderegg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2018.08.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Strub" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spilios Theodoulis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gassmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Dobre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G002916" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642251v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Derbel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s P&#233;ter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mourllion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/16484142.2017.1292950" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2016.2525719" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossni Zebiri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1233482" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04729650v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicola Russo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sproesser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Drouhin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.726" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289585v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-0153" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Peruchetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129987v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Changey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150305293" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958652v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Anstett-Collin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.03.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065033v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Mehmood" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dupuis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Drean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2014.07.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Attia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.874563" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.02.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTH9GKHZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boumediene" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ouamri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-013-0540-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33E9E3A2B39BC1E99BC58782329F815EB039E40A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982309v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bernet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lefloch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-012-0427-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/664543A5E0B1510C4B037332E87AE7F997B5AA24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966657v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabra Hamza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.289-303" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-T6ZK81DC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696271v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Haro Sandoval" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.04.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKLS86Q6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965321v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Tam&#225;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/pp.tr.2012-2.02" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851998v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimyaledgo Ki&#233;br&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2012.048977" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851902v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Daniel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2011.041389" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851904v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2011.1.201-2245" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851916v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pouly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoang Huynh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJC.17.1-24" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0039-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851919v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2011.554911" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840244v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lamy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.04.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1P7K5W5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840243v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865344v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Haro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2009.05.00" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946049v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gissinger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949740v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsiotras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Velenis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/vesd.39.3.189.14152" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933588v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Coffin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(02)00047-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734006v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurence" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gissinger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/vesd.34.5.357.2055" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05346789v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghewa Masry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meurer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05318293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321622" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527337v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pio Michele Giuliani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0285" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405216v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Point" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orjuela" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vieira Gois Fernandes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956282v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Azerine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC60901.2024.10611957" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405221v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouve" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707154v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566185" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956271v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708620" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05365900v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koliai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazeille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10422708" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136239v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118005v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Uhring" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hellebois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Manouvrier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Neri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC59256.2023.10268474" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720989v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05124547v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.115" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767487v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pagliarecci" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1401" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723125v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Khelladi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723123v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lambert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2083" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Matz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bouziani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.905" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325664v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javid Gelareh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254506" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976952v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183082" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976961v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449381v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101528v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101521v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156864v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153577v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101525v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gasmi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449260v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160933v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montrouge" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Torres" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Parsons" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881295v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840553v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162053v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejagen Sadien" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Emmanuel Romana" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550154" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566949v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2192" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04680053v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2062" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04680043v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Ruiz Santa Quiteria Manzano" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2580" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04711052v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841717" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361082v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaochu Li" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Denis-Vidal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04729775v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-1875" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263652v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522670v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strub" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gassmann" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Theodoulis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dobre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549053v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354097v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gaspar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs N&#233;meth" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331721v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225795" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189008v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559900v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234135v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Gabteni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036799" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544626v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Birouche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549042v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296829v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186367v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975595v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123475v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecheur" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851378" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078905v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556977v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082166v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975817v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975596v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530140v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878120" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348499v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862364" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505467v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dobre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406858v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zebiri" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550605v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514029v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2013.6629547" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834401v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jondeau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girardin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530123v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zebiri" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549040v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Peter" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-4-JP-2042.00132" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123478v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559939v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamza" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Anstett-Collin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556995v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Alarcon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Arnoux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922056v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710077v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559938v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120912-3-BG-2031.00025" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717613v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747351v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522649v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717469v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234113v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517986v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716682v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522655v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2012.6338774" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559932v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Grigoryev" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Depouhon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119690" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530133v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemay" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chamaillard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garcia" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.00692" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547651v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Collin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kiebre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733097v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710412v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475930v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abher Rasheed" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559906v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.15" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559942v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530287v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.05.180" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530279v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956243v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baujon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04739346v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04740765v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261838v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#8217;andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511518v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_7" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330228v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Koliai" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazeille" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_17" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330232v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_26" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027808v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_30" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561746v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72904-2_14" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107663v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58799-4_7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415834v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556992v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alarcon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnoux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556983v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Franck" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556988v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemay" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frank" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chamaillard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556990v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sorin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lemay" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chamaillard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544631v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bradai" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herbin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556989v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317995v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703229v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delam&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04562350v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J." TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basset Michel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05296276v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sudi Bin Ali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mahtout" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.07.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Point" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vieira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2025.105247" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vigne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104800" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511489v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Oulamara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Idoumghar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.05.039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956642v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Zaidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2024.103106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sayssouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312241277248" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-01708-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05124544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spisser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12112395" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sadien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazik Birouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grimault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2023.2186308" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bindel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Drouhin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20220001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05318272v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ammour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3210276" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04342587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jterra.2022.08.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053013v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelareh Javid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Ould Abdeslam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030758" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khelladi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cassaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.3043485" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.104228" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180354v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2019.1638516" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Strub" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spilios Theodoulis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gassmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Dobre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G002916" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Niederberger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schleuniger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Anderegg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2018.08.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642251v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Derbel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s P&#233;ter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mourllion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/16484142.2017.1292950" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04729650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicola Russo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sproesser" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Drouhin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.726" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2016.2525719" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510688v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossni Zebiri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1233482" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Changey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150305293" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289585v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-0153" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120349v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Peruchetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958652v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Anstett-Collin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.03.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065033v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Mehmood" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dupuis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Drean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2014.07.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Attia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.874563" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.02.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTH9GKHZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boumediene" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ouamri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-013-0540-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33E9E3A2B39BC1E99BC58782329F815EB039E40A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966657v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabra Hamza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.289-303" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-T6ZK81DC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982309v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bernet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lefloch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-012-0427-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/664543A5E0B1510C4B037332E87AE7F997B5AA24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimyaledgo Ki&#233;br&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2012.048977" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696271v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Haro Sandoval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.04.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKLS86Q6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965321v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Tam&#225;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/pp.tr.2012-2.02" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851904v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2011.1.201-2245" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Daniel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2011.041389" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851902v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851912v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0039-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851916v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pouly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoang Huynh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJC.17.1-24" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851919v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2011.554911" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840244v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lamy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.04.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1P7K5W5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840243v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865344v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Haro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2009.05.00" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946049v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gissinger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949740v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsiotras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Velenis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/vesd.39.3.189.14152" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933588v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Coffin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(02)00047-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734006v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurence" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gissinger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/vesd.34.5.357.2055" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05346789v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghewa Masry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meurer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05318293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321622" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527337v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pio Michele Giuliani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0285" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405221v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouve" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orjuela" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405216v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Point" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vieira Gois Fernandes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956282v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Azerine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC60901.2024.10611957" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707154v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566185" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956271v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708620" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05365900v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koliai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazeille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10422708" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118005v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Uhring" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hellebois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Manouvrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Neri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC59256.2023.10268474" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136239v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05124547v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.115" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720989v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325664v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723125v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Khelladi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325670v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767487v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pagliarecci" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1401" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723123v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lambert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2083" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767486v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Matz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bouziani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.905" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976952v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183082" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959026v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javid Gelareh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254506" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976961v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449260v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156864v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449381v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101528v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101521v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153577v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101525v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gasmi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160933v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montrouge" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Torres" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Parsons" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881295v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840553v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162053v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejagen Sadien" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Emmanuel Romana" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550154" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566949v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2192" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04680053v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2062" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04680043v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Ruiz Santa Quiteria Manzano" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2580" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354097v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gaspar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs N&#233;meth" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522670v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strub" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gassmann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Theodoulis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dobre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263652v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04729775v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-1875" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361082v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaochu Li" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Denis-Vidal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04711052v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841717" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549053v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186367v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544626v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Birouche" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189008v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234135v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Gabteni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036799" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559900v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331721v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225795" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296829v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549042v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348499v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862364" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556977v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078905v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975595v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123475v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecheur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851378" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082166v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975596v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975817v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530140v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878120" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922056v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834401v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jondeau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girardin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530123v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zebiri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514029v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2013.6629547" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550605v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406858v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zebiri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505467v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dobre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123478v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549040v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Peter" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-4-JP-2042.00132" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556995v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Alarcon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Arnoux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559939v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamza" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Anstett-Collin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559932v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Grigoryev" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Depouhon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119690" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522655v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2012.6338774" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747351v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717613v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559938v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120912-3-BG-2031.00025" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710077v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522649v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717469v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234113v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517986v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716682v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559942v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733097v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547651v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Collin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kiebre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530133v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemay" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chamaillard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garcia" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.00692" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710412v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475930v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abher Rasheed" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559906v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.15" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530279v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530287v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.05.180" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956243v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baujon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04739346v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04740765v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261838v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#8217;andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511518v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_7" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330232v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_26" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330228v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Koliai" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazeille" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_17" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027808v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_30" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561746v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72904-2_14" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107663v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58799-4_7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415834v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556992v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alarcon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnoux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556988v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemay" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frank" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chamaillard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556983v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Franck" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556989v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556990v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sorin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lemay" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chamaillard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544631v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bradai" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herbin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317995v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703229v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delam&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04562350v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J." TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basset Michel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>