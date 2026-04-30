--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -109,612 +109,612 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scenarios multi-objective predictive controller for lateral control of autonomous vehicles</w:t>
+                <w:t xml:space="preserve">Distance-based distributed nonlinear MPC for local leader-follower formation tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joyce Sudi Bin Ali</w:t>
+                <w:t xml:space="preserve">Augustin Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Mahtout</w:t>
+                <w:t xml:space="preserve">David Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59 (3), pp.73-78. </w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.105247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2025.105247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296276v1</w:t>
+                <w:t xml:space="preserve">hal-05352896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance-based distributed nonlinear MPC for local leader-follower formation tracking</w:t>
+                <w:t xml:space="preserve">Multi-scenarios multi-objective predictive controller for lateral control of autonomous vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Point</w:t>
+                <w:t xml:space="preserve">Joyce Sudi Bin Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vieira</w:t>
+                <w:t xml:space="preserve">Imane Mahtout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.105247. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (3), pp.73-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2025.105247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352896v1</w:t>
+                <w:t xml:space="preserve">hal-05296276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overtaking on Two-Lane Two-way Rural Roads : A Personalized and Reactive Approach for Automated Vehicle</w:t>
+                <w:t xml:space="preserve">Maximizing the number of satisfied charging demands of electric vehicles on identical chargers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Vigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Imene Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+                <w:t xml:space="preserve">Ammar Oulamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trc.2024.104800⟩</w:t>
+              <w:t xml:space="preserve">Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 127 (3), pp.103106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omega.2024.103106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027799v1</w:t>
+                <w:t xml:space="preserve">hal-04956642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing grid capacity in preemptive electric vehicle charging orchestration: Complexity, exact and heuristic approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overtaking on Two-Lane Two-way Rural Roads : A Personalized and Reactive Approach for Automated Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Oulamara</w:t>
+                <w:t xml:space="preserve">Benoit Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Idoumghar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Basset</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2023.05.039⟩</w:t>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 166, pp.104800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2024.104800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511489v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing the number of satisfied charging demands of electric vehicles on identical chargers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimizing grid capacity in preemptive electric vehicle charging orchestration: Complexity, exact and heuristic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Oulamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imene Zaidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ammar Oulamara</w:t>
+                <w:t xml:space="preserve">L. Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Basset</w:t>
+                <w:t xml:space="preserve">M. Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 127 (3), pp.103106. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 312 (1), pp.22-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omega.2024.103106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2023.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956642v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated Torque Vectoring and Direct Yaw Control based on Kalman Filter Control Allocation for a 4 in-wheel electric vehicle</w:t>
               </w:r>
@@ -811,702 +811,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Vehicle Charging Scheduling Problem: Heuristics and Metaheuristic Approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
+                <w:t xml:space="preserve">A Robust Lateral Control Architecture for Off-Road Vehicle Guidance on Deformable Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Spisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42979-023-01708-1⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (11), pp.2395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics12112395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511512v1</w:t>
+                <w:t xml:space="preserve">hal-05124544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Lateral Control Architecture for Off-Road Vehicle Guidance on Deformable Soils</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A dynamic multi-axis control allocation scheme for real-time applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Sadien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics12112395⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2023.2186308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124544v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic multi-axis control allocation scheme for real-time applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electric Vehicle Charging Scheduling Problem: Heuristics and Metaheuristic Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Oulamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (3), pp.283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2023.2186308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42979-023-01708-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130871v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer le campus universitaire en laboratoire ouvert : le projet SMART-UHA</w:t>
+                <w:t xml:space="preserve">A MPC Combined Decision Making and Trajectory Planning for Autonomous Vehicle Collision Avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manel Ammour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20220001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (12), pp.24805-24817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2022.3210276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008457v1</w:t>
+                <w:t xml:space="preserve">hal-05318272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MPC Combined Decision Making and Trajectory Planning for Autonomous Vehicle Collision Avoidance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformer le campus universitaire en laboratoire ouvert : le projet SMART-UHA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fondement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Ammour</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Drouhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (12), pp.24805-24817. </w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.0001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TITS.2022.3210276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20220001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318272v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adapted Burckhardt tire model for off-road vehicle applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Spisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1791,103 +1791,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and efficient control allocation scheme for on-ground aircraft runway centerline tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Sadien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Sadien</w:t>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Roos</w:t>
+                <w:t xml:space="preserve">Mathieu Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 95, pp.104228. </w:t>
@@ -2042,64 +2042,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES VEHICULES AUTONOMES ET LE RISQUE TECHNOLOGIQUE : D'OU VIENT-ON ET OU VA-T-ON ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2508,729 +2508,729 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risks Level Assessments for Automotive Application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Drouhin</w:t>
+                <w:t xml:space="preserve">Pitch-Axis Identification for a Guided Projectile Using a Wind-Tunnel-Based Experimental Setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Dobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spilios Theodoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.726⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (3), pp.1357-1365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2016.2525719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729650v1</w:t>
+                <w:t xml:space="preserve">hal-01510186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitch-Axis Identification for a Guided Projectile Using a Wind-Tunnel-Based Experimental Setup</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Spilios Theodoulis</w:t>
+                <w:t xml:space="preserve">Frequency Limited H_inf-Controller Order Reduction for Linear Parameter Varying Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossni Zebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2016.2525719⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1233482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510186v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Limited H_inf-Controller Order Reduction for Linear Parameter Varying Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risks Level Assessments for Automotive Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicola Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sproesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossni Zebiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+                <w:t xml:space="preserve">Frederic Drouhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (15), pp.163-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1233482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510688v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetometer-Augmented IMU Simulator: In-Depth Elaboration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Changey</w:t>
+                <w:t xml:space="preserve">Pitch Axis Control for a Guided Projectile in a Wind Tunnel-based Hardware-in-The-Loop Setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spilios Theodoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Dobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s150305293⟩</w:t>
+              <w:t xml:space="preserve">AIAA Journal of Spacecraft and Rockets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2015-0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129987v1</w:t>
+                <w:t xml:space="preserve">hal-01289585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitch Axis Control for a Guided Projectile in a Wind Tunnel-based Hardware-in-The-Loop Setup</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simona Dobre</w:t>
+                <w:t xml:space="preserve">Trois prototypes de véhicules pour faire rouler les enseignements à l'ENSISA : un retour d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Peruchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal of Spacecraft and Rockets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2015-0153⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/2015001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289585v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois prototypes de véhicules pour faire rouler les enseignements à l'ENSISA : un retour d'expérience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Magnetometer-Augmented IMU Simulator: In-Depth Elaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Peruchetti</w:t>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14, pp.1001. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Inertial Sensors and Systems, 15 (3), pp.5293-5310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/2015001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s150305293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120349v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of global sensitivity analysis to a tire model with correlated inputs</w:t>
               </w:r>
@@ -3825,51 +3825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabra Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4051,957 +4051,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Magic Formula model for induced longitudinal force at pure lateral slip</w:t>
+                <w:t xml:space="preserve">Sensitivity study of dynamic systems using polynomial chaos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rimyaledgo Kiébré</w:t>
+                <w:t xml:space="preserve">Eduardo Haro Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Design (IJVD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 59 (4), pp.305-314. </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 104, pp.15-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJVD.2012.048977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2012.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851998v1</w:t>
+                <w:t xml:space="preserve">hal-00696271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity study of dynamic systems using polynomial chaos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
+                <w:t xml:space="preserve">Modified Intelligent Driver Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Derbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Tamás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossni Zebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2012.04.001⟩</w:t>
+              <w:t xml:space="preserve">Periodica Polytechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (2), pp.53-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/pp.tr.2012-2.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00696271v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Intelligent Driver Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using the Magic Formula model for induced longitudinal force at pure lateral slip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péter Tamás</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+                <w:t xml:space="preserve">Rimyaledgo Kiébré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periodica Polytechnica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40 (2), pp.53-60. </w:t>
+              <w:t xml:space="preserve">International Journal of Vehicle Design (IJVD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (4), pp.305-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3311/pp.tr.2012-2.02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJVD.2012.048977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965321v1</w:t>
+                <w:t xml:space="preserve">hal-00851998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODEL REDUCTION FOR DISCRETE-TIME SWITCHED LINEAR TIME-DELAY SYSTEMS VIA THE H∞ROBUST STABILITY</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis for the study of influential parameters in tyre models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimyaledgo Kiébré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control and Intelligent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Int. J. Vehicle Systems Modelling and Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851904v1</w:t>
+                <w:t xml:space="preserve">hal-00851902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation-based constrained trajectory generation for advanced driver assistance systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (3/4), pp.269-296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJVAS.2011.041389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis for the study of influential parameters in tyre models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
+                <w:t xml:space="preserve">MODEL REDUCTION FOR DISCRETE-TIME SWITCHED LINEAR TIME-DELAY SYSTEMS VIA THE H∞ROBUST STABILITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. J. Vehicle Systems Modelling and Testing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Control and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2316/Journal.201.2011.1.201-2245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851902v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXTRACTING SECOND-ORDER STRUCTURES FROM SINGLE-INPUT STATE-SPACE MODELS: APPLICATION TO MODEL ORDER REDUCTION</w:t>
+                <w:t xml:space="preserve">State Feedback Fuzzy Adaptive Control for Active Shimmy Dampingg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Guillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abderazik Birouche</w:t>
+                <w:t xml:space="preserve">Gaétan Pouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai-Hoang Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/v10006-011-0039-5⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/EJC.17.1-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851912v1</w:t>
+                <w:t xml:space="preserve">hal-00851916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State Feedback Fuzzy Adaptive Control for Active Shimmy Dampingg</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EXTRACTING SECOND-ORDER STRUCTURES FROM SINGLE-INPUT STATE-SPACE MODELS: APPLICATION TO MODEL ORDER REDUCTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thai-Hoang Huynh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+                <w:t xml:space="preserve">Jérôme Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 4, pp.1-24. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.509-519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/EJC.17.1-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/v10006-011-0039-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851916v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model order-reduction for discrete-time switched linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5164,51 +5164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A physical model for induced longitudinal force on tyre during steady state pure cornering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimyaledgo Kiébré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5389,51 +5389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gissinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mecatronica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5588,51 +5588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driver-aid system using path-planning for lateral vehicle control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5988,51 +5988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Aerial-Ground Vehicle Rendezvous with Integrated Obstacle Avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghewa Masry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6096,64 +6096,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralized Distance-based MPC Strategy for Local Formation Tracking of a Multi-Robot Fleet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6213,51 +6213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generalized Formulation for Safe Obstacle Avoidance Maneuvers in Autonomous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pio Michele Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6324,360 +6324,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'allocations pour la commande longitudinale d’un véhicule tout-terrain sur-actionné</w:t>
+                <w:t xml:space="preserve">Comparaison d'approches de navigation en formation pour une flotte de robots mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jouve</w:t>
+                <w:t xml:space="preserve">A. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Matz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Basset</w:t>
+                <w:t xml:space="preserve">David Vieira Gois Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e congrès de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405221v1</w:t>
+                <w:t xml:space="preserve">hal-05405216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'approches de navigation en formation pour une flotte de robots mobiles</w:t>
+                <w:t xml:space="preserve">Improved Methods for Solving the Electric Vehicle Charging Scheduling Problem to Maximize the Delive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Point</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Orjuela</w:t>
+                <w:t xml:space="preserve">Abdennour Azerine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Vieira Gois Fernandes</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e congrès de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE Congress on Evolutionary Computation (CEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC60901.2024.10611957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405216v1</w:t>
+                <w:t xml:space="preserve">hal-04956282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Methods for Solving the Electric Vehicle Charging Scheduling Problem to Maximize the Delive</w:t>
+                <w:t xml:space="preserve">Comparaison d'allocations pour la commande longitudinale d’un véhicule tout-terrain sur-actionné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdennour Azerine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ammar Oulamara</w:t>
+                <w:t xml:space="preserve">E. Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Congress on Evolutionary Computation (CEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2e congrès de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956282v1</w:t>
+                <w:t xml:space="preserve">hal-05405221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control allocation in the presence of actuator dynamics and limitations</w:t>
               </w:r>
@@ -6780,103 +6780,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Maximization for Electric Vehicle Charging Scheduling: Meta-heuristic Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Azerine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 10th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vallette, Malta. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6936,51 +6936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Koliai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Orjuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7021,1424 +7021,1424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Measurements and Modeling of Avalanche Dynamics and Quenching in SPADs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daisy Chaining Kalman Filter Control Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Sayssouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cassaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSDERC 2023 - IEEE 53rd European Solid-State Device Research Conference (ESSDERC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9TH INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES ( CODIT 2023 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118005v1</w:t>
+                <w:t xml:space="preserve">hal-04136239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Chaining Kalman Filter Control Allocation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct Measurements and Modeling of Avalanche Dynamics and Quenching in SPADs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Uhring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Hellebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Manouvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9TH INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES ( CODIT 2023 )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESSDERC 2023 - IEEE 53rd European Solid-State Device Research Conference (ESSDERC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESSDERC59256.2023.10268474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136239v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positioning and Attitude determination for Precision Agriculture Robots based on IMU and Two RTK GPSs Sensor Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Vieira</w:t>
+                <w:t xml:space="preserve">A personalized path generation for an autonomous vehicle overtaking maneuver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthias Spisser</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Conference on Sensing, Control and Automation Technologies for Agriculture AGRICONTROL 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th IFAC Symposium on Intelligent Autonomous Vehicles - IAV2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124547v1</w:t>
+                <w:t xml:space="preserve">hal-03720989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A personalized path generation for an autonomous vehicle overtaking maneuver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Vigne</w:t>
+                <w:t xml:space="preserve">Positioning and Attitude determination for Precision Agriculture Robots based on IMU and Two RTK GPSs Sensor Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Spisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Intelligent Autonomous Vehicles - IAV2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IFAC Conference on Sensing, Control and Automation Technologies for Agriculture AGRICONTROL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Munich (Allemagne), France. pp.60-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720989v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision Avoidance for Autonomous Vehicle Using MPC and Time Varying Sigmoid Safety Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manel Ammour</w:t>
+                <w:t xml:space="preserve">Longitudinal Vehicle Control Based on Off-Road Tire Model for Soft Soil Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vieira Gois Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Spisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IFAC Conference on Engine and Powertrain Control, Simulation and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325664v1</w:t>
+                <w:t xml:space="preserve">hal-03325670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated AFS and DYC for autonomous vehicle steerability and stability enhancement</w:t>
+                <w:t xml:space="preserve">Test methodology for the vehicle-tire handling performance evaluation: objectification of driver’s subjective assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faïza Khelladi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">N. Pagliarecci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.14394-14400, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723125v1</w:t>
+                <w:t xml:space="preserve">hal-03767487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Vehicle Control Based on Off-Road Tire Model for Soft Soil Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Vieira Gois Fernandes</w:t>
+                <w:t xml:space="preserve">Coordinated AFS and DYC for autonomous vehicle steerability and stability enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïza Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Spisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Conference on Engine and Powertrain Control, Simulation and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.14248-14253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325670v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test methodology for the vehicle-tire handling performance evaluation: objectification of driver’s subjective assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abderazik Birouche</w:t>
+                <w:t xml:space="preserve">From a classic Renault Twizy towards a low cost autonomous car prototype: a proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.15161-15166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03767487v1</w:t>
+                <w:t xml:space="preserve">hal-03723123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a classic Renault Twizy towards a low cost autonomous car prototype: a proof of concept</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+                <w:t xml:space="preserve">Parameter identification for nonlinear models from a state-space approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bouziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.13910-13915, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03723123v1</w:t>
+                <w:t xml:space="preserve">hal-03767486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification for nonlinear models from a state-space approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fethi Bouziani</w:t>
+                <w:t xml:space="preserve">Collision Avoidance for Autonomous Vehicle Using MPC and Time Varying Sigmoid Safety Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ammour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th IFAC Conference on Engine and Powertrain Control, Simulation and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.905⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03767486v1</w:t>
+                <w:t xml:space="preserve">hal-03325664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory Reference Generation and Guidance Control for Autonomous Vehicle Lane Change Maneuver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Adaptive Online Gated Recurrent Unit for Lithium-Ion Battery SOC Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javid Gelareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djafar Ould Abdeslam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Mediterranean Conference on Control and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183082⟩</w:t>
+              <w:t xml:space="preserve">46th Annual Conference of the IEEE Industrial Electronics Society (IECON 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Online, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976952v1</w:t>
+                <w:t xml:space="preserve">hal-03959026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Online Gated Recurrent Unit for Lithium-Ion Battery SOC Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javid Gelareh</w:t>
+                <w:t xml:space="preserve">Trajectory Reference Generation and Guidance Control for Autonomous Vehicle Lane Change Maneuver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ammour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djafar Ould Abdeslam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Annual Conference of the IEEE Industrial Electronics Society (IECON 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Online, Singapore. </w:t>
+              <w:t xml:space="preserve">IEEE Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959026v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated AFS and DYC for autonomous vehicle steerability and stability enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïza Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8483,864 +8483,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed comparison of control allocation techniques on a realistic on-ground aircraft benchmark</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new control allocation algorithm to improve runway centerline tracking at landing v2.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Sadien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Sadien</w:t>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Roos</w:t>
+                <w:t xml:space="preserve">Mathieu Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Philadelphie, United States</w:t>
+              <w:t xml:space="preserve">IFAC Symposium on Automatic Control in Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449260v1</w:t>
+                <w:t xml:space="preserve">hal-02449381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Validation of a Graph-Based Modelling Methodology for High-Pressure Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Niederberger</w:t>
+                <w:t xml:space="preserve">Direct yaw control based on a phase plan decomposition for enhanced vehicle stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïza Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Anderegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 8th IFAC Symposium on Mechatronic Systems and 11th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">10th IFAC Symposium on Intelligent Autonomous Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156864v1</w:t>
+                <w:t xml:space="preserve">hal-02101528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new control allocation algorithm to improve runway centerline tracking at landing v2.3</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Control Design for Electrically Driven High-Pressure Pumps Using H-Infinity Approach with Joint Shaping Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Niederberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on Automatic Control in Aerospace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449381v1</w:t>
+                <w:t xml:space="preserve">hal-02101521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct yaw control based on a phase plan decomposition for enhanced vehicle stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faïza Khelladi</w:t>
+                <w:t xml:space="preserve">Extended Validation of a Graph-Based Modelling Methodology for High-Pressure Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Niederberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schleuniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Anderegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Symposium on Intelligent Autonomous Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Gdansk, Poland</w:t>
+              <w:t xml:space="preserve">Joint 8th IFAC Symposium on Mechatronic Systems and 11th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101528v1</w:t>
+                <w:t xml:space="preserve">hal-02156864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Control Design for Electrically Driven High-Pressure Pumps Using H-Infinity Approach with Joint Shaping Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Niederberger</w:t>
+                <w:t xml:space="preserve">Obstacle Avoidance, Path Planning and Control for Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Laghmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boudali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">2019 IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101521v1</w:t>
+                <w:t xml:space="preserve">hal-02153577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstacle Avoidance, Path Planning and Control for Autonomous Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hind Laghmara</w:t>
+                <w:t xml:space="preserve">Multi-criteria stability combination for yaw stability control of autonomous vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Gasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boudali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Intelligent Vehicles Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">9th IFAC International Symposium on Advances in Automotive Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153577v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria stability combination for yaw stability control of autonomous vehicles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A detailed comparison of control allocation techniques on a realistic on-ground aircraft benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Sadien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC International Symposium on Advances in Automotive Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">American Control Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101525v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of tire model parameters from vehicle measurements using sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Montrouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9434,51 +9434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9637,77 +9637,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control design oriented modeling of an on-ground aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ejagen Sadien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Emmanuel Romana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9862,77 +9862,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Level Assessment for Rear-End Collision with Bayesian Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicola Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sproesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Drouhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9979,103 +9979,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road vehicle relative motion estimation using gyro-free IMUs and system independent observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Ruiz Santa Quiteria Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Toulouse, France. pp.14824-14829, </w:t>
@@ -10107,1483 +10107,1483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a Robust Cruise Control Using Look-Ahead Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Balázs Németh</w:t>
+                <w:t xml:space="preserve">Skid-To-Turn Autopilot Design and Validation for an Experimental Guided Projectile Prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Symposium Advances in Automotive Control, AAC 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA Guidance, Navigation, and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2016-1875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354097v1</w:t>
+                <w:t xml:space="preserve">hal-04729775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight control design for an experimental guided projectile prototype</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic sensitivity analysis of a suspension model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabra Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaochu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Strub</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lilianne Denis-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISL Scientific Symposium (2016-03-07, 2016-03-08: Saint-Louis, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Saint-Louis, France</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Advanced Vehicle Control, AVEC'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522670v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive orientation estimation without system dynamic model: application to road vehicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+                <w:t xml:space="preserve">Data Fusion for a Forecasting Link State Indicator in VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Drouhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISL Scientific Symposium (2016-03-07, 2016-03-08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2016 - 2016 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Washington, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7841717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263652v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skid-To-Turn Autopilot Design and Validation for an Experimental Guided Projectile Prototype</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Strub</w:t>
+                <w:t xml:space="preserve">Adaptive orientation estimation without system dynamic model: application to road vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Guidance, Navigation, and Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISL Scientific Symposium (2016-03-07, 2016-03-08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Saint-Louis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729775v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic sensitivity analysis of a suspension model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
+                <w:t xml:space="preserve">Flight control design for an experimental guided projectile prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gassmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiaochu Li</w:t>
+                <w:t xml:space="preserve">S. Theodoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilianne Denis-Vidal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Dobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Advanced Vehicle Control, AVEC'16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">ISL Scientific Symposium (2016-03-07, 2016-03-08: Saint-Louis, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Saint-Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361082v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Fusion for a Forecasting Link State Indicator in VANETs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Daniel</w:t>
+                <w:t xml:space="preserve">New global and bounded method for sensitivity analysis of a suspension model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabra Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilianne Denis-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2016 - 2016 IEEE Global Communications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Symposium on Advanced Vehicle Control, AVEC'16 (2016-09-13, 2016-09-16: Munich, Allemagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711052v1</w:t>
+                <w:t xml:space="preserve">hal-04549053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New global and bounded method for sensitivity analysis of a suspension model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabra Hamza</w:t>
+                <w:t xml:space="preserve">Implementation of a Robust Cruise Control Using Look-Ahead Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lilianne Denis-Vidal</w:t>
+                <w:t xml:space="preserve">Balázs Németh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Advanced Vehicle Control, AVEC'16 (2016-09-13, 2016-09-16: Munich, Allemagne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">8th IFAC Symposium Advances in Automotive Control, AAC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Kolmarden Wildlife Resort, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549053v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPV-based Control Design of an Adaptive Cruise Control System for Road Vehicles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Quaternion-based IMU and stochastic error modeling for intelligent vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Symposium on Robust Control Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2015, Seoul, South Korea. pp.877-882, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2015.7225795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186367v1</w:t>
+                <w:t xml:space="preserve">hal-01331721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liaisons au sol : les modèles d’analyse et de synthèse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Birouche</w:t>
+                <w:t xml:space="preserve">Robust Hinf desing of an antomotive cruise control system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Németh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole en Modélisation, Analyse et Conduite des Systèmes dynamiques (MACS), Axe Châssis, INSA Centre (2015-06: Bourges, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
+              <w:t xml:space="preserve">IFAC Workshop on Engine and Powertrain Control, Simulation and Modeling, E-COSM'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Columbus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544626v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Hinf desing of an antomotive cruise control system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">A novel predictive link state indicator for ad-hoc networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Gabteni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Drouhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Engine and Powertrain Control, Simulation and Modeling, E-COSM'15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Globecom'14 (2014-12-8, 2014-12-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Austin, Texas, United States. pp.155-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189008v1</w:t>
+                <w:t xml:space="preserve">hal-04234135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel predictive link state indicator for ad-hoc networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+                <w:t xml:space="preserve">Quaternion based attitude estimation with magnetometer-augmented multi-IMU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globecom'14 (2014-12-8, 2014-12-12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Navigation Conference (2015-04-07, 2015-04-10: Bordeaux, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036799⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04234135v1</w:t>
+                <w:t xml:space="preserve">hal-04559900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion based attitude estimation with magnetometer-augmented multi-IMU</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+                <w:t xml:space="preserve">Les liaisons au sol : les modèles d’analyse et de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Navigation Conference (2015-04-07, 2015-04-10: Bordeaux, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Ecole en Modélisation, Analyse et Conduite des Systèmes dynamiques (MACS), Axe Châssis, INSA Centre (2015-06: Bourges, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559900v1</w:t>
+                <w:t xml:space="preserve">hal-04544626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion-based IMU and stochastic error modeling for intelligent vehicles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Multiple MEMS-IMU Localization: Architecture Compari-son and Performance Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Intelligent Vehicles Symposium (IV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Integrated Navigation Systems (2015-05-25, 2015-05-27: Saint Petersburg, Russia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Saint Petersbourg, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVS.2015.7225795⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01331721v1</w:t>
+                <w:t xml:space="preserve">hal-04549042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation de commande duale pour la stabilisation latérale d’un véhicule</w:t>
               </w:r>
@@ -11658,821 +11658,799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple MEMS-IMU Localization: Architecture Compari-son and Performance Assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+                <w:t xml:space="preserve">LPV-based Control Design of an Adaptive Cruise Control System for Road Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Németh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Integrated Navigation Systems (2015-05-25, 2015-05-27: Saint Petersburg, Russia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">8th IFAC Symposium on Robust Control Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2015, Bratislava, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549042v1</w:t>
+                <w:t xml:space="preserve">hal-01186367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INOVE ANR 2010 Blan 0308 project: Integrated approach for observation and control of vehicle dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+                <w:t xml:space="preserve">Control of air pressure inside an inflatable textile pocket of an active backrest cushion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Mehmood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348499v1</w:t>
+                <w:t xml:space="preserve">hal-00975595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme prédictif d'état de lien pour les réseaux ad hoc véhiculaires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+                <w:t xml:space="preserve">Evaluation of attitude estimation algorithms using absolute magnetic reference data: Methodology and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pecheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Communications dans les Transports, JNCT 2014 (2014-05-22, 2014-05-23: Toulouse, France)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Position, Location and Navigation Symposium - PLANS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Monterey, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS.2014.6851378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556977v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois prototypes de véhicules pour faire rouler les enseignements à l’ENSISA : un retour d’expérience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Peruchetti</w:t>
+                <w:t xml:space="preserve">Un algorithme prédictif d'état de lien pour les réseaux ad hoc véhiculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Gabteni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Drouhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS2014 : Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Besançon, France. pp.20-25</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Communications dans les Transports, JNCT 2014 (2014-05-22, 2014-05-23: Toulouse, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Toulouse, France. pp.64-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078905v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of air pressure inside an inflatable textile pocket of an active backrest cushion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trois prototypes de véhicules pour faire rouler les enseignements à l’ENSISA : un retour d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Peruchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">CETSIS2014 : Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Besançon, France. pp.20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975595v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of attitude estimation algorithms using absolute magnetic reference data: Methodology and results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+                <w:t xml:space="preserve">Order-reduction and mu-analysis of an Hinf– controller.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossni Zebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Position, Location and Navigation Symposium - PLANS 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International symposium on Advanced Vehicle Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123475v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order-reduction and mu-analysis of an Hinf– controller.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of a magneto-rheological damper: an experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabra Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International symposium on Advanced Vehicle Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Advanced Vehicle Control, AVEC'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Tokyo, Japan. Accepted</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082166v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-mode Control Allocation for Integrated Chassis Stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12501,3572 +12479,3594 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of a magneto-rheological damper: an experimental and theoretical study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderazik Birouche</w:t>
+                <w:t xml:space="preserve">Hardware-in-the-loop experimental setup development for a guided projectile in a wind tunnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spilios Theodoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Dobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Advanced Vehicle Control, AVEC'14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (2014-08-08, 2014-08-11: Besançon, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Besançon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2014.6878120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975817v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware-in-the-loop experimental setup development for a guided projectile in a wind tunnel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simona Dobre</w:t>
+                <w:t xml:space="preserve">The INOVE ANR 2010 Blan 0308 project: Integrated approach for observation and control of vehicle dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (2014-08-08, 2014-08-11: Besançon, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Besançon, France. </w:t>
+              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.2340-2345, </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AIM.2014.6878120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530140v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité pour l'étude d'un modèle de pneu avec des paramètres corrélés et une distribution arbitraire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abderazik Birouche</w:t>
+                <w:t xml:space="preserve">Balanced Truncation Techniques for Active Suspension Reduced-Order Hinf-Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Zebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">IFAC Workshop on Advances in Control and Automation Theory for Transportation Applications (2013-09-16, 2013-09-17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922056v1</w:t>
+                <w:t xml:space="preserve">hal-04406858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d'un véhicule hybride à partir d'un véhicule grand public</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ferrari</w:t>
+                <w:t xml:space="preserve">Contribution à l’identification et à la commande de systèmes non linéaires à paramètres variants. Application à un projectile guidé en soufflerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Jondeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Basset</w:t>
+                <w:t xml:space="preserve">Sophie Dobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Theodoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Démonstrateurs en Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Angers, France. pp.CD</w:t>
+              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS (2013-07-11, 2013-07-12: Strasbourg, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834401v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Weighted Balanced Truncation of Hinf-Controller. Application to active suspensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+                <w:t xml:space="preserve">Nouvelles stratégies de commande couplée longitudinale et latérale de véhicules automobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAA, Journées Automatique et Automobile (2013-10-15, 2013-10-16: Bordeaux, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS (2013-07-11, 2013-07-12: Strasbourg, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530123v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving Risk Assessment with Belief Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV, Intelligent Vehicles Symposium (2013-06-26, 2013-06-28: Gold Coast, Australia)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Gold Coast, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IVS.2013.6629547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles stratégies de commande couplée longitudinale et latérale de véhicules automobiles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réalisation d'un véhicule hybride à partir d'un véhicule grand public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS (2013-07-11, 2013-07-12: Strasbourg, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">4èmes Journées Démonstrateurs en Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Angers, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550605v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balanced Truncation Techniques for Active Suspension Reduced-Order Hinf-Controller</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H Zebiri</w:t>
+                <w:t xml:space="preserve">Frequency Weighted Balanced Truncation of Hinf-Controller. Application to active suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zebiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Advances in Control and Automation Theory for Transportation Applications (2013-09-16, 2013-09-17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">JAA, Journées Automatique et Automobile (2013-10-15, 2013-10-16: Bordeaux, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406858v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l’identification et à la commande de systèmes non linéaires à paramètres variants. Application à un projectile guidé en soufflerie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Strub</w:t>
+                <w:t xml:space="preserve">Modélisation d'une unité de mesure inertielle augmentée de capteurs magnétiques a référence absolue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Theodoulis</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pecheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS (2013-07-11, 2013-07-12: Strasbourg, France)</w:t>
+              <w:t xml:space="preserve">Journées Doctorales / Journées Nationales MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505467v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'une unité de mesure inertielle augmentée de capteurs magnétiques a référence absolue</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+                <w:t xml:space="preserve">Modified Intelligent Driver Model for driver safety and traffic stability improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Derbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamas Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossni Zebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pecheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales / Journées Nationales MACS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IFAC Symposium on Advances in Automotive Control (2013-09-04, 2013-09-07: Tokyo, Japan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Tokyo, Japan. pp.744-749, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130904-4-JP-2042.00132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123478v1</w:t>
+                <w:t xml:space="preserve">hal-04549040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Intelligent Driver Model for driver safety and traffic stability improvement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis for the study of a tire model with correlated parameters and an arbitrary distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Birouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Symposium on Advances in Automotive Control (2013-09-04, 2013-09-07: Tokyo, Japan)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Sensitivity Analysis of Model Output (2013-07-01, 2013-07-04: Nice, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20130904-4-JP-2042.00132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04549040v1</w:t>
+                <w:t xml:space="preserve">hal-04559939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient tire behaviour modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Arnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Electrical-Electronics Engineering (2013-11-01: Ho Chi Minh City, Vietnam)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Ho Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis for the study of a tire model with correlated parameters and an arbitrary distribution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Anstett-Collin</w:t>
+                <w:t xml:space="preserve">Analyse de sensibilité pour l'étude d'un modèle de pneu avec des paramètres corrélés et une distribution arbitraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabra Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Sensitivity Analysis of Model Output (2013-07-01, 2013-07-04: Nice, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">5e Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559939v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature-based pattern recognition: Application to closed-loop driving maneuvers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Reference Generation and Control Strategy for Automated Vehicle Guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Caroux</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Depouhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON, 37th Annual Conference of the IEEE Industrial Electronics Society (2011-11-07, 2011-11-10: Melbourne, Australia)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2012 IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Alcalá de Henares,, Spain. pp.389-394</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559932v1</w:t>
+                <w:t xml:space="preserve">hal-00710077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended safety descriptor measurements for relative safety assessment in mixed road traffic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+                <w:t xml:space="preserve">Commande couplée longitudinale et latérale pour le guidage d'un véhicule autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International IEEE Conference on Intelligent Transportation Systems, Anchorage (2012-09-16, 2012-09-19: Alaska, USA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.835-840</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522655v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Control for Automated Vehicle Guidance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Safety assessment of mixed traffic based on accident scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Derbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IFAC Workshop on Engine and Powertrain Control, Simulation and Modeling (ECOSM12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IFAC Symposium Control in Transportation Systems (2012-09-12, 2012-09-14: Sofia, Bulgaria)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Sofia, Bulgaria. pp.126-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120912-3-BG-2031.00025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747351v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande couplée longitudinale et latérale pour le guidage d'un véhicule autonome</w:t>
+                <w:t xml:space="preserve">Longitudinal Control for Automated Vehicle Guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.835-840</w:t>
+              <w:t xml:space="preserve">2012 IFAC Workshop on Engine and Powertrain Control, Simulation and Modeling (ECOSM12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France. pp.85-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717613v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety assessment of mixed traffic based on accident scenario</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expressions des gramiens du second ordre par les éléments propres quadratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium Control in Transportation Systems (2012-09-12, 2012-09-14: Sofia, Bulgaria)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Conférence Internationale Francophone d'Automatique (2012-07-04, 2012-07-06: Grenoble, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559938v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Generation and Control Strategy for Automated Vehicle Guidance</w:t>
+                <w:t xml:space="preserve">Coupled longitudinal and lateral control strategy improving lateral stability for autonomous vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Attia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE Intelligent Vehicles Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Alcalá de Henares,, Spain. pp.389-394</w:t>
+              <w:t xml:space="preserve">2012 American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.6509-6514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710077v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressions des gramiens du second ordre par les éléments propres quadratiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guillet</w:t>
+                <w:t xml:space="preserve">A new transient tire model based on experimental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Arnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conférence Internationale Francophone d'Automatique (2012-07-04, 2012-07-06: Grenoble, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Advanced Vehicle Control (2012-09-09, 2012-09-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522649v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled longitudinal and lateral control strategy improving lateral stability for autonomous vehicle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Etude de la sécurité d'un trafic mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Derbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.6509-6514</w:t>
+              <w:t xml:space="preserve">CIFA, Conférence Internationale Francophone d'Automatique (2012-07-04, 2012-07-06: Grenoble, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717469v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new transient tire model based on experimental measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Alarcon</w:t>
+                <w:t xml:space="preserve">Analyse de sensibilité basée sur les polynômes du chaos pour des modèles de type boîte noire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabra Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimyaledgo Kiébré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Arnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Advanced Vehicle Control (2012-09-09, 2012-09-12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">7ème Conférence Internationale Francophone d'Automatique, CIFA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234113v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la sécurité d'un trafic mixte</w:t>
+                <w:t xml:space="preserve">Extended safety descriptor measurements for relative safety assessment in mixed road traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA, Conférence Internationale Francophone d'Automatique (2012-07-04, 2012-07-06: Grenoble, France)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International IEEE Conference on Intelligent Transportation Systems, Anchorage (2012-09-16, 2012-09-19: Alaska, USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Anchorage, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2012.6338774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517986v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité basée sur les polynômes du chaos pour des modèles de type boîte noire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rimyaledgo Kiébré</w:t>
+                <w:t xml:space="preserve">Signature-based pattern recognition: Application to closed-loop driving maneuvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Grigoryev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Depouhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Internationale Francophone d'Automatique, CIFA 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON, 37th Annual Conference of the IEEE Industrial Electronics Society (2011-11-07, 2011-11-10: Melbourne, Australia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2011.6119690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716682v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steering Maneuvers Recognition Applied to Closed-Loop Tire Evaluations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Caroux</w:t>
+                <w:t xml:space="preserve">Gain-Scheduled Yaw Control for Aircraft Ground Taxiing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Depouhon</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVD, 16th international Conference on Vehicle Dynamics (2011-10-05, 2011-10-06: Mulhouse, France)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFAC World Congress (2011-08-28, 2011-09-02: Milano, Italy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.12970-12975, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.00692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559942v1</w:t>
+                <w:t xml:space="preserve">hal-04530133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande prédictive non linéaire pour le guidage d'un véhicule autonome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation expérimentale et réduction de modèles. La mesure châssis, les précautions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Kiebre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Automatique et Automobile, JAA'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bordeaux, France. pp.00</w:t>
+              <w:t xml:space="preserve">Ecole d'été GTAA dans le Cadre du GDR MACS (2011-06: Marseille, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733097v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation expérimentale et réduction de modèles. La mesure châssis, les précautions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commande prédictive non linéaire pour le guidage d'un véhicule autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R Kiebre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été GTAA dans le Cadre du GDR MACS (2011-06: Marseille, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Automatique et Automobile, JAA'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bordeaux, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547651v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain-Scheduled Yaw Control for Aircraft Ground Taxiing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Chamaillard</w:t>
+                <w:t xml:space="preserve">An active fault-tolerant control schema for delayed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress (2011-08-28, 2011-09-02: Milano, Italy)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milano, Italy. pp.5442-5447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.00692⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04530133v1</w:t>
+                <w:t xml:space="preserve">hal-00710412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An active fault-tolerant control schema for delayed systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Study of pressure distribution on a car seat by using IR technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abher Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milano, Italy. pp.5442-5447</w:t>
+              <w:t xml:space="preserve">11th World Conference AUTEX, Mulhouse, France, 08-10 juin 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710412v1</w:t>
+                <w:t xml:space="preserve">hal-04475930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of pressure distribution on a car seat by using IR technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Drean</w:t>
+                <w:t xml:space="preserve">Study on the interest of hybrid fundamental matrix for head mounted eye tracker modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Conference AUTEX, Mulhouse, France, 08-10 juin 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd British Machine Vision Conference University of Dundee (2011-08-29, 2011-09-02: Dundee, Ecosse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Dundee, United Kingdom. pp.15.1-15.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5244/C.25.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475930v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the interest of hybrid fundamental matrix for head mounted eye tracker modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cudel</w:t>
+                <w:t xml:space="preserve">Steering Maneuvers Recognition Applied to Closed-Loop Tire Evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Grigoryev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Depouhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd British Machine Vision Conference University of Dundee (2011-08-29, 2011-09-02: Dundee, Ecosse)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CVD, 16th international Conference on Vehicle Dynamics (2011-10-05, 2011-10-06: Mulhouse, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5244/C.25.15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04559906v1</w:t>
+                <w:t xml:space="preserve">hal-04559942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité pour l'étude des paramètres influents dans les modèles d'interface pneu/sol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis for tire/road interface model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimyaledgo Kiébré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth International Conference on Sensitivity Analysis of Model Output</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Milano, Italy. pp.7688-7689, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2010.05.180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00530279v1</w:t>
+                <w:t xml:space="preserve">hal-00530287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis for tire/road interface model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Analyse de sensibilité pour l'étude des paramètres influents dans les modèles d'interface pneu/sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimyaledgo Kiébré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Sensitivity Analysis of Model Output</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2010.05.180⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00530287v1</w:t>
+                <w:t xml:space="preserve">hal-00530279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Behaviour Analysis and Driver Cognitive Model</w:t>
               </w:r>
@@ -16179,77 +16179,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristique pour la résolution du problème d'ordonnancement de la recharge des véhicules électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16287,90 +16287,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving electric vehicle scheduling problem with heuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16395,77 +16395,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ANR-BLAN-0308 INOVE: l'automatique au sein des véhicules pour une conduite plus sûre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte D’andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16535,77 +16535,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximizing the Number of Satisfied Charging Demands in Electric Vehicle Charging Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16652,51 +16652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cooperative Centralized MPC for Collision Avoidance of a Fleet of AVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Ammour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16873,77 +16873,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Control of a Customized Lane Change Maneuver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16990,77 +16990,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Heuristic and Metaheuristic for Solving Electric Vehicle Charging Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17107,77 +17107,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Online Electric Vehicle Charging Scheduling in Unbalanced Three-Phase Power System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17237,51 +17237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMPHA Experience: Contribution to new mobility solutions for people with reduced mobility in the Upper Rhine context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17459,532 +17459,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de gestion d’un mouvement de lacet d’un aéronef roulant au sol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procédé de gestion d’un mouvement au sol d’un aéronef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lemay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Frank</w:t>
+                <w:t xml:space="preserve">D. Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: CA2739442 C. 2011</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP 11182005.6. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556988v1</w:t>
+                <w:t xml:space="preserve">hal-04556983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de gestion d’un mouvement au sol d’un aéronef</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Lemay</w:t>
+                <w:t xml:space="preserve">Procédé de gestion d’un mouvement de lacet d’un aéronef roulant au sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Franck</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: EP 11182005.6. 2011</w:t>
+                <w:t xml:space="preserve">Yann Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: CA2739442 C. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556983v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de gestion d'un mouvement de lacet d'un aéronef roulant au sol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Frank</w:t>
+                <w:t xml:space="preserve">Procédé de gestion du freinage d’un aéronef et système de freinage correspondant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: EP 11177235.6. 2010</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: 10192251.6. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556989v1</w:t>
+                <w:t xml:space="preserve">hal-04556990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de gestion du freinage d’un aéronef et système de freinage correspondant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Lemay</w:t>
+                <w:t xml:space="preserve">Method for determining driving conditions of a vehicle in advance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bradai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: PCT/EP2010/058589. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Chamaillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04556990v1</w:t>
+                <w:t xml:space="preserve">hal-04544631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for determining driving conditions of a vehicle in advance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Procédé de gestion d'un mouvement de lacet d'un aéronef roulant au sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP 11177235.6. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Herbin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04544631v1</w:t>
+                <w:t xml:space="preserve">hal-04556989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18497,51 +18497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05296276v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sudi Bin Ali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mahtout" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.07.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Point" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vieira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2025.105247" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vigne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104800" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511489v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Oulamara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Idoumghar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.05.039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956642v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Zaidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2024.103106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sayssouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312241277248" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-01708-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05124544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spisser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12112395" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sadien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazik Birouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grimault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2023.2186308" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bindel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Drouhin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20220001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05318272v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ammour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3210276" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04342587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jterra.2022.08.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053013v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelareh Javid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Ould Abdeslam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030758" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khelladi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cassaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.3043485" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.104228" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180354v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2019.1638516" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Strub" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spilios Theodoulis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gassmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Dobre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G002916" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Niederberger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schleuniger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Anderegg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2018.08.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642251v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Derbel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s P&#233;ter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mourllion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/16484142.2017.1292950" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04729650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicola Russo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sproesser" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Drouhin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.726" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2016.2525719" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510688v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossni Zebiri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1233482" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Changey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150305293" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289585v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-0153" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120349v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Peruchetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958652v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Anstett-Collin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.03.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065033v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Mehmood" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dupuis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Drean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2014.07.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Attia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.874563" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.02.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTH9GKHZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boumediene" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ouamri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-013-0540-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33E9E3A2B39BC1E99BC58782329F815EB039E40A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966657v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabra Hamza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.289-303" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-T6ZK81DC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982309v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bernet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lefloch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-012-0427-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/664543A5E0B1510C4B037332E87AE7F997B5AA24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimyaledgo Ki&#233;br&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2012.048977" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696271v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Haro Sandoval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.04.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKLS86Q6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965321v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Tam&#225;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/pp.tr.2012-2.02" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851904v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2011.1.201-2245" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Daniel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2011.041389" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851902v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851912v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0039-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851916v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pouly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoang Huynh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJC.17.1-24" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851919v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2011.554911" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840244v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lamy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.04.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1P7K5W5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840243v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865344v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Haro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2009.05.00" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946049v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gissinger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949740v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsiotras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Velenis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/vesd.39.3.189.14152" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933588v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Coffin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(02)00047-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734006v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurence" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gissinger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/vesd.34.5.357.2055" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05346789v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghewa Masry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meurer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05318293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321622" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527337v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pio Michele Giuliani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0285" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405221v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouve" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orjuela" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405216v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Point" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vieira Gois Fernandes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956282v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Azerine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC60901.2024.10611957" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707154v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566185" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956271v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708620" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05365900v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koliai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazeille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10422708" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118005v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Uhring" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hellebois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Manouvrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Neri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC59256.2023.10268474" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136239v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05124547v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.115" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720989v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325664v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723125v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Khelladi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325670v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767487v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pagliarecci" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1401" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723123v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lambert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2083" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767486v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Matz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bouziani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.905" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976952v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183082" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959026v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javid Gelareh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254506" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976961v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449260v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156864v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449381v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101528v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101521v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153577v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101525v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gasmi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160933v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montrouge" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Torres" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Parsons" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881295v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840553v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162053v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejagen Sadien" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Emmanuel Romana" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550154" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566949v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2192" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04680053v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2062" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04680043v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Ruiz Santa Quiteria Manzano" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2580" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354097v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gaspar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs N&#233;meth" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522670v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strub" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gassmann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Theodoulis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dobre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263652v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04729775v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-1875" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361082v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaochu Li" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Denis-Vidal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04711052v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841717" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549053v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186367v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544626v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Birouche" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189008v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234135v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Gabteni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036799" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559900v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331721v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225795" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296829v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549042v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348499v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862364" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556977v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078905v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975595v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123475v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecheur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851378" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082166v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975596v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975817v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530140v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878120" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922056v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834401v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jondeau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girardin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530123v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zebiri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514029v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2013.6629547" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550605v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406858v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zebiri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505467v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dobre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123478v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549040v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Peter" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-4-JP-2042.00132" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556995v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Alarcon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Arnoux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559939v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamza" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Anstett-Collin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559932v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Grigoryev" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Depouhon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119690" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522655v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2012.6338774" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747351v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717613v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559938v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120912-3-BG-2031.00025" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710077v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522649v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717469v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234113v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517986v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716682v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559942v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733097v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547651v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Collin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kiebre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530133v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemay" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chamaillard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garcia" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.00692" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710412v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475930v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abher Rasheed" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559906v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.15" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530279v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530287v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.05.180" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956243v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baujon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04739346v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04740765v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261838v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#8217;andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511518v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_7" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330232v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_26" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330228v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Koliai" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazeille" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_17" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027808v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_30" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561746v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72904-2_14" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107663v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58799-4_7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415834v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556992v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alarcon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnoux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556988v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemay" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frank" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chamaillard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556983v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Franck" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556989v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556990v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sorin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lemay" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chamaillard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544631v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bradai" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herbin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317995v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703229v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delam&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04562350v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J." TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basset Michel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352896v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Point" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vieira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2025.105247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05296276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sudi Bin Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mahtout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.07.013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Zaidi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Oulamara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2024.103106" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027799v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vigne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104800" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511489v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Idoumghar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.05.039" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sayssouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312241277248" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05124544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spisser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12112395" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sadien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazik Birouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grimault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2023.2186308" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-01708-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05318272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ammour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3210276" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008457v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bindel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Drouhin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20220001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04342587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jterra.2022.08.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053013v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelareh Javid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Ould Abdeslam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030758" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khelladi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cassaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.3043485" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.104228" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180354v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2019.1638516" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Strub" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spilios Theodoulis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gassmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Dobre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G002916" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Niederberger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schleuniger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Anderegg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2018.08.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642251v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Derbel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s P&#233;ter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mourllion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/16484142.2017.1292950" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2016.2525719" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossni Zebiri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1233482" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04729650v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicola Russo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sproesser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Drouhin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.726" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289585v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-0153" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Peruchetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129987v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Changey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150305293" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958652v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Anstett-Collin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.03.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065033v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Mehmood" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dupuis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Drean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2014.07.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Attia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.874563" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.02.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTH9GKHZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boumediene" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ouamri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-013-0540-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33E9E3A2B39BC1E99BC58782329F815EB039E40A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966657v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabra Hamza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.289-303" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-T6ZK81DC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982309v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bernet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lefloch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-012-0427-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/664543A5E0B1510C4B037332E87AE7F997B5AA24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696271v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Haro Sandoval" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.04.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKLS86Q6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965321v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Tam&#225;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/pp.tr.2012-2.02" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851998v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimyaledgo Ki&#233;br&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2012.048977" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851902v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Daniel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2011.041389" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851904v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2011.1.201-2245" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851916v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pouly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoang Huynh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJC.17.1-24" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0039-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851919v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2011.554911" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840244v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lamy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.04.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1P7K5W5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840243v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865344v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Haro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2009.05.00" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946049v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gissinger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949740v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsiotras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Velenis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/vesd.39.3.189.14152" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933588v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Coffin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(02)00047-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734006v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurence" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gissinger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/vesd.34.5.357.2055" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05346789v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghewa Masry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meurer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05318293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321622" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527337v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pio Michele Giuliani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0285" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405216v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Point" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orjuela" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vieira Gois Fernandes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956282v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Azerine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC60901.2024.10611957" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405221v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouve" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707154v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566185" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956271v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708620" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05365900v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koliai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazeille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10422708" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136239v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118005v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Uhring" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hellebois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Manouvrier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Neri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC59256.2023.10268474" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720989v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05124547v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.115" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767487v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pagliarecci" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1401" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723125v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Khelladi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723123v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lambert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2083" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Matz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bouziani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.905" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325664v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javid Gelareh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254506" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976952v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183082" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976961v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449381v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101528v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101521v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156864v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153577v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101525v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gasmi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449260v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160933v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montrouge" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Torres" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Parsons" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881295v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840553v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162053v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejagen Sadien" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Emmanuel Romana" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550154" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566949v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2192" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04680053v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2062" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04680043v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Ruiz Santa Quiteria Manzano" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2580" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04729775v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-1875" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361082v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaochu Li" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Denis-Vidal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04711052v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841717" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263652v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522670v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strub" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gassmann" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Theodoulis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dobre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549053v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354097v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gaspar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs N&#233;meth" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331721v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225795" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189008v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234135v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Gabteni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036799" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559900v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544626v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Birouche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549042v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296829v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186367v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975595v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123475v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecheur" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851378" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556977v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078905v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082166v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975817v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975596v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530140v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878120" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348499v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862364" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406858v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zebiri" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505467v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dobre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550605v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514029v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2013.6629547" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834401v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jondeau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girardin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530123v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zebiri" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123478v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549040v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Peter" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-4-JP-2042.00132" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559939v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamza" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Anstett-Collin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556995v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Alarcon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Arnoux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922056v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710077v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717613v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559938v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120912-3-BG-2031.00025" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747351v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522649v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717469v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234113v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517986v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716682v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522655v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2012.6338774" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559932v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Grigoryev" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Depouhon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119690" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530133v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemay" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chamaillard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garcia" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.00692" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547651v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Collin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kiebre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733097v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710412v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475930v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abher Rasheed" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559906v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.15" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559942v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530287v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.05.180" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530279v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956243v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baujon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04739346v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04740765v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261838v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#8217;andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511518v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_7" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330232v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_26" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330228v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Koliai" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazeille" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_17" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027808v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_30" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561746v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72904-2_14" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107663v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58799-4_7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415834v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556992v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alarcon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnoux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556983v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Franck" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556988v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemay" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frank" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chamaillard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556990v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sorin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lemay" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chamaillard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544631v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bradai" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herbin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556989v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317995v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703229v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delam&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04562350v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J." TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basset Michel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>