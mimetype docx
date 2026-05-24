--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -343,378 +343,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing the number of satisfied charging demands of electric vehicles on identical chargers</w:t>
+                <w:t xml:space="preserve">Overtaking on Two-Lane Two-way Rural Roads : A Personalized and Reactive Approach for Automated Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imene Zaidi</w:t>
+                <w:t xml:space="preserve">Benoit Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Oulamara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omega.2024.103106⟩</w:t>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 166, pp.104800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2024.104800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956642v1</w:t>
+                <w:t xml:space="preserve">hal-05027799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overtaking on Two-Lane Two-way Rural Roads : A Personalized and Reactive Approach for Automated Vehicle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimizing grid capacity in preemptive electric vehicle charging orchestration: Complexity, exact and heuristic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Vigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Basset</w:t>
+                <w:t xml:space="preserve">L. Idoumghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trc.2024.104800⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 312 (1), pp.22-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2023.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027799v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing grid capacity in preemptive electric vehicle charging orchestration: Complexity, exact and heuristic approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Maximizing the number of satisfied charging demands of electric vehicles on identical chargers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Basset</w:t>
+                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 312 (1), pp.22-37. </w:t>
+              <w:t xml:space="preserve">Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 127 (3), pp.103106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2023.05.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omega.2024.103106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511489v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated Torque Vectoring and Direct Yaw Control based on Kalman Filter Control Allocation for a 4 in-wheel electric vehicle</w:t>
               </w:r>
@@ -1081,77 +1081,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric Vehicle Charging Scheduling Problem: Heuristics and Metaheuristic Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2055,51 +2055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3112,51 +3112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetometer-Augmented IMU Simulator: In-Depth Elaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4051,693 +4051,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity study of dynamic systems using polynomial chaos</w:t>
+                <w:t xml:space="preserve">Using the Magic Formula model for induced longitudinal force at pure lateral slip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Haro Sandoval</w:t>
+                <w:t xml:space="preserve">Rimyaledgo Kiébré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 104, pp.15-26. </w:t>
+              <w:t xml:space="preserve">International Journal of Vehicle Design (IJVD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (4), pp.305-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2012.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJVD.2012.048977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696271v1</w:t>
+                <w:t xml:space="preserve">hal-00851998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Intelligent Driver Model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+                <w:t xml:space="preserve">Sensitivity study of dynamic systems using polynomial chaos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Haro Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periodica Polytechnica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 104, pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2012.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3311/pp.tr.2012-2.02⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00965321v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Magic Formula model for induced longitudinal force at pure lateral slip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modified Intelligent Driver Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Derbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rimyaledgo Kiébré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
+                <w:t xml:space="preserve">Péter Tamás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossni Zebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Design (IJVD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 59 (4), pp.305-314. </w:t>
+              <w:t xml:space="preserve">Periodica Polytechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (2), pp.53-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJVD.2012.048977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3311/pp.tr.2012-2.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851998v1</w:t>
+                <w:t xml:space="preserve">hal-00965321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis for the study of influential parameters in tyre models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
+                <w:t xml:space="preserve">MODEL REDUCTION FOR DISCRETE-TIME SWITCHED LINEAR TIME-DELAY SYSTEMS VIA THE H∞ROBUST STABILITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. J. Vehicle Systems Modelling and Testing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Control and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2316/Journal.201.2011.1.201-2245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851902v1</w:t>
+                <w:t xml:space="preserve">hal-00851904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigation-based constrained trajectory generation for advanced driver assistance systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis for the study of influential parameters in tyre models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimyaledgo Kiébré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Int. J. Vehicle Systems Modelling and Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851910v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODEL REDUCTION FOR DISCRETE-TIME SWITCHED LINEAR TIME-DELAY SYSTEMS VIA THE H∞ROBUST STABILITY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Navigation-based constrained trajectory generation for advanced driver assistance systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control and Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 39 (1), pp.1-9. </w:t>
+              <w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (3/4), pp.269-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2316/Journal.201.2011.1.201-2245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJVAS.2011.041389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851904v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Feedback Fuzzy Adaptive Control for Active Shimmy Dampingg</w:t>
               </w:r>
@@ -4749,51 +4749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Pouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai-Hoang Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5164,51 +5164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A physical model for induced longitudinal force on tyre during steady state pure cornering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimyaledgo Kiébré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5389,51 +5389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gissinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mecatronica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5588,51 +5588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driver-aid system using path-planning for lateral vehicle control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6213,51 +6213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generalized Formulation for Safe Obstacle Avoidance Maneuvers in Autonomous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pio Michele Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6324,360 +6324,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'approches de navigation en formation pour une flotte de robots mobiles</w:t>
+                <w:t xml:space="preserve">Comparaison d'allocations pour la commande longitudinale d’un véhicule tout-terrain sur-actionné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Point</w:t>
+                <w:t xml:space="preserve">E. Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Vieira Gois Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e congrès de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405216v1</w:t>
+                <w:t xml:space="preserve">hal-05405221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Methods for Solving the Electric Vehicle Charging Scheduling Problem to Maximize the Delive</w:t>
+                <w:t xml:space="preserve">Comparaison d'approches de navigation en formation pour une flotte de robots mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdennour Azerine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ammar Oulamara</w:t>
+                <w:t xml:space="preserve">A. Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vieira Gois Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Congress on Evolutionary Computation (CEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2e congrès de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956282v1</w:t>
+                <w:t xml:space="preserve">hal-05405216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'allocations pour la commande longitudinale d’un véhicule tout-terrain sur-actionné</w:t>
+                <w:t xml:space="preserve">Improved Methods for Solving the Electric Vehicle Charging Scheduling Problem to Maximize the Delive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jouve</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Matz</w:t>
+                <w:t xml:space="preserve">Abdennour Azerine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e congrès de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE Congress on Evolutionary Computation (CEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC60901.2024.10611957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405221v1</w:t>
+                <w:t xml:space="preserve">hal-04956282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control allocation in the presence of actuator dynamics and limitations</w:t>
               </w:r>
@@ -6780,103 +6780,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Maximization for Electric Vehicle Charging Scheduling: Meta-heuristic Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Azerine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 10th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vallette, Malta. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6936,51 +6936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Koliai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Orjuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7276,615 +7276,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A personalized path generation for an autonomous vehicle overtaking maneuver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Vigne</w:t>
+                <w:t xml:space="preserve">Positioning and Attitude determination for Precision Agriculture Robots based on IMU and Two RTK GPSs Sensor Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Spisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Intelligent Autonomous Vehicles - IAV2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IFAC Conference on Sensing, Control and Automation Technologies for Agriculture AGRICONTROL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Munich (Allemagne), France. pp.60-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720989v1</w:t>
+                <w:t xml:space="preserve">hal-05124547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positioning and Attitude determination for Precision Agriculture Robots based on IMU and Two RTK GPSs Sensor Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Vieira</w:t>
+                <w:t xml:space="preserve">A personalized path generation for an autonomous vehicle overtaking maneuver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthias Spisser</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Conference on Sensing, Control and Automation Technologies for Agriculture AGRICONTROL 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC Symposium on Intelligent Autonomous Vehicles - IAV2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05124547v1</w:t>
+                <w:t xml:space="preserve">hal-03720989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Vehicle Control Based on Off-Road Tire Model for Soft Soil Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Vieira Gois Fernandes</w:t>
+                <w:t xml:space="preserve">Coordinated AFS and DYC for autonomous vehicle steerability and stability enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïza Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Spisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Conference on Engine and Powertrain Control, Simulation and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.14248-14253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325670v1</w:t>
+                <w:t xml:space="preserve">hal-03723125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test methodology for the vehicle-tire handling performance evaluation: objectification of driver’s subjective assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abderazik Birouche</w:t>
+                <w:t xml:space="preserve">Longitudinal Vehicle Control Based on Off-Road Tire Model for Soft Soil Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vieira Gois Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Spisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th IFAC Conference on Engine and Powertrain Control, Simulation and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767487v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated AFS and DYC for autonomous vehicle steerability and stability enhancement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Test methodology for the vehicle-tire handling performance evaluation: objectification of driver’s subjective assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pagliarecci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.14394-14400, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723125v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a classic Renault Twizy towards a low cost autonomous car prototype: a proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8394,51 +8394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated AFS and DYC for autonomous vehicle steerability and stability enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïza Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8483,463 +8483,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new control allocation algorithm to improve runway centerline tracking at landing v2.3</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extended Validation of a Graph-Based Modelling Methodology for High-Pressure Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Niederberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schleuniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Anderegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on Automatic Control in Aerospace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom</w:t>
+              <w:t xml:space="preserve">Joint 8th IFAC Symposium on Mechatronic Systems and 11th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449381v1</w:t>
+                <w:t xml:space="preserve">hal-02156864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct yaw control based on a phase plan decomposition for enhanced vehicle stability</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new control allocation algorithm to improve runway centerline tracking at landing v2.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Sadien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazik Birouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Symposium on Intelligent Autonomous Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Gdansk, Poland</w:t>
+              <w:t xml:space="preserve">IFAC Symposium on Automatic Control in Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101528v1</w:t>
+                <w:t xml:space="preserve">hal-02449381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Control Design for Electrically Driven High-Pressure Pumps Using H-Infinity Approach with Joint Shaping Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Niederberger</w:t>
+                <w:t xml:space="preserve">Direct yaw control based on a phase plan decomposition for enhanced vehicle stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïza Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">10th IFAC Symposium on Intelligent Autonomous Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101521v1</w:t>
+                <w:t xml:space="preserve">hal-02101528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Validation of a Graph-Based Modelling Methodology for High-Pressure Networks</w:t>
+                <w:t xml:space="preserve">Robust Control Design for Electrically Driven High-Pressure Pumps Using H-Infinity Approach with Joint Shaping Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Niederberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Anderegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 8th IFAC Symposium on Mechatronic Systems and 11th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156864v1</w:t>
+                <w:t xml:space="preserve">hal-02101521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacle Avoidance, Path Planning and Control for Autonomous Vehicles</w:t>
               </w:r>
@@ -9434,51 +9434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10005,51 +10005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Ruiz Santa Quiteria Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10107,593 +10107,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skid-To-Turn Autopilot Design and Validation for an Experimental Guided Projectile Prototype</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Strub</w:t>
+                <w:t xml:space="preserve">Flight control design for an experimental guided projectile prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Theodoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Guidance, Navigation, and Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISL Scientific Symposium (2016-03-07, 2016-03-08: Saint-Louis, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Saint-Louis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729775v1</w:t>
+                <w:t xml:space="preserve">hal-04522670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic sensitivity analysis of a suspension model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabra Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaochu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilianne Denis-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Advanced Vehicle Control, AVEC'16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Fusion for a Forecasting Link State Indicator in VANETs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Daniel</w:t>
+                <w:t xml:space="preserve">Skid-To-Turn Autopilot Design and Validation for an Experimental Guided Projectile Prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2016 - 2016 IEEE Global Communications Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7841717⟩</w:t>
+              <w:t xml:space="preserve">AIAA Guidance, Navigation, and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2016-1875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711052v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive orientation estimation without system dynamic model: application to road vehicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+                <w:t xml:space="preserve">Data Fusion for a Forecasting Link State Indicator in VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Drouhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISL Scientific Symposium (2016-03-07, 2016-03-08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2016 - 2016 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Washington, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7841717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263652v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight control design for an experimental guided projectile prototype</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Dobre</w:t>
+                <w:t xml:space="preserve">Adaptive orientation estimation without system dynamic model: application to road vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISL Scientific Symposium (2016-03-07, 2016-03-08: Saint-Louis, France)</w:t>
+              <w:t xml:space="preserve">ISL Scientific Symposium (2016-03-07, 2016-03-08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Saint-Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522670v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New global and bounded method for sensitivity analysis of a suspension model</w:t>
               </w:r>
@@ -10718,51 +10718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilianne Denis-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10906,576 +10906,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion-based IMU and stochastic error modeling for intelligent vehicles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Changey</w:t>
+                <w:t xml:space="preserve">Les liaisons au sol : les modèles d’analyse et de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Intelligent Vehicles Symposium (IV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecole en Modélisation, Analyse et Conduite des Systèmes dynamiques (MACS), Axe Châssis, INSA Centre (2015-06: Bourges, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331721v1</w:t>
+                <w:t xml:space="preserve">hal-04544626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Hinf desing of an antomotive cruise control system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Quaternion-based IMU and stochastic error modeling for intelligent vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Engine and Powertrain Control, Simulation and Modeling, E-COSM'15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2015, Seoul, South Korea. pp.877-882, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2015.7225795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189008v1</w:t>
+                <w:t xml:space="preserve">hal-01331721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel predictive link state indicator for ad-hoc networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+                <w:t xml:space="preserve">Robust Hinf desing of an antomotive cruise control system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Németh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globecom'14 (2014-12-8, 2014-12-12)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC Workshop on Engine and Powertrain Control, Simulation and Modeling, E-COSM'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Columbus, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234135v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion based attitude estimation with magnetometer-augmented multi-IMU</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+                <w:t xml:space="preserve">A novel predictive link state indicator for ad-hoc networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Gabteni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Drouhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Navigation Conference (2015-04-07, 2015-04-10: Bordeaux, France)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Globecom'14 (2014-12-8, 2014-12-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Austin, Texas, United States. pp.155-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559900v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liaisons au sol : les modèles d’analyse et de synthèse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Birouche</w:t>
+                <w:t xml:space="preserve">Quaternion based attitude estimation with magnetometer-augmented multi-IMU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole en Modélisation, Analyse et Conduite des Systèmes dynamiques (MACS), Axe Châssis, INSA Centre (2015-06: Bourges, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
+              <w:t xml:space="preserve">European Navigation Conference (2015-04-07, 2015-04-10: Bordeaux, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544626v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple MEMS-IMU Localization: Architecture Compari-son and Performance Assessment</w:t>
               </w:r>
@@ -11487,51 +11487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11906,51 +11906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11997,64 +11997,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme prédictif d'état de lien pour les réseaux ad hoc véhiculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Gabteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Drouhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12769,952 +12769,952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balanced Truncation Techniques for Active Suspension Reduced-Order Hinf-Controller</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réalisation d'un véhicule hybride à partir d'un véhicule grand public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Zebiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+                <w:t xml:space="preserve">Jérôme Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Advances in Control and Automation Theory for Transportation Applications (2013-09-16, 2013-09-17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">4èmes Journées Démonstrateurs en Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Angers, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406858v1</w:t>
+                <w:t xml:space="preserve">hal-00834401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l’identification et à la commande de systèmes non linéaires à paramètres variants. Application à un projectile guidé en soufflerie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Strub</w:t>
+                <w:t xml:space="preserve">Frequency Weighted Balanced Truncation of Hinf-Controller. Application to active suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Theodoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS (2013-07-11, 2013-07-12: Strasbourg, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">JAA, Journées Automatique et Automobile (2013-10-15, 2013-10-16: Bordeaux, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505467v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles stratégies de commande couplée longitudinale et latérale de véhicules automobiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Driving Risk Assessment with Belief Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS (2013-07-11, 2013-07-12: Strasbourg, France)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IV, Intelligent Vehicles Symposium (2013-06-26, 2013-06-28: Gold Coast, Australia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Gold Coast, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2013.6629547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550605v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving Risk Assessment with Belief Functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+                <w:t xml:space="preserve">Balanced Truncation Techniques for Active Suspension Reduced-Order Hinf-Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Zebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV, Intelligent Vehicles Symposium (2013-06-26, 2013-06-28: Gold Coast, Australia)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC Workshop on Advances in Control and Automation Theory for Transportation Applications (2013-09-16, 2013-09-17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514029v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d'un véhicule hybride à partir d'un véhicule grand public</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Girardin</w:t>
+                <w:t xml:space="preserve">Contribution à l’identification et à la commande de systèmes non linéaires à paramètres variants. Application à un projectile guidé en soufflerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Theodoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Démonstrateurs en Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Angers, France. pp.CD</w:t>
+              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS (2013-07-11, 2013-07-12: Strasbourg, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834401v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Weighted Balanced Truncation of Hinf-Controller. Application to active suspensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+                <w:t xml:space="preserve">Nouvelles stratégies de commande couplée longitudinale et latérale de véhicules automobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAA, Journées Automatique et Automobile (2013-10-15, 2013-10-16: Bordeaux, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS (2013-07-11, 2013-07-12: Strasbourg, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530123v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'une unité de mesure inertielle augmentée de capteurs magnétiques a référence absolue</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+                <w:t xml:space="preserve">Modified Intelligent Driver Model for driver safety and traffic stability improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Derbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamas Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossni Zebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pecheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales / Journées Nationales MACS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IFAC Symposium on Advances in Automotive Control (2013-09-04, 2013-09-07: Tokyo, Japan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Tokyo, Japan. pp.744-749, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130904-4-JP-2042.00132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123478v1</w:t>
+                <w:t xml:space="preserve">hal-04549040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Intelligent Driver Model for driver safety and traffic stability improvement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+                <w:t xml:space="preserve">Modélisation d'une unité de mesure inertielle augmentée de capteurs magnétiques a référence absolue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pecheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Symposium on Advances in Automotive Control (2013-09-04, 2013-09-07: Tokyo, Japan)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Doctorales / Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20130904-4-JP-2042.00132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04549040v1</w:t>
+                <w:t xml:space="preserve">hal-01123478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis for the study of a tire model with correlated parameters and an arbitrary distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13962,442 +13962,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Generation and Control Strategy for Automated Vehicle Guidance</w:t>
+                <w:t xml:space="preserve">Longitudinal Control for Automated Vehicle Guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Attia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE Intelligent Vehicles Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Alcalá de Henares,, Spain. pp.389-394</w:t>
+              <w:t xml:space="preserve">2012 IFAC Workshop on Engine and Powertrain Control, Simulation and Modeling (ECOSM12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France. pp.85-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710077v1</w:t>
+                <w:t xml:space="preserve">hal-00747351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande couplée longitudinale et latérale pour le guidage d'un véhicule autonome</w:t>
+                <w:t xml:space="preserve">Reference Generation and Control Strategy for Automated Vehicle Guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.835-840</w:t>
+              <w:t xml:space="preserve">2012 IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Alcalá de Henares,, Spain. pp.389-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717613v1</w:t>
+                <w:t xml:space="preserve">hal-00710077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety assessment of mixed traffic based on accident scenario</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+                <w:t xml:space="preserve">Commande couplée longitudinale et latérale pour le guidage d'un véhicule autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium Control in Transportation Systems (2012-09-12, 2012-09-14: Sofia, Bulgaria)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.835-840</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559938v1</w:t>
+                <w:t xml:space="preserve">hal-00717613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Control for Automated Vehicle Guidance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Safety assessment of mixed traffic based on accident scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Derbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IFAC Workshop on Engine and Powertrain Control, Simulation and Modeling (ECOSM12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IFAC Symposium Control in Transportation Systems (2012-09-12, 2012-09-14: Sofia, Bulgaria)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Sofia, Bulgaria. pp.126-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120912-3-BG-2031.00025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747351v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressions des gramiens du second ordre par les éléments propres quadratiques</w:t>
               </w:r>
@@ -14789,51 +14789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabra Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimyaledgo Kiébré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14988,51 +14988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signature-based pattern recognition: Application to closed-loop driving maneuvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Grigoryev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15099,360 +15099,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain-Scheduled Yaw Control for Aircraft Ground Taxiing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Chamaillard</w:t>
+                <w:t xml:space="preserve">Commande prédictive non linéaire pour le guidage d'un véhicule autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress (2011-08-28, 2011-09-02: Milano, Italy)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Automatique et Automobile, JAA'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bordeaux, France. pp.00</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530133v1</w:t>
+                <w:t xml:space="preserve">hal-00733097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation expérimentale et réduction de modèles. La mesure châssis, les précautions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gain-Scheduled Yaw Control for Aircraft Ground Taxiing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R Kiebre</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été GTAA dans le Cadre du GDR MACS (2011-06: Marseille, France)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFAC World Congress (2011-08-28, 2011-09-02: Milano, Italy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.12970-12975, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.00692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547651v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande prédictive non linéaire pour le guidage d'un véhicule autonome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation expérimentale et réduction de modèles. La mesure châssis, les précautions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Kiebre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Automatique et Automobile, JAA'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bordeaux, France. pp.00</w:t>
+              <w:t xml:space="preserve">Ecole d'été GTAA dans le Cadre du GDR MACS (2011-06: Marseille, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733097v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An active fault-tolerant control schema for delayed systems</w:t>
               </w:r>
@@ -15745,51 +15745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steering Maneuvers Recognition Applied to Closed-Loop Tire Evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Grigoryev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15853,51 +15853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis for tire/road interface model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimyaledgo Kiébré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15957,51 +15957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité pour l'étude des paramètres influents dans les modèles d'interface pneu/sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimyaledgo Kiébré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16179,77 +16179,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristique pour la résolution du problème d'ordonnancement de la recharge des véhicules électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16287,90 +16287,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving electric vehicle scheduling problem with heuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16535,77 +16535,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximizing the Number of Satisfied Charging Demands in Electric Vehicle Charging Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16646,304 +16646,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cooperative Centralized MPC for Collision Avoidance of a Fleet of AVs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manel Ammour</w:t>
+                <w:t xml:space="preserve">A Comparative Simulation Study of Localization Error Models for Autonomous Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Koliai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Developments in Model-Based and Data-Driven Methods for Advanced Control and Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 467, Springer Nature Switzerland, pp.297-307, 2023, Studies in Systems, Decision and Control, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_26⟩</w:t>
+              <w:t xml:space="preserve">, 467, Springer Nature Switzerland, pp.189-200, 2023, Studies in Systems, Decision and Control, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330232v1</w:t>
+                <w:t xml:space="preserve">hal-05330228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Simulation Study of Localization Error Models for Autonomous Navigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bazeille</w:t>
+                <w:t xml:space="preserve">A Cooperative Centralized MPC for Collision Avoidance of a Fleet of AVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ammour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Developments in Model-Based and Data-Driven Methods for Advanced Control and Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 467, Springer Nature Switzerland, pp.189-200, 2023, Studies in Systems, Decision and Control, </w:t>
+              <w:t xml:space="preserve">, 467, Springer Nature Switzerland, pp.297-307, 2023, Studies in Systems, Decision and Control, </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330228v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Control of a Customized Lane Change Maneuver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16990,77 +16990,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Heuristic and Metaheuristic for Solving Electric Vehicle Charging Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17107,77 +17107,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Online Electric Vehicle Charging Scheduling in Unbalanced Three-Phase Power System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17465,90 +17465,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de gestion d’un mouvement au sol d’un aéronef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP 11182005.6. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17807,51 +17807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: PCT/EP2010/058589. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18497,51 +18497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352896v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Point" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vieira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2025.105247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05296276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sudi Bin Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mahtout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.07.013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Zaidi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Oulamara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2024.103106" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027799v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vigne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104800" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511489v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Idoumghar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.05.039" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sayssouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312241277248" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05124544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spisser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12112395" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sadien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazik Birouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grimault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2023.2186308" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-01708-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05318272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ammour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3210276" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008457v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bindel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Drouhin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20220001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04342587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jterra.2022.08.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053013v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelareh Javid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Ould Abdeslam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030758" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khelladi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cassaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.3043485" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.104228" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180354v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2019.1638516" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Strub" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spilios Theodoulis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gassmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Dobre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G002916" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Niederberger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schleuniger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Anderegg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2018.08.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642251v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Derbel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s P&#233;ter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mourllion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/16484142.2017.1292950" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2016.2525719" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossni Zebiri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1233482" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04729650v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicola Russo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sproesser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Drouhin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.726" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289585v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-0153" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Peruchetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129987v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Changey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150305293" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958652v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Anstett-Collin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.03.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065033v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Mehmood" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dupuis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Drean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2014.07.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Attia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.874563" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.02.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTH9GKHZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boumediene" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ouamri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-013-0540-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33E9E3A2B39BC1E99BC58782329F815EB039E40A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966657v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabra Hamza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.289-303" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-T6ZK81DC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982309v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bernet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lefloch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-012-0427-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/664543A5E0B1510C4B037332E87AE7F997B5AA24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696271v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Haro Sandoval" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.04.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKLS86Q6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965321v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Tam&#225;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/pp.tr.2012-2.02" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851998v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimyaledgo Ki&#233;br&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2012.048977" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851902v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Daniel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2011.041389" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851904v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2011.1.201-2245" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851916v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pouly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoang Huynh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJC.17.1-24" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0039-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851919v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2011.554911" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840244v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lamy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.04.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1P7K5W5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840243v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865344v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Haro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2009.05.00" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946049v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gissinger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949740v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsiotras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Velenis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/vesd.39.3.189.14152" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933588v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Coffin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(02)00047-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734006v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurence" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gissinger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/vesd.34.5.357.2055" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05346789v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghewa Masry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meurer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05318293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321622" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527337v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pio Michele Giuliani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0285" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405216v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Point" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orjuela" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vieira Gois Fernandes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956282v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Azerine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC60901.2024.10611957" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405221v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouve" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707154v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566185" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956271v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708620" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05365900v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koliai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazeille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10422708" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136239v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118005v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Uhring" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hellebois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Manouvrier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Neri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC59256.2023.10268474" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720989v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05124547v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.115" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767487v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pagliarecci" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1401" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723125v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Khelladi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723123v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lambert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2083" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Matz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bouziani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.905" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325664v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javid Gelareh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254506" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976952v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183082" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976961v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449381v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101528v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101521v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156864v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153577v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101525v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gasmi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449260v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160933v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montrouge" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Torres" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Parsons" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881295v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840553v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162053v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejagen Sadien" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Emmanuel Romana" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550154" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566949v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2192" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04680053v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2062" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04680043v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Ruiz Santa Quiteria Manzano" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2580" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04729775v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-1875" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361082v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaochu Li" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Denis-Vidal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04711052v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841717" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263652v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522670v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strub" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gassmann" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Theodoulis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dobre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549053v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354097v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gaspar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs N&#233;meth" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331721v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225795" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189008v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234135v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Gabteni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036799" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559900v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544626v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Birouche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549042v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296829v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186367v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975595v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123475v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecheur" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851378" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556977v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078905v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082166v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975817v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975596v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530140v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878120" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348499v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862364" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406858v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zebiri" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505467v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dobre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550605v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514029v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2013.6629547" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834401v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jondeau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girardin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530123v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zebiri" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123478v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549040v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Peter" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-4-JP-2042.00132" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559939v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamza" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Anstett-Collin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556995v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Alarcon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Arnoux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922056v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710077v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717613v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559938v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120912-3-BG-2031.00025" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747351v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522649v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717469v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234113v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517986v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716682v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522655v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2012.6338774" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559932v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Grigoryev" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Depouhon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119690" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530133v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemay" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chamaillard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garcia" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.00692" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547651v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Collin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kiebre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733097v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710412v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475930v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abher Rasheed" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559906v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.15" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559942v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530287v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.05.180" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530279v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956243v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baujon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04739346v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04740765v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261838v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#8217;andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511518v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_7" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330232v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_26" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330228v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Koliai" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazeille" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_17" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027808v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_30" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561746v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72904-2_14" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107663v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58799-4_7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415834v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556992v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alarcon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnoux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556983v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Franck" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556988v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemay" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frank" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chamaillard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556990v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sorin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lemay" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chamaillard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544631v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bradai" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herbin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556989v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317995v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703229v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delam&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04562350v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J." TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basset Michel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352896v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Point" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vieira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2025.105247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05296276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sudi Bin Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mahtout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.07.013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vigne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104800" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511489v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Oulamara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Idoumghar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.05.039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956642v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Zaidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2024.103106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sayssouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312241277248" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05124544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spisser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12112395" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sadien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazik Birouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grimault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2023.2186308" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-01708-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05318272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ammour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3210276" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008457v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bindel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Drouhin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20220001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04342587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jterra.2022.08.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053013v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelareh Javid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Ould Abdeslam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030758" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khelladi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cassaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.3043485" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.104228" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180354v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2019.1638516" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Strub" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spilios Theodoulis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gassmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Dobre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G002916" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Niederberger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schleuniger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Anderegg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2018.08.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642251v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Derbel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s P&#233;ter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mourllion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/16484142.2017.1292950" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2016.2525719" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossni Zebiri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1233482" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04729650v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicola Russo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sproesser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Drouhin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.726" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289585v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-0153" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Peruchetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129987v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Changey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150305293" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958652v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Anstett-Collin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.03.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065033v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Mehmood" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dupuis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Drean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2014.07.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Attia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.874563" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.02.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTH9GKHZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boumediene" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ouamri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-013-0540-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33E9E3A2B39BC1E99BC58782329F815EB039E40A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966657v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabra Hamza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.289-303" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-T6ZK81DC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982309v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bernet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lefloch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-012-0427-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/664543A5E0B1510C4B037332E87AE7F997B5AA24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimyaledgo Ki&#233;br&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2012.048977" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696271v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Haro Sandoval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.04.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKLS86Q6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965321v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Tam&#225;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/pp.tr.2012-2.02" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851904v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2011.1.201-2245" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851902v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851910v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Daniel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2011.041389" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851916v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pouly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoang Huynh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJC.17.1-24" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0039-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851919v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2011.554911" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840244v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lamy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.04.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1P7K5W5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840243v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865344v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Haro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2009.05.00" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946049v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gissinger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949740v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsiotras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Velenis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/vesd.39.3.189.14152" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933588v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Coffin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(02)00047-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734006v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurence" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gissinger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/vesd.34.5.357.2055" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05346789v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghewa Masry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meurer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05318293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321622" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527337v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pio Michele Giuliani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0285" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405221v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouve" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orjuela" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405216v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Point" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vieira Gois Fernandes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956282v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Azerine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC60901.2024.10611957" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707154v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566185" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956271v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708620" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05365900v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koliai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazeille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10422708" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136239v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118005v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Uhring" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hellebois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Manouvrier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Neri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC59256.2023.10268474" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05124547v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.115" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720989v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723125v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Khelladi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325670v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767487v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pagliarecci" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1401" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723123v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lambert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2083" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Matz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bouziani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.905" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325664v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javid Gelareh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254506" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976952v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183082" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976961v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156864v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449381v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101528v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101521v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153577v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101525v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gasmi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449260v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160933v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montrouge" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Torres" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Parsons" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881295v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840553v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162053v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejagen Sadien" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Emmanuel Romana" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550154" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566949v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2192" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04680053v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2062" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04680043v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Ruiz Santa Quiteria Manzano" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2580" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522670v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strub" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gassmann" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Theodoulis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dobre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361082v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaochu Li" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Denis-Vidal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04729775v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-1875" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04711052v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841717" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263652v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549053v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354097v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gaspar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs N&#233;meth" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544626v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Birouche" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331721v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225795" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189008v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234135v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Gabteni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036799" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559900v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549042v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296829v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186367v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975595v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123475v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecheur" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851378" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556977v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078905v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082166v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975817v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975596v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530140v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878120" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348499v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862364" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834401v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jondeau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girardin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530123v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zebiri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514029v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2013.6629547" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406858v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zebiri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505467v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dobre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550605v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549040v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Peter" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-4-JP-2042.00132" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123478v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559939v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamza" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Anstett-Collin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556995v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Alarcon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Arnoux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922056v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747351v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710077v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717613v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559938v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120912-3-BG-2031.00025" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522649v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717469v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234113v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517986v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716682v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522655v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2012.6338774" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559932v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Grigoryev" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Depouhon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119690" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733097v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530133v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemay" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chamaillard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garcia" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.00692" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547651v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Collin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kiebre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710412v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475930v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abher Rasheed" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559906v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.15" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559942v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530287v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.05.180" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530279v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956243v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baujon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04739346v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04740765v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261838v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#8217;andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511518v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_7" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330228v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Koliai" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazeille" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_17" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330232v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_26" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027808v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_30" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561746v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72904-2_14" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107663v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58799-4_7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415834v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556992v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alarcon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnoux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556983v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Franck" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556988v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemay" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frank" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chamaillard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556990v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sorin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lemay" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chamaillard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544631v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bradai" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herbin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556989v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317995v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703229v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delam&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04562350v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J." TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basset Michel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>