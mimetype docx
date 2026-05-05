--- v0 (2026-03-30)
+++ v1 (2026-05-05)
@@ -854,667 +854,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary approach to the spatial dimension in ecosystem-based fisheries management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+                <w:t xml:space="preserve">The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilie Mariat-Roy</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Frangoudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Frésard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2018014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 223, pp.503-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.06.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939794v1</w:t>
+                <w:t xml:space="preserve">hal-01939796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management” [J. Environ. Manag. 223 (2018) 503–516]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Macher</w:t>
+                <w:t xml:space="preserve">Towards a spatial integrated stock assessment model for European hake northern stock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Mahevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertignac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.018⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.158-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2017.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939795v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated ecological–economic fisheries models—Evaluation, review and challenges for implementation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multidisciplinary approach to the spatial dimension in ecosystem-based fisheries management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rasmus Nielsen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth A. Fulton</w:t>
+                <w:t xml:space="preserve">Emilie Mariat-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/faf.12232⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2018014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561007v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a spatial integrated stock assessment model for European hake northern stock</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Mahevas</w:t>
+                <w:t xml:space="preserve">Corrigendum to “The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management” [J. Environ. Manag. 223 (2018) 503–516]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertignac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Frangoudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Frésard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2017.12.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.18-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202033v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Frésard</w:t>
+                <w:t xml:space="preserve">Integrated ecological–economic fisheries models—Evaluation, review and challenges for implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rasmus Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thunberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel S. Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorn O. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth A. Fulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 223, pp.503-516. </w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.1-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.06.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/faf.12232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939796v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoviability for ecosystem-based fisheries management</w:t>
               </w:r>
@@ -1673,51 +1673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene de Pontual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Mahevas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (2-4), pp.61-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1879,319 +1879,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating MSY and MEY in multi-species and multi-fleet fisheries, consequences and limits: an application to the Bay of Biscay mixed fishery</w:t>
+                <w:t xml:space="preserve">Managing mixed fisheries for bio-economic viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Guillen</w:t>
+                <w:t xml:space="preserve">Sophie Gourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Merzereaud</w:t>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertignac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Fifas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 140, pp.46-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2012.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2012.12.029⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835557v1</w:t>
+                <w:t xml:space="preserve">hal-00835634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing mixed fisheries for bio-economic viability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating MSY and MEY in multi-species and multi-fleet fisheries, consequences and limits: an application to the Bay of Biscay mixed fishery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gourguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Doyen</w:t>
+                <w:t xml:space="preserve">Mathieu Merzereaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thébaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Bertignac</w:t>
+                <w:t xml:space="preserve">S. Fifas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 140, pp.46-62. </w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp. 64-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2012.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2012.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835634v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on European hake biology and population dynamics from a sustained tagging effort in the Bay of Biscay</w:t>
               </w:r>
@@ -2307,90 +2307,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic viability approach to ecosystem-based fisheries management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Béné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 75, pp.32-42. </w:t>
@@ -2467,51 +2467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Merzereaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2704,51 +2704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A length-structured spatially explicit model for estimating hake growth and migration rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Mahevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3733,268 +3733,268 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report of STECF EWG 12-04 on the International Dimension of the Common Fisheries Policy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">40th Plenary meeting of the Scientific, Technical and Economic Committee for Fisheries (PLEN-12-02)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jardim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Cardinale</w:t>
+                <w:t xml:space="preserve">J. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...38 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, 128 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908175v1</w:t>
+                <w:t xml:space="preserve">hal-00908167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40th Plenary meeting of the Scientific, Technical and Economic Committee for Fisheries (PLEN-12-02)</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Report of STECF EWG 12-04 on the International Dimension of the Common Fisheries Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jardim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cardinale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kuikka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, 56 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Andersen</w:t>
-[...38 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.2788/38867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908167v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">39th Plenary meeting of the Scientific, Technical and Economic Committee for Fisheries (PLEN-12-01)</w:t>
               </w:r>
@@ -4006,51 +4006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4268,51 +4268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, 226 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4433,51 +4433,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="586CB8F3"/>
+    <w:nsid w:val="9FF0E79E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4664,51 +4664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-bertignac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8783-9612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087099225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193916437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Vigier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01408-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238047v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A. Steins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ballesteros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Kraan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2021010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu V&#233;ron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Duhamel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pawlowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.567841" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Veron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102274" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.10.107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NVZ2GQ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939794v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Curtil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mariat-Roy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2018014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thunberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Holland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn O. Schmidt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Fulton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12232" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202033v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mahevas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2017.12.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.06.063" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ahad Cisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12224" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lopez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene de Pontual" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2015007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200636v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Deroba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Butterworth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D., Jr. Methot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. A. de Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fernandez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst237" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835557v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Guillen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merzereaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertignac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fifas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2012.12.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2DTWXVH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.12.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHG9P8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499477v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jolivet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Garren" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst102" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834986v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.01.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815492v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Raveau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mehault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Grand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00732996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Pontual" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolivet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2012.03345.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VTR9Q2HC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498838v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duplisea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsq042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216325v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drouineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;vas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fertin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2007.11.017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359860v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Talidec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2007.12.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hampton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2419.1998.00063.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXHWLZ90-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilio Jr. Coan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frangoudes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;sard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344306v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jolivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Abella" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Andersen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bailey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/15586" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jardim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuikka" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/38867" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908167v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908161v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Abella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729423v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Alvaro Abella" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bailey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Casey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729424v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Anderson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/52748" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-bertignac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8783-9612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087099225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193916437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Vigier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01408-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238047v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A. Steins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ballesteros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Kraan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2021010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu V&#233;ron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Duhamel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pawlowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.567841" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Veron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102274" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.10.107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NVZ2GQ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.06.063" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mahevas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2017.12.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Curtil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mariat-Roy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2018014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939795v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thunberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Holland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn O. Schmidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Fulton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12232" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ahad Cisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12224" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lopez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene de Pontual" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2015007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200636v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Deroba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Butterworth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D., Jr. Methot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. A. de Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fernandez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst237" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertignac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.12.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHG9P8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Guillen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merzereaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fifas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2012.12.029" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2DTWXVH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499477v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jolivet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Garren" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst102" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834986v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.01.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815492v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Raveau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mehault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Grand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00732996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Pontual" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolivet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2012.03345.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VTR9Q2HC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498838v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duplisea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsq042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216325v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drouineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;vas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fertin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2007.11.017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359860v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Talidec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2007.12.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hampton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2419.1998.00063.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXHWLZ90-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilio Jr. Coan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frangoudes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;sard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344306v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jolivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Abella" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Andersen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bailey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/15586" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908167v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jardim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuikka" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/38867" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908161v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Abella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729423v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Alvaro Abella" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bailey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Casey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729424v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Anderson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/52748" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>