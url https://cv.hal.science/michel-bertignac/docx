--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -168,3130 +168,3260 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monthly spatial dynamics of the Bay of Biscay hake-sole-Norway lobster fishery: an ISIS-Fish database</w:t>
+                <w:t xml:space="preserve">Estimating migration and mortality rates for European sea bass (Dicentrarchus labrax) using electronic tagging data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audric Vigier</w:t>
+                <w:t xml:space="preserve">Michel Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bertignac</w:t>
+                <w:t xml:space="preserve">Edel Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
+                <w:t xml:space="preserve">Mickael Drogou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seren Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-022-01408-0⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 83 (4), fsag043 (18p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsag043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831361v1</w:t>
+                <w:t xml:space="preserve">hal-05618658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards transdisciplinary decision-support processes in fisheries: experiences and recommendations from a multidisciplinary collective of researchers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monthly spatial dynamics of the Bay of Biscay hake-sole-Norway lobster fishery: an ISIS-Fish database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Ballesteros</w:t>
+                <w:t xml:space="preserve">Audric Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marloes Kraan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2021010⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01408-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03238047v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinism of Temporal Variability in Size at Maturation of Sardine Sardina pilchardus in the Bay of Biscay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards transdisciplinary decision-support processes in fisheries: experiences and recommendations from a multidisciplinary collective of researchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Véron</w:t>
+                <w:t xml:space="preserve">Nathalie A. Steins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Duhamel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Bertignac</w:t>
+                <w:t xml:space="preserve">Marta Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Pawlowski</w:t>
+                <w:t xml:space="preserve">Marloes Kraan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Huret</w:t>
+                <w:t xml:space="preserve">Katia Frangoudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, 567841 (17p.). </w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.567841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/alr/2021010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202664v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major changes in sardine growth and body condition in the Bay of Biscay between 2003 and 2016: Temporal trends and drivers</w:t>
+                <w:t xml:space="preserve">Determinism of Temporal Variability in Size at Maturation of Sardine Sardina pilchardus in the Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Veron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Matthieu Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Huret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102274⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, 567841 (17p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.567841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202501v1</w:t>
+                <w:t xml:space="preserve">hal-04202664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management (vol 223, pg 503, 2018)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Major changes in sardine growth and body condition in the Bay of Biscay between 2003 and 2016: Temporal trends and drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guyader</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Huret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 182, 102274 (14p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.10.107⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02149114v1</w:t>
+                <w:t xml:space="preserve">hal-04202501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management (vol 223, pg 503, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Frangoudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Frésard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 223, pp.503-516. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 231, pp.1283-1283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.10.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.06.063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01939796v1</w:t>
+                <w:t xml:space="preserve">hal-02149114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a spatial integrated stock assessment model for European hake northern stock</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multidisciplinary approach to the spatial dimension in ecosystem-based fisheries management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audric Vigier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Bertignac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mariat-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2017.12.001⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2018014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202033v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary approach to the spatial dimension in ecosystem-based fisheries management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to “The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management” [J. Environ. Manag. 223 (2018) 503–516]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilie Mariat-Roy</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Frangoudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Frésard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2018014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.18-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939794v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management” [J. Environ. Manag. 223 (2018) 503–516]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Frésard</w:t>
+                <w:t xml:space="preserve">Integrated ecological–economic fisheries models—Evaluation, review and challenges for implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rasmus Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thunberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel S. Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorn O. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth A. Fulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.018⟩</w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/faf.12232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939795v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated ecological–economic fisheries models—Evaluation, review and challenges for implementation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a spatial integrated stock assessment model for European hake northern stock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Mahevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertignac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/faf.12232⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.158-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2017.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561007v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoviability for ecosystem-based fisheries management</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdoul Ahad Cisse</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Frangoudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Frésard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (6), pp.1056-1072. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 223, pp.503-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/faf.12224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.06.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940469v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can exploratory modelling tell us about the ecobiology of European sea bass ( Dicentrarchus labrax ): a comprehensive overview</w:t>
+                <w:t xml:space="preserve">Ecoviability for ecosystem-based fisheries management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lopez</w:t>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene de Pontual</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Christophe Béné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Ahad Cisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2015007⟩</w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (6), pp.1056-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/faf.12224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200624v1</w:t>
+                <w:t xml:space="preserve">hal-01940469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation testing the robustness of stock assessment models to error: some results from the ICES strategic initiative on stock assessment methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What can exploratory modelling tell us about the ecobiology of European sea bass ( Dicentrarchus labrax ): a comprehensive overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. D., Jr. Methot</w:t>
+                <w:t xml:space="preserve">Romain Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. A. de Oliveira</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helene de Pontual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Mahevas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fst237⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (2-4), pp.61-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2015007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200636v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing mixed fisheries for bio-economic viability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation testing the robustness of stock assessment models to error: some results from the ICES strategic initiative on stock assessment methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Deroba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gourguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Doyen</w:t>
+                <w:t xml:space="preserve">D. S. Butterworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+                <w:t xml:space="preserve">R. D., Jr. Methot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bertignac</w:t>
+                <w:t xml:space="preserve">J. A. A. de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2012.12.005⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (1), pp.19-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fst237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00835634v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating MSY and MEY in multi-species and multi-fleet fisheries, consequences and limits: an application to the Bay of Biscay mixed fishery</w:t>
+                <w:t xml:space="preserve">Managing mixed fisheries for bio-economic viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Guillen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sophie Gourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Merzereaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertignac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Fifas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40, pp. 64-74. </w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 140, pp.46-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2012.12.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2012.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835557v1</w:t>
+                <w:t xml:space="preserve">hal-00835634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on European hake biology and population dynamics from a sustained tagging effort in the Bay of Biscay</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating MSY and MEY in multi-species and multi-fleet fisheries, consequences and limits: an application to the Bay of Biscay mixed fishery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Jolivet</w:t>
+                <w:t xml:space="preserve">Jordi Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Garren</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Merzereaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fifas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fst102⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp. 64-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2012.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04499477v1</w:t>
+                <w:t xml:space="preserve">hal-00835557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic viability approach to ecosystem-based fisheries management</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights on European hake biology and population dynamics from a sustained tagging effort in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene de Pontual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Garren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertignac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (7), pp.1416-1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fst102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2012.01.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00834986v1</w:t>
+                <w:t xml:space="preserve">hal-04499477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bio-economic analysis of experimental selective devices in the Norway lobster (Nephrops norvegicus) fishery in the Bay of Biscay</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sonia Mehault</w:t>
+                <w:t xml:space="preserve">A stochastic viability approach to ecosystem-based fisheries management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Merzereaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Le Grand</w:t>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Béné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2012035⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75, pp.32-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2012.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815492v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel vertical migration of European hake Merluccius merluccius and associated temperature histories: insights from a pilot data-storage tagging (DST) experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A bio-economic analysis of experimental selective devices in the Norway lobster (Nephrops norvegicus) fishery in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jolivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Bertignac</w:t>
+                <w:t xml:space="preserve">Adriana Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Fablet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonia Mehault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Merzereaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2012.03345.x⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (3), pp.215-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2012035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00732996v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A length-structured spatially explicit model for estimating hake growth and migration rates</w:t>
+                <w:t xml:space="preserve">Diel vertical migration of European hake Merluccius merluccius and associated temperature histories: insights from a pilot data-storage tagging (DST) experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Bertignac</w:t>
+                <w:t xml:space="preserve">Hélène de Pontual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Duplisea</w:t>
+                <w:t xml:space="preserve">A. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsq042⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81, pp.728-734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2012.03345.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498838v1</w:t>
+                <w:t xml:space="preserve">hal-00732996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of discretisation assumptions in a length-structured population growth model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A length-structured spatially explicit model for estimating hake growth and migration rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fertin</w:t>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Mahevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duplisea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2007.11.017⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67 (8), pp.1697-1709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsq042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216325v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost–benefit analysis of improving trawl selectivity in the case of discards: The Nephrops norvegicus fishery in the Bay of Biscay</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Assessing the impact of discretisation assumptions in a length-structured population growth model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mahévas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 92 (1), pp.76-89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2007.12.021⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 91 (2-3), pp.160-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2007.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359860v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting skipjack forage distributions in the Equatorial Pacific: preliminary results using a coupled dynamical bio-geochemical model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">John Hampton</w:t>
+                <w:t xml:space="preserve">A cost–benefit analysis of improving trawl selectivity in the case of discards: The Nephrops norvegicus fishery in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Stoens</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Talidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertignac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 7 (3-4), pp.317-325. </w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (1), pp.76-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2419.1998.00063.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2007.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00154556v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Predicting skipjack forage distributions in the Equatorial Pacific: preliminary results using a coupled dynamical bio-geochemical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lehodey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hampton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stoens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 7 (3-4), pp.317-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2419.1998.00063.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estimates of exploitation rates for north pacific albacore, Thunnus alalunga, from tagging data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Hampton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilio Jr. Coan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fishery Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 97 (3), pp.421-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3301,262 +3431,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a partnership bio-economic decision-support framework for fisheries management with stakeholders: challenges and opportunities towards trans-disciplinary approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Frangoudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frésard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Future Oceans2 IMBeR Open Science Conference, 17-21 June 2019, Brest, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Integrated Marine Biosphere Research - IMBER, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diel rhythm in diving behaviour of european hake and associated thermal changes revealed by archival tagging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Pontual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international symposium on tagging and tracking marine fish with electronic devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, San Sebastian, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3566,156 +3696,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">36th Plenary meeting of the Scientific, Technical and Economic Committee for Fisheries (PLEN-11-01)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Commission, Joint Research Centre, pp.80, 2011, 978-92-79-20170-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2788/15586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3725,647 +3855,647 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">40th Plenary meeting of the Scientific, Technical and Economic Committee for Fisheries (PLEN-12-02)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 128 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report of STECF EWG 12-04 on the International Dimension of the Common Fisheries Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jardim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kuikka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 56 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2788/38867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">39th Plenary meeting of the Scientific, Technical and Economic Committee for Fisheries (PLEN-12-01)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">34th Plenary meeting of the Scientific, Technical and Economic Committee for Fisheries (PLEN-10-02)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Alvaro Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Daures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">35rh Plenary meeting of the Scientific, Technical and Economic Committee for Fisheries (PLEN-10-03)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, 226 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2788/52748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId155"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4433,51 +4563,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9FF0E79E"/>
+    <w:nsid w:val="E4828852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4664,51 +4794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-bertignac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8783-9612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087099225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193916437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Vigier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01408-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238047v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A. Steins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ballesteros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Kraan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2021010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu V&#233;ron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Duhamel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pawlowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.567841" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Veron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102274" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.10.107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NVZ2GQ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.06.063" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mahevas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2017.12.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Curtil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mariat-Roy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2018014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939795v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thunberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Holland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn O. Schmidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Fulton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12232" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ahad Cisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12224" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lopez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene de Pontual" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2015007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200636v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Deroba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Butterworth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D., Jr. Methot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. A. de Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fernandez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst237" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertignac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.12.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHG9P8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Guillen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merzereaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fifas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2012.12.029" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2DTWXVH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499477v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jolivet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Garren" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst102" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834986v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.01.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815492v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Raveau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mehault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Grand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00732996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Pontual" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolivet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2012.03345.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VTR9Q2HC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498838v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duplisea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsq042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216325v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drouineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;vas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fertin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2007.11.017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359860v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Talidec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2007.12.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hampton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2419.1998.00063.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXHWLZ90-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilio Jr. Coan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frangoudes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;sard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344306v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jolivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Abella" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Andersen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bailey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/15586" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908167v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jardim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuikka" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/38867" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908161v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Abella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729423v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Alvaro Abella" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bailey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Casey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729424v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Anderson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/52748" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-bertignac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8783-9612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087099225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193916437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618658v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edel Lheureux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Drogou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seren Wright" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsag043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Vigier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01408-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238047v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A. Steins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ballesteros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Kraan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2021010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202664v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu V&#233;ron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Duhamel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pawlowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.567841" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Veron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102274" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.10.107" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NVZ2GQ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939794v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Curtil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mariat-Roy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2018014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939795v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561007v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thunberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Holland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn O. Schmidt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Fulton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12232" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mahevas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2017.12.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.06.063" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ahad Cisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12224" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lopez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene de Pontual" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2015007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200636v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Deroba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Butterworth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D., Jr. Methot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. A. de Oliveira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fernandez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst237" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835634v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertignac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.12.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHG9P8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835557v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Guillen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merzereaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fifas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2012.12.029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2DTWXVH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499477v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jolivet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Garren" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst102" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834986v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.01.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Raveau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mehault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Grand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012035" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00732996v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Pontual" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolivet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2012.03345.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VTR9Q2HC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498838v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duplisea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsq042" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216325v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drouineau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;vas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fertin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2007.11.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359860v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Talidec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2007.12.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154556v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hampton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2419.1998.00063.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXHWLZ90-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423658v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilio Jr. Coan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198969v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frangoudes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;sard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344306v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jolivet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841888v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Abella" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Andersen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bailey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/15586" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908167v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908175v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jardim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuikka" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/38867" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908161v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Abella" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729423v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Alvaro Abella" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bailey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Casey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729424v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Anderson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/52748" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>