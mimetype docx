--- v0 (2026-03-23)
+++ v1 (2026-04-19)
@@ -2548,321 +2548,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Michelet, Histoire de la Révolution française, Tome troisième.</w:t>
+                <w:t xml:space="preserve">Histoire de la Révolution, Jules Michelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paule Petitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Saminadayar-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Roulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, Vol. 1, p. 615-958 et p.1276-1341, 2019, Bibliothèque de la Pléiade, 978-2-07-014566-9</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lotterie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallimard, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02017602v1</w:t>
+                <w:t xml:space="preserve">hal-03884026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exception politique en révolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jules Michelet, Histoire de la Révolution française, Tome troisième.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Roulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Biard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paule Petitier (dir.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vol. 1, p. 615-958 et p.1276-1341, 2019, Bibliothèque de la Pléiade, 978-2-07-014566-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02293083v1</w:t>
+                <w:t xml:space="preserve">halshs-02017602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la Révolution, Jules Michelet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’exception politique en révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 244 p., 2019, Changer d'époque, 979-10-240-1297-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Petitier</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-03884026v1</w:t>
+                <w:t xml:space="preserve">hal-02293083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La souffrance et la gloire</w:t>
               </w:r>
@@ -3115,349 +3115,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralisation et fédéralisme</w:t>
+                <w:t xml:space="preserve">La Révolution hantée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Biard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 979-10-240-0870-7</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vendémiaire, 199 p., 2017, Collection Révolutions, 978-2-36358-273-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293076v1</w:t>
+                <w:t xml:space="preserve">hal-02293052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Révolution hantée</w:t>
+                <w:t xml:space="preserve">Centralisation et fédéralisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Biard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Vendémiaire, 199 p., 2017, Collection Révolutions, 978-2-36358-273-7</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 979-10-240-0870-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293052v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terreur et Révolution française</w:t>
+                <w:t xml:space="preserve">L’écriture d’une expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Biard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Uppr, 117 p., 2016, Lire, comprendre, maintenant, 978-2-37168-107-1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leuwers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiaki Ômi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société des études robespierristes, 213 p., 2016, Collection études révolutionnaires, 978-2-908327-93-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293049v1</w:t>
+                <w:t xml:space="preserve">hal-02293068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture d’une expérience</w:t>
+                <w:t xml:space="preserve">Terreur et Révolution française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Biard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Uppr, 117 p., 2016, Lire, comprendre, maintenant, 978-2-37168-107-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshiaki Ômi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02293068v1</w:t>
+                <w:t xml:space="preserve">hal-02293049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danton</w:t>
               </w:r>
@@ -3871,51 +3871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passeurs de révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Biard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4452,51 +4452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la Révolution française de Jules Michelet , réédition Pléiade, tomes 3 et 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Petitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la Révolution française de Jules Michelet réédition Pléiade, tomes 3 et 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4515,109 +4515,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révolution terminée, Révolution consolidée</w:t>
+                <w:t xml:space="preserve">Les décennies 1730-1780, un dynamisme réel, mais fragile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Biard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de Rouen : Antiquité - 1815</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, </w:t>
+              <w:t xml:space="preserve">Histoire de Rouen, chapitres 11-12-13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 364 p., 2019, 978-2-87775-967-0</w:t>
+              <w:t xml:space="preserve">, 364 p., 2019, Histoire de Rouen : Antiquité - 1815, 9782877759670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337769v1</w:t>
+                <w:t xml:space="preserve">hal-02293059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouen dans la Révolution (1789-1794)</w:t>
               </w:r>
@@ -4679,109 +4679,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les décennies 1730-1780, un dynamisme réel, mais fragile</w:t>
+                <w:t xml:space="preserve">Révolution terminée, Révolution consolidée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Biard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de Rouen, chapitres 11-12-13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Histoire de Rouen : Antiquité - 1815</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 364 p., 2019, Histoire de Rouen : Antiquité - 1815, 9782877759670</w:t>
+              <w:t xml:space="preserve">, 364 p., 2019, 978-2-87775-967-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293059v1</w:t>
+                <w:t xml:space="preserve">hal-02337769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -5281,51 +5281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michel.biard@univ-rouen.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386571v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Biard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/huma.348.0042" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188705v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.216.0015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293123v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293089v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.681.0139" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.643.0199" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.11680" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ahrf.1998.2086" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293116v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/histoire-politique-du-pantheon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chalmin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mathan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mason" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etudesrobespierristes.com/produit/oeuvres-completes-de-gracchus-babeuf-tome-1-volume-1/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832267v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04211964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_Derniers_Jours_de_la_Montagne_1794-1795" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemmeedit.com/boutique/hors-collection/periode-moderne/en-finir-avec-robespierre-et-ses-amis/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Linton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wulf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02017602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roulin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.la-pleiade.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/Histoire-de-la-Revolution-francaise3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100621780&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884026v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Petitier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saminadayar-Perrin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293055v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maingon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914804v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01835754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leuwers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Simien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://etudes-revolutionnaires.org/prestashop/home/139-deportations-et-exils-des-conventionnels.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100705510&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293068v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki &#212;mi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/danton-le-mythe-et-lhistoire-9782200614133" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534200v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tourret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.96700" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293064v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3924" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.biard.2008.01" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386559v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386548v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03689980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rolland-Boulestreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100398480&amp;amp;fbclid=IwAR3yQfUUFSRDJRoMxRSvdPOy01tFFza6H-74ARGhnE0RExapS_MaIgRl1AA" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337761v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293059v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01835771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/genre-revolution-transgression" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michel.biard@univ-rouen.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386571v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Biard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/huma.348.0042" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188705v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.216.0015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293123v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293089v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.681.0139" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.643.0199" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.11680" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ahrf.1998.2086" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293116v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/histoire-politique-du-pantheon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chalmin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mathan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mason" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etudesrobespierristes.com/produit/oeuvres-completes-de-gracchus-babeuf-tome-1-volume-1/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832267v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04211964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_Derniers_Jours_de_la_Montagne_1794-1795" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemmeedit.com/boutique/hors-collection/periode-moderne/en-finir-avec-robespierre-et-ses-amis/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Linton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wulf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884026v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Petitier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saminadayar-Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02017602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.la-pleiade.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/Histoire-de-la-Revolution-francaise3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293083v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100621780&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293055v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maingon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914804v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01835754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leuwers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Simien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://etudes-revolutionnaires.org/prestashop/home/139-deportations-et-exils-des-conventionnels.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100705510&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293068v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki &#212;mi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293049v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/danton-le-mythe-et-lhistoire-9782200614133" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534200v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tourret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.96700" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293064v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3924" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.biard.2008.01" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386559v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386548v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03689980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rolland-Boulestreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100398480&amp;amp;fbclid=IwAR3yQfUUFSRDJRoMxRSvdPOy01tFFza6H-74ARGhnE0RExapS_MaIgRl1AA" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337761v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337769v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01835771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/genre-revolution-transgression" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>