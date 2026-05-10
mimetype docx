--- v1 (2026-04-19)
+++ v2 (2026-05-10)
@@ -3115,186 +3115,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Révolution hantée</w:t>
+                <w:t xml:space="preserve">Centralisation et fédéralisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Biard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Vendémiaire, 199 p., 2017, Collection Révolutions, 978-2-36358-273-7</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 979-10-240-0870-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293052v1</w:t>
+                <w:t xml:space="preserve">hal-02293076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralisation et fédéralisme</w:t>
+                <w:t xml:space="preserve">La Révolution hantée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Biard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vendémiaire, 199 p., 2017, Collection Révolutions, 978-2-36358-273-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02293076v1</w:t>
+                <w:t xml:space="preserve">hal-02293052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture d’une expérience</w:t>
               </w:r>
@@ -4515,109 +4515,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les décennies 1730-1780, un dynamisme réel, mais fragile</w:t>
+                <w:t xml:space="preserve">Révolution terminée, Révolution consolidée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Biard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de Rouen, chapitres 11-12-13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Histoire de Rouen : Antiquité - 1815</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 364 p., 2019, Histoire de Rouen : Antiquité - 1815, 9782877759670</w:t>
+              <w:t xml:space="preserve">, 364 p., 2019, 978-2-87775-967-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293059v1</w:t>
+                <w:t xml:space="preserve">hal-02337769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouen dans la Révolution (1789-1794)</w:t>
               </w:r>
@@ -4679,109 +4679,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révolution terminée, Révolution consolidée</w:t>
+                <w:t xml:space="preserve">Les décennies 1730-1780, un dynamisme réel, mais fragile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Biard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de Rouen : Antiquité - 1815</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, </w:t>
+              <w:t xml:space="preserve">Histoire de Rouen, chapitres 11-12-13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 364 p., 2019, 978-2-87775-967-0</w:t>
+              <w:t xml:space="preserve">, 364 p., 2019, Histoire de Rouen : Antiquité - 1815, 9782877759670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337769v1</w:t>
+                <w:t xml:space="preserve">hal-02293059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -5281,51 +5281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michel.biard@univ-rouen.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386571v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Biard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/huma.348.0042" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188705v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.216.0015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293123v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293089v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.681.0139" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.643.0199" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.11680" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ahrf.1998.2086" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293116v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/histoire-politique-du-pantheon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chalmin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mathan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mason" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etudesrobespierristes.com/produit/oeuvres-completes-de-gracchus-babeuf-tome-1-volume-1/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832267v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04211964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_Derniers_Jours_de_la_Montagne_1794-1795" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemmeedit.com/boutique/hors-collection/periode-moderne/en-finir-avec-robespierre-et-ses-amis/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Linton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wulf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884026v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Petitier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saminadayar-Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02017602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.la-pleiade.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/Histoire-de-la-Revolution-francaise3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293083v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100621780&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293055v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maingon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914804v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01835754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leuwers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Simien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://etudes-revolutionnaires.org/prestashop/home/139-deportations-et-exils-des-conventionnels.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100705510&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293068v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki &#212;mi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293049v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/danton-le-mythe-et-lhistoire-9782200614133" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534200v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tourret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.96700" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293064v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3924" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.biard.2008.01" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386559v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386548v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03689980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rolland-Boulestreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100398480&amp;amp;fbclid=IwAR3yQfUUFSRDJRoMxRSvdPOy01tFFza6H-74ARGhnE0RExapS_MaIgRl1AA" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337761v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337769v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01835771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/genre-revolution-transgression" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michel.biard@univ-rouen.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386571v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Biard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/huma.348.0042" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188705v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.216.0015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293123v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293089v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.681.0139" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.643.0199" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.11680" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ahrf.1998.2086" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293116v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/histoire-politique-du-pantheon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chalmin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mathan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mason" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etudesrobespierristes.com/produit/oeuvres-completes-de-gracchus-babeuf-tome-1-volume-1/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832267v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04211964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_Derniers_Jours_de_la_Montagne_1794-1795" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemmeedit.com/boutique/hors-collection/periode-moderne/en-finir-avec-robespierre-et-ses-amis/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Linton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wulf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884026v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Petitier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saminadayar-Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02017602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.la-pleiade.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/Histoire-de-la-Revolution-francaise3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293083v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100621780&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293055v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maingon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914804v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01835754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leuwers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Simien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://etudes-revolutionnaires.org/prestashop/home/139-deportations-et-exils-des-conventionnels.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100705510&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293068v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki &#212;mi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293049v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/danton-le-mythe-et-lhistoire-9782200614133" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534200v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tourret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.96700" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293064v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3924" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.biard.2008.01" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386559v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386548v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03689980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rolland-Boulestreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100398480&amp;amp;fbclid=IwAR3yQfUUFSRDJRoMxRSvdPOy01tFFza6H-74ARGhnE0RExapS_MaIgRl1AA" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337761v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293059v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01835771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/genre-revolution-transgression" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>