--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -204,157 +204,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Implementation of Morphological Filters with Polygonal Structuring Elements</w:t>
+                <w:t xml:space="preserve">Morphological Co-Processing Unit for Embedded Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthieu Faessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bilodeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (1), pp.175-187. </w:t>
+              <w:t xml:space="preserve">, 2015, pp. 1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11554-012-0271-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11554-015-0518-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789845v1</w:t>
+                <w:t xml:space="preserve">hal-01117406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time contrast medium detection in x-ray images by mathematical morphology operators</w:t>
               </w:r>
@@ -438,157 +438,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Co-Processing Unit for Embedded Devices</w:t>
+                <w:t xml:space="preserve">Real-Time Implementation of Morphological Filters with Polygonal Structuring Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Faessel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Bilodeau</w:t>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp. 1-12. </w:t>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.175-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11554-015-0518-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11554-012-0271-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117406v2</w:t>
+                <w:t xml:space="preserve">hal-00789845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic color correction: region-based approach and performance evaluation using full reference metrics</w:t>
               </w:r>
@@ -887,51 +887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Chabardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Faessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -963,252 +963,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parallel, O(N) Algorithm for Unbiased, Thin Watershed</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Faessel</w:t>
+                <w:t xml:space="preserve">A Bayesian Approach to Linear Unmixing in the Presence of Highly Mixed Spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems: 17th International Conference, ACIVS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Leecy, Italy. pp.263--274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48680-2_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424917v1</w:t>
+                <w:t xml:space="preserve">hal-01425738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Approach to Linear Unmixing in the Presence of Highly Mixed Spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
+                <w:t xml:space="preserve">A Parallel, O(N) Algorithm for Unbiased, Thin Watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Chabardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Faessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bilodeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems: 17th International Conference, ACIVS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-48680-2_24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01425738v1</w:t>
+                <w:t xml:space="preserve">hal-01424917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parallel, O(n), algorithm for unbiased, thin watershed</w:t>
               </w:r>
@@ -1220,51 +1220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Chabardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Faessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1296,217 +1296,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale and morphological gradient preserving contrast</w:t>
+                <w:t xml:space="preserve">Appariements de régions pour l'estimation de cartes de profondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bricola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Beucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress for Stereology and Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eric Pirard, Jul 2015, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158715v2</w:t>
+                <w:t xml:space="preserve">hal-01161850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appariements de régions pour l'estimation de cartes de profondeur</w:t>
+                <w:t xml:space="preserve">A multi-scale and morphological gradient preserving contrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bricola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Beucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t>
+              <w:t xml:space="preserve">14th International Congress for Stereology and Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Pirard, Jul 2015, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161850v1</w:t>
+                <w:t xml:space="preserve">hal-01158715v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Top-Down Approach to the Estimation of Depth Maps Driven by Morphological Segmentations</w:t>
               </w:r>
@@ -1691,51 +1691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMIL: Simple Morphological Image Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Faessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1799,51 +1799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2136,51 +2136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2334,51 +2334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preprocessing and analysis of microarray images from integrated lensless bio-photonic sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lajaunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3707,51 +3707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture Analysis with Arbitrarily Oriented Morphological Opening and Closing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3964,51 +3964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02438281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Chabardes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-019-00912-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789845v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartovsky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0271-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251909v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu Sang Ly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Beucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061202" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117406v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0518-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251867v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelian Persa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Jan Damstra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061207" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Drouyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sorbier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Chabard&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01424917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425738v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_24" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266889v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158715v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bricola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_11" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu-Sang Ly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6466813" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01526570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clienti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coelho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880286v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Parra-Denis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658959v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63JHQ017-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880311v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569449v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Boulaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781377" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830910v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88458-3_14" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425759v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.5757" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484492v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noyel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374654v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374647v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330139v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995034v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063384v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00651251v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02438281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Chabardes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-019-00912-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117406v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartovsky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0518-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251909v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu Sang Ly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Beucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061202" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789845v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0271-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251867v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelian Persa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Jan Damstra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061207" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Drouyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sorbier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Chabard&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_24" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01424917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266889v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161850v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bricola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158715v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_11" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu-Sang Ly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6466813" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01526570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clienti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coelho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880286v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Parra-Denis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658959v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63JHQ017-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880311v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569449v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Boulaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781377" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830910v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88458-3_14" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425759v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.5757" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484492v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noyel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374654v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374647v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330139v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995034v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063384v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00651251v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>