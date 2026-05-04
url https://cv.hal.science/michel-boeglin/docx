--- v0 (2026-03-09)
+++ v1 (2026-05-04)
@@ -2351,174 +2351,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El licenciado González (1529?-1559), predicador morisco y &amp;quot;dogmatizador luterano&amp;quot; en la Sevilla del siglo XVI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.235-255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aspectos de la Reforma en Aragón a finales del reinado del Emperador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boeglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuscrits. Revista d’Història Moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30, pp.139-159. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5565/rev/manuscrits.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5565/rev/manuscrits.2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00608748v2</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02141435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la déportation à l'expulsion: évangélisation et assimilation forcée</w:t>
               </w:r>
@@ -5442,51 +5442,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="535B75CC"/>
+    <w:nsid w:val="F8753989"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5673,51 +5673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-boeglin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6258-6356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078075424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007124v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boeglin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Fern&#225;ndez Terricabras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kahn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/reforma-y-disidencia-religiosa/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.5657" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141437v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141448v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141459v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Parello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meticebeta.univ-montp3.fr/lexique/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141427v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141457v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009468640" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03118814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004447349_006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03118851v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03118838v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482311v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107813v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369247v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.576" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre No&#235;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/c8_0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141446v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699627v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141460v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.1539" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608748v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/manuscrits.2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141435v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314375v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141430v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.2006.5259" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061296v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05126377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05160385v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04915680v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Comelles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Castell&#243;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04821608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05060985v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Moreno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04929796v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04737148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402050v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141456v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141450v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141464v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141443v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141434v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141452v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141454v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141442v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174016v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141428v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio J. Garc&#237;a Pinilla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ng2v" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-boeglin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6258-6356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078075424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007124v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boeglin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Fern&#225;ndez Terricabras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kahn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/reforma-y-disidencia-religiosa/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.5657" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141437v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141448v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141459v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Parello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meticebeta.univ-montp3.fr/lexique/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141427v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141457v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009468640" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03118814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004447349_006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03118851v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03118838v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482311v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107813v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369247v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.576" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre No&#235;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/c8_0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141446v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699627v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141460v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.1539" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608748v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/manuscrits.2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314375v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141430v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.2006.5259" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061296v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05126377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05160385v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04915680v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Comelles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Castell&#243;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04821608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05060985v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Moreno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04929796v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04737148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402050v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141456v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141450v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141464v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141443v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141434v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141452v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141454v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141442v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174016v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141428v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio J. Garc&#237;a Pinilla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ng2v" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>