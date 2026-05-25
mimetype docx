--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -5442,51 +5442,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8753989"/>
+    <w:nsid w:val="E921E1ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>