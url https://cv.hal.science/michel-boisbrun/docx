--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -733,295 +733,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics and Metabolomics Analyses Reveal High Induction of the Phenolamide Pathway in Tomato Plants Attacked by the Leafminer Tuta absoluta</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AB186 inhibits migration of triple-negative breast cancer cells and interacts with α-tubulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Le Bot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+                <w:t xml:space="preserve">Marine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Magot</w:t>
+                <w:t xml:space="preserve">Marine Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Péré</w:t>
+                <w:t xml:space="preserve">Sabine Mazerbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levy Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12060484⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (12), pp.6859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23126859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681534v1</w:t>
+                <w:t xml:space="preserve">hal-04238267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AB186 inhibits migration of triple-negative breast cancer cells and interacts with α-tubulin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Geoffroy</w:t>
+                <w:t xml:space="preserve">Transcriptomics and Metabolomics Analyses Reveal High Induction of the Phenolamide Pathway in Tomato Plants Attacked by the Leafminer Tuta absoluta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Roumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lemesle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Mazerbourg</w:t>
+                <w:t xml:space="preserve">Florent Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levy Batista</w:t>
+                <w:t xml:space="preserve">Arthur Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (12), pp.6859. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23126859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo12060484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238267v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoisomerization of Arylidene Heterocycles: Toward the Formation of Fused Heterocyclic Quinolines</w:t>
               </w:r>
@@ -1235,295 +1235,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New desulfured troglitazone derivatives: Improved synthesis and biological evaluation</w:t>
+                <w:t xml:space="preserve">Corrigendum to “New desulfured troglitazone derivatives: Improved synthesis and biological evaluation” [Eur. J. Med. Chem. 187 (2020) 111939]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Dupommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Comoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bordessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 187, pp.111939. </w:t>
+              <w:t xml:space="preserve">, 2020, 208, pp.112834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.111939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421051v1</w:t>
+                <w:t xml:space="preserve">hal-03503731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “New desulfured troglitazone derivatives: Improved synthesis and biological evaluation” [Eur. J. Med. Chem. 187 (2020) 111939]</w:t>
+                <w:t xml:space="preserve">New desulfured troglitazone derivatives: Improved synthesis and biological evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Dupommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Comoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bordessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 208, pp.112834. </w:t>
+              <w:t xml:space="preserve">, 2020, 187, pp.111939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.111939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503731v1</w:t>
+                <w:t xml:space="preserve">hal-02421051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and antibacterial evaluation of bis-thiazolium, bis- imidazolium and bis-triazolium derivatives</w:t>
               </w:r>
@@ -1907,51 +1907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pro-apoptotic effect of Δ2-TGZ in &amp;quot;claudin-1-low&amp;quot; triple-negative breast cancer cells: involvement of claudin-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2321,51 +2321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprofiling of troglitazone towards more active and less toxic derivatives: a new hope for cancer treatment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2373,51 +2373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (19), pp.2115-2124. </w:t>
@@ -2595,467 +2595,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and anti-proliferative activity of new biphenyle-benzylidenethiazolidine-2,4-dione bis-adducts containing various heterocyclic cores</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From D-glucuronic acid to L-iduronic acid derivatives via a radical tandem decarboxylation-cyclization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Martin</w:t>
+                <w:t xml:space="preserve">Stephane Salamone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysiane Richert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Drug Design and Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/15701808113106660080⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 386, pp.99-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2014.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094215v1</w:t>
+                <w:t xml:space="preserve">hal-01494402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of troglitazone derivatives as potent anti-proliferative agents: towards more active and less toxic compounds.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Colin-Cassin</w:t>
+                <w:t xml:space="preserve">Synthesis and anti-proliferative activity of new biphenyle-benzylidenethiazolidine-2,4-dione bis-adducts containing various heterocyclic cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Mazerbourg</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Letters in Drug Design and Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (3), pp.256-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/15701808113106660080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.06.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01094210v1</w:t>
+                <w:t xml:space="preserve">hal-01094215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From D-glucuronic acid to L-iduronic acid derivatives via a radical tandem decarboxylation-cyclization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimization of troglitazone derivatives as potent anti-proliferative agents: towards more active and less toxic compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bordessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Colin-Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mazerbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83, pp.129-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2014.01.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01494402v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy restriction mimetic agents to target cancer cells: Comparison between 2-deoxyglucose and thiazolidinediones.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3196,51 +3196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51, pp.206-215. </w:t>
@@ -3303,90 +3303,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPARγ-independent activity of thiazolidinediones: a promising mechanism of action for new anticancer drugs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Carcinogenesis &amp; Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.S8:002. </w:t>
@@ -3832,453 +3832,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New troglitazone derivatives devoid of PPARγ agonist activity display an increased antiproliferative effect in both hormone-dependent and hormone-independent breast cancer cell lines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
+                <w:t xml:space="preserve">New method for the study of Amaryllidaceae alkaloid biosynthesis using biotransformation of deuterium-labeled precursor in tissue cultures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna El Tahchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Kuntz</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10549-009-0700-y⟩</w:t>
+              <w:t xml:space="preserve">Acta Biochimica Polonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18388/abp.2010_2375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526202v1</w:t>
+                <w:t xml:space="preserve">hal-02186004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of potential prodrug approach of the bis-thiazolium salts T and T4 for orally delivered antimalarials.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Caldarelli</w:t>
+                <w:t xml:space="preserve">New troglitazone derivatives devoid of PPARγ agonist activity display an increased antiproliferative effect in both hormone-dependent and hormone-independent breast cancer cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Salamone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mahama Ouattara</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2010.05.001⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 124 (1), pp.101-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10549-009-0700-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00501627v1</w:t>
+                <w:t xml:space="preserve">hal-00526202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method for the study of Amaryllidaceae alkaloid biosynthesis using biotransformation of deuterium-labeled precursor in tissue cultures.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna El Tahchy</w:t>
+                <w:t xml:space="preserve">Exploration of potential prodrug approach of the bis-thiazolium salts T and T4 for orally delivered antimalarials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caldarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Chrétien</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Hamzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahama Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biochimica Polonica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20, pp.3953-3956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2010.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18388/abp.2010_2375⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02186004v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and photophysical properties of new RGD targeted tetraphenylchlorins and porphyrins</w:t>
               </w:r>
@@ -4462,51 +4462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Salamone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (3), pp.437-451. </w:t>
@@ -4851,51 +4851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process of preparation of L-iduronic acid comprising a decarboxylation/intramolecular cyclisation tandem reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Salamone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4939,51 +4939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dérivés de thiazolidinedione, leur préparation et leur utilisation dans le traitement des cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bordessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5115,51 +5115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Comoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bordessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5253,51 +5253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badrul H Yahaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Toha Zaleha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th USM-UL colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Penang, Malaysia</w:t>
@@ -5326,90 +5326,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of claudin-1 expression by ∆2-TGZ in triple negative breast cancer cells is correlated to apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5701,51 +5701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of claudin-1 expression by ∆2-TGZ in triple negative breast cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5826,51 +5826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of claudin 1 expression by ∆2-TGZ in triple negative breast cancer cells is correlated to apoptosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5951,51 +5951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of claudin-1 expression by ∆2-TGZ in triple negative breast cancer cells is correlated to apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6115,64 +6115,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bordessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes REncontres de Chimie Organique Biologique, Recob.16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Aussois, France</w:t>
@@ -6201,51 +6201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets précoces de dérivés troglitazone dans les cellules cancéreuses mammaires « claudin 1-low ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6352,77 +6352,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin-Cassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée d’échanges sur la recherche en cancérologie en Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICL, Oct 2016, Vandoeuvre-lès-Nancy, France</w:t>
@@ -6576,51 +6576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Claudin-1 expression by thiazolidinediones in breast cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6701,51 +6701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiazolidinediones derivatives: a promising compounds for the treatment of Claudin-1 low breast cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6820,307 +6820,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Claudin-1 expression by thiazolidinediones in breast cancer cells.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
+                <w:t xml:space="preserve">Delta2-Troglitazone alters energetic metabolism in triple-negative breast cancer cells: a mechanism to sensitize cancer cells to chemotherapy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Kuntz</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Journée d’Echanges sur la Recherche en Cancérologie en Lorraine : Approches innovantes dans le diagnostic et les traitements des cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Cancérologie de Lorraine (ICL) Nov 2015, Vandoeuvre-les-Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée d’Echanges sur la Recherche en Cancérologie en Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242156v1</w:t>
+                <w:t xml:space="preserve">hal-01820259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delta2-Troglitazone alters energetic metabolism in triple-negative breast cancer cells: a mechanism to sensitize cancer cells to chemotherapy?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+                <w:t xml:space="preserve">Modulation of Claudin-1 expression by thiazolidinediones in breast cancer cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kleinclauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Flament</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Echanges sur la Recherche en Cancérologie en Lorraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Vandoeuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">Deuxième Journée d’Echanges sur la Recherche en Cancérologie en Lorraine : Approches innovantes dans le diagnostic et les traitements des cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Cancérologie de Lorraine (ICL) Nov 2015, Vandoeuvre-les-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820259v1</w:t>
+                <w:t xml:space="preserve">hal-01242156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dérivés de TZD : une piste prometteuse pour le traitement des tumeurs triple-négatives &amp;quot;claudine 1 low&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7195,260 +7195,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of troglitazone derivatives as potent anti-proliferative agents: towards more active and less toxic compounds</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">∆2-Troglitazone and 2-Deoxyglucose inhibit breast cancer cell proliferation: a consequence of the alteration of the cancer cell metabolism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th International Conference on Medicinal Chemistry, RICT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">8ème forum du Cancéropôle Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094539v1</w:t>
+                <w:t xml:space="preserve">hal-01094607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">∆2-Troglitazone and 2-Deoxyglucose inhibit breast cancer cell proliferation: a consequence of the alteration of the cancer cell metabolism?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Optimization of troglitazone derivatives as potent anti-proliferative agents: towards more active and less toxic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bordessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Colin-Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème forum du Cancéropôle Grand-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">50th International Conference on Medicinal Chemistry, RICT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094607v1</w:t>
+                <w:t xml:space="preserve">hal-01094539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential energy restriction mimetic agent Delta2-troglitazone independently triggers ER stress and apoptosis in breast cancer cells</w:t>
               </w:r>
@@ -7560,51 +7560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dérivés de TZD: une piste prometteuse pour le traitement des tumeurs triple-négatives &amp;quot;claudine 1 low&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8224,51 +8224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8474,64 +8474,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Journée Claude HURIET de Recherche Biomédicale du CHU &amp; Faculté de Médecine de Nancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Vandoeuvre-les-Nancy, France</w:t>
@@ -9101,51 +9101,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de la tubuline comme une cible du composé anticancéreux AB186 par une analyse protéomique basée sur une approche Surface Plasmon Resonance (SPR)-Mass Spectrometry (MS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9153,51 +9153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Forum Cancéropôle Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Besançon, France</w:t>
@@ -9990,51 +9990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème forum Cancéropôle Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Strasbourg, France. page 40 résumé 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10270,51 +10270,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BF67C92"/>
+    <w:nsid w:val="B6FD51CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10501,51 +10501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-boisbrun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6588-0027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087260093" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04785925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delaitre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kleinclauss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01693" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564424v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Lacroix-Malgras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kluza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Laine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonca G&#252;ler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-024-03319-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03975870v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E Duval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041552" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dupommier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Monard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Comoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c02996" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03681534v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060484" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238267v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Geoffroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemesle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mazerbourg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levy Batista" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126859" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cortelazzo-Polisini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hans Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00748" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03287839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lecat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupuis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22136738" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02421051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bordessa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111939" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112834" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146002v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thomas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900151" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01905470v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foulquier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.08.082" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824428v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cerella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Monard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2018.4338" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589665v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-017-4378-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zaffino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2016.1245248" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087800v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201600045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXGHX8TJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kuntz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillier-Vuissoz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026616666160216153036" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin-Cassin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Chbicheb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22109" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVT5CL12-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Richert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/15701808113106660080" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094210v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.06.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4S3H93R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494402v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Salamone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.01.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diederich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2014.07.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80KLR2T6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746870v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salamone" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.02.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG7XC3JD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747318v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-2518.S8-002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186020v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hasdenteufel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Luyasu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hougardy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Fisher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157488412799218815" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685074v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rodeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.02.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21ZX0HWC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662945v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna El Tahchy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Barre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200285j" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526202v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-009-0700-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0210CEA312BFDE05D2636251DA9CEEAFACDCA139/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501627v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caldarelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alarcon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamz&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahama Ouattara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.05.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4728FH8L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chr&#233;tien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18388/abp.2010_2375" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241268v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Engrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oli&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.01.142" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW57HJ60-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417363v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lecomte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-007-9886-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-40XJNVLK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019131v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dardennes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Kovacs-Kulyassa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Petermann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Laronze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020821v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laronze" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leonce" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pfeiffer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276275v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920599v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335964v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417125v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badrul H Yahaya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Toha Zaleha" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947874v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937228v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Kluza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bost" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Piquard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946195v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278135v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278076v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Husson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665256v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407174v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levy Batistat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418787v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243561v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bost Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242191v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242156v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820259v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094494v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094539v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094607v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094413v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094501v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094634v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747910v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747913v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747532v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Karoune" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747370v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747515v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777144v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747357v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(12)71613-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747832v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747856v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412194v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975258v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946177v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pawlak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278103v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214922v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214915v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556929v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919936v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556928v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-boisbrun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6588-0027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087260093" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04785925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delaitre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kleinclauss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01693" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564424v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Lacroix-Malgras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kluza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Laine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonca G&#252;ler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-024-03319-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03975870v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E Duval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041552" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dupommier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Monard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Comoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c02996" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Geoffroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemesle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mazerbourg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levy Batista" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126859" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03681534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060484" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cortelazzo-Polisini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hans Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00748" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03287839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lecat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupuis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22136738" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bordessa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112834" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02421051v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111939" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146002v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thomas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900151" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01905470v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foulquier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.08.082" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824428v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cerella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Monard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2018.4338" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589665v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-017-4378-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zaffino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2016.1245248" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087800v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201600045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXGHX8TJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kuntz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillier-Vuissoz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026616666160216153036" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin-Cassin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Chbicheb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22109" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVT5CL12-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494402v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Salamone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.01.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094215v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Richert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/15701808113106660080" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094210v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.06.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4S3H93R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diederich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2014.07.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80KLR2T6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746870v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salamone" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.02.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG7XC3JD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747318v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-2518.S8-002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186020v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hasdenteufel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Luyasu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hougardy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Fisher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157488412799218815" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685074v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rodeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.02.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21ZX0HWC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662945v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna El Tahchy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Barre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200285j" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chr&#233;tien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18388/abp.2010_2375" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-009-0700-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0210CEA312BFDE05D2636251DA9CEEAFACDCA139/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501627v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caldarelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alarcon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamz&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahama Ouattara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.05.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4728FH8L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241268v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Engrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oli&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.01.142" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW57HJ60-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417363v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lecomte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-007-9886-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-40XJNVLK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019131v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dardennes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Kovacs-Kulyassa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Petermann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Laronze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020821v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laronze" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leonce" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pfeiffer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276275v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920599v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335964v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417125v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badrul H Yahaya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Toha Zaleha" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947874v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937228v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Kluza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bost" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Piquard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946195v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278135v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278076v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Husson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665256v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407174v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levy Batistat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418787v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243561v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bost Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242191v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820259v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242156v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094494v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094607v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094539v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094413v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094501v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094634v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747910v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747913v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747532v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Karoune" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747370v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747515v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777144v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747357v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(12)71613-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747832v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747856v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412194v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975258v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946177v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pawlak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278103v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214922v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214915v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556929v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919936v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556928v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>