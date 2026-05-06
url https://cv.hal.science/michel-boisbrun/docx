--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -3966,319 +3966,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New troglitazone derivatives devoid of PPARγ agonist activity display an increased antiproliferative effect in both hormone-dependent and hormone-independent breast cancer cell lines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
+                <w:t xml:space="preserve">Exploration of potential prodrug approach of the bis-thiazolium salts T and T4 for orally delivered antimalarials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caldarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Kuntz</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Hamzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahama Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10549-009-0700-y⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20, pp.3953-3956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2010.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526202v1</w:t>
+                <w:t xml:space="preserve">hal-00501627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of potential prodrug approach of the bis-thiazolium salts T and T4 for orally delivered antimalarials.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Caldarelli</w:t>
+                <w:t xml:space="preserve">New troglitazone derivatives devoid of PPARγ agonist activity display an increased antiproliferative effect in both hormone-dependent and hormone-independent breast cancer cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Salamone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mahama Ouattara</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20, pp.3953-3956. </w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 124 (1), pp.101-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2010.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10549-009-0700-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00501627v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and photophysical properties of new RGD targeted tetraphenylchlorins and porphyrins</w:t>
               </w:r>
@@ -10270,51 +10270,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6FD51CA"/>
+    <w:nsid w:val="36C4B545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10501,51 +10501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-boisbrun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6588-0027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087260093" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04785925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delaitre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kleinclauss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01693" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564424v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Lacroix-Malgras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kluza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Laine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonca G&#252;ler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-024-03319-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03975870v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E Duval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041552" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dupommier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Monard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Comoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c02996" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Geoffroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemesle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mazerbourg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levy Batista" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126859" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03681534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060484" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cortelazzo-Polisini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hans Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00748" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03287839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lecat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupuis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22136738" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bordessa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112834" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02421051v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111939" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146002v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thomas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900151" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01905470v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foulquier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.08.082" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824428v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cerella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Monard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2018.4338" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589665v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-017-4378-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zaffino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2016.1245248" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087800v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201600045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXGHX8TJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kuntz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillier-Vuissoz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026616666160216153036" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin-Cassin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Chbicheb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22109" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVT5CL12-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494402v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Salamone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.01.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094215v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Richert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/15701808113106660080" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094210v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.06.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4S3H93R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diederich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2014.07.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80KLR2T6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746870v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salamone" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.02.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG7XC3JD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747318v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-2518.S8-002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186020v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hasdenteufel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Luyasu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hougardy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Fisher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157488412799218815" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685074v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rodeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.02.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21ZX0HWC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662945v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna El Tahchy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Barre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200285j" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chr&#233;tien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18388/abp.2010_2375" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-009-0700-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0210CEA312BFDE05D2636251DA9CEEAFACDCA139/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501627v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caldarelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alarcon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamz&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahama Ouattara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.05.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4728FH8L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241268v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Engrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oli&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.01.142" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW57HJ60-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417363v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lecomte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-007-9886-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-40XJNVLK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019131v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dardennes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Kovacs-Kulyassa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Petermann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Laronze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020821v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laronze" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leonce" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pfeiffer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276275v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920599v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335964v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417125v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badrul H Yahaya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Toha Zaleha" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947874v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937228v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Kluza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bost" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Piquard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946195v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278135v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278076v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Husson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665256v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407174v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levy Batistat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418787v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243561v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bost Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242191v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820259v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242156v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094494v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094607v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094539v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094413v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094501v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094634v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747910v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747913v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747532v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Karoune" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747370v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747515v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777144v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747357v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(12)71613-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747832v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747856v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412194v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975258v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946177v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pawlak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278103v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214922v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214915v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556929v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919936v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556928v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-boisbrun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6588-0027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087260093" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04785925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delaitre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kleinclauss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01693" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564424v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Lacroix-Malgras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kluza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Laine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonca G&#252;ler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-024-03319-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03975870v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E Duval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041552" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dupommier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Monard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Comoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c02996" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Geoffroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemesle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mazerbourg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levy Batista" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126859" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03681534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060484" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cortelazzo-Polisini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hans Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00748" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03287839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lecat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupuis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22136738" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bordessa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112834" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02421051v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111939" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146002v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thomas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900151" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01905470v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foulquier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.08.082" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824428v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cerella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Monard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2018.4338" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589665v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-017-4378-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zaffino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2016.1245248" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087800v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201600045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXGHX8TJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kuntz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillier-Vuissoz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026616666160216153036" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin-Cassin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Chbicheb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22109" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVT5CL12-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494402v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Salamone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.01.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094215v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Richert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/15701808113106660080" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094210v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.06.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4S3H93R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diederich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2014.07.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80KLR2T6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746870v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salamone" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.02.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG7XC3JD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747318v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-2518.S8-002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186020v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hasdenteufel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Luyasu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hougardy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Fisher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157488412799218815" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685074v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rodeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.02.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21ZX0HWC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662945v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna El Tahchy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Barre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200285j" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chr&#233;tien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18388/abp.2010_2375" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501627v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caldarelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alarcon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamz&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahama Ouattara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.05.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4728FH8L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526202v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-009-0700-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0210CEA312BFDE05D2636251DA9CEEAFACDCA139/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241268v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Engrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oli&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.01.142" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW57HJ60-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417363v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lecomte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-007-9886-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-40XJNVLK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019131v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dardennes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Kovacs-Kulyassa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Petermann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Laronze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020821v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laronze" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leonce" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pfeiffer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276275v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920599v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335964v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417125v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badrul H Yahaya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Toha Zaleha" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947874v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937228v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Kluza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bost" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Piquard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946195v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278135v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278076v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Husson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665256v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407174v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levy Batistat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418787v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243561v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bost Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242191v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820259v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242156v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094494v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094607v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094539v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094413v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094501v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094634v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747910v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747913v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747532v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Karoune" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747370v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747515v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777144v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747357v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(12)71613-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747832v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747856v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412194v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975258v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946177v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pawlak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278103v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214922v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214915v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556929v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919936v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556928v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>