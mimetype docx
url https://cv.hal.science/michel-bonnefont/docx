--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -1256,222 +1256,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sub-Riemannian curvature-dimension inequality, volume doubling property and the Poincaré inequality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intertwining relations for one-dimensional diffusions and application to functional inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicola Garofalo</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldéric Joulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Annalen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00208-013-0961-y⟩</w:t>
+              <w:t xml:space="preserve">Potential Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11118-014-9408-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779388v1</w:t>
+                <w:t xml:space="preserve">hal-00812346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intertwining relations for one-dimensional diffusions and application to functional inequalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A sub-Riemannian curvature-dimension inequality, volume doubling property and the Poincaré inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aldéric Joulin</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Garofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potential Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41, </w:t>
+              <w:t xml:space="preserve">Mathematische Annalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 358 (3-4), pp.833-860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11118-014-9408-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00208-013-0961-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812346v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume and distance comparison theorems for sub-Riemannian manifolds</w:t>
               </w:r>
@@ -1483,51 +1483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Garofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidro H. Munive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3039,51 +3039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bercu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnefont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fredes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AAP2138" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979877v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric Joulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnae256" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819631v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2023.86" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1333" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616432v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm200407-7-11" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671676v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AIHP972" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343646v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafa&#239;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Herry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1633" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arnaudon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Ma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009383v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Baudoin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2015.10.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2015.06.025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779388v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Garofalo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-013-0961-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-014-9408-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro H. Munive" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779404v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2013-11783-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2011.12.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-008-0436-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179865v5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bakry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2008.09.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556406v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;n&#233;fice" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine F&#233;ral" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hillion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saumard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Golenia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Keller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910384v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Qian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460624v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bercu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnefont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fredes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AAP2138" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979877v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric Joulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnae256" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819631v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2023.86" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1333" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616432v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm200407-7-11" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671676v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AIHP972" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343646v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafa&#239;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Herry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1633" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arnaudon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Ma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009383v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Baudoin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2015.10.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2015.06.025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812346v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-014-9408-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Garofalo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-013-0961-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro H. Munive" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779404v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2013-11783-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2011.12.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-008-0436-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179865v5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bakry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2008.09.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556406v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;n&#233;fice" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine F&#233;ral" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hillion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saumard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Golenia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Keller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910384v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Qian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460624v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>