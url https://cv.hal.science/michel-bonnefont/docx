--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -217,265 +217,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NOTE ON THE SPECTRAL GAP FOR LOG-CONCAVE PROBABILITY MEASURES ON CONVEX BODIES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sharp large deviations and concentration inequalities for the number of descents in a random permutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aldéric Joulin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Richou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imrn/rnae256⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jpr.2023.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979877v2</w:t>
+                <w:t xml:space="preserve">hal-03819631v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp large deviations and concentration inequalities for the number of descents in a random permutation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A NOTE ON THE SPECTRAL GAP FOR LOG-CONCAVE PROBABILITY MEASURES ON CONVEX BODIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Richou</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldéric Joulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-24. </w:t>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (24), pp.14704-14728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jpr.2023.86⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rnae256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819631v2</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979877v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on eigenvalues estimates for one-dimensional diffusion operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldéric Joulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernoulli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -522,51 +522,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intertwinings, second-order Brascamp-Lieb inequalities and spectral estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldéric Joulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Mathematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -821,51 +821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arnaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldéric Joulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -884,217 +884,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on spectral gap and weighted Poincar\'e inequalities for some one-dimensional diffusions</w:t>
+                <w:t xml:space="preserve">SPECTRAL GAP FOR SPHERICALLY SYMMETRIC LOG-CONCAVE PROBABILITY MEASURES, AND BEYOND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldéric Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutao Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20</w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082182v1</w:t>
+                <w:t xml:space="preserve">hal-01009383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECTRAL GAP FOR SPHERICALLY SYMMETRIC LOG-CONCAVE PROBABILITY MEASURES, AND BEYOND</w:t>
+                <w:t xml:space="preserve">A note on spectral gap and weighted Poincar\'e inequalities for some one-dimensional diffusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldéric Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutao Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 270</w:t>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009383v1</w:t>
+                <w:t xml:space="preserve">hal-01082182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse Poincaré inequalities, isoperimetry, and Riesz transforms in Carnot groups</w:t>
               </w:r>
@@ -1256,330 +1256,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intertwining relations for one-dimensional diffusions and application to functional inequalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volume and distance comparison theorems for sub-Riemannian manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aldéric Joulin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Garofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidro H. Munive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potential Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (11), pp.3919-3924</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812346v1</w:t>
+                <w:t xml:space="preserve">hal-00779393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sub-Riemannian curvature-dimension inequality, volume doubling property and the Poincaré inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Garofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematische Annalen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 358 (3-4), pp.833-860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00208-013-0961-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume and distance comparison theorems for sub-Riemannian manifolds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intertwining relations for one-dimensional diffusions and application to functional inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isidro H. Munive</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldéric Joulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Potential Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11118-014-9408-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779393v1</w:t>
+                <w:t xml:space="preserve">hal-00812346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Riemannian balls in CR Sasakian manifolds</w:t>
               </w:r>
@@ -3039,51 +3039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bercu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnefont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fredes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AAP2138" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979877v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric Joulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnae256" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819631v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2023.86" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1333" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616432v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm200407-7-11" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671676v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AIHP972" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343646v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafa&#239;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Herry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1633" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arnaudon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Ma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009383v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Baudoin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2015.10.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2015.06.025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812346v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-014-9408-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Garofalo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-013-0961-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro H. Munive" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779404v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2013-11783-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2011.12.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-008-0436-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179865v5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bakry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2008.09.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556406v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;n&#233;fice" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine F&#233;ral" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hillion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saumard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Golenia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Keller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910384v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Qian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460624v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bercu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnefont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fredes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AAP2138" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819631v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2023.86" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979877v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric Joulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnae256" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1333" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616432v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm200407-7-11" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671676v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AIHP972" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343646v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafa&#239;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Herry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1633" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arnaudon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009383v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Ma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Baudoin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2015.10.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2015.06.025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779393v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Garofalo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro H. Munive" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-013-0961-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-014-9408-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779404v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2013-11783-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2011.12.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-008-0436-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179865v5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bakry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2008.09.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556406v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;n&#233;fice" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine F&#233;ral" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hillion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saumard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Golenia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Keller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910384v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Qian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460624v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>