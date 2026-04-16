--- v0 (2026-03-05)
+++ v1 (2026-04-16)
@@ -896,1011 +896,1011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les civilistes français face à l'œuvre de Savigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.39-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’image du ‘démembrement’ dans la doctrine française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisprudence. revue critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.33-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.39-58</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplification et surveillance !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, CDS 16, pp.Editorial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accidents de la circulation : quad neuf docteur ?, note sous Cass. 2e civ., 10 novembre 2009, n°08-20273</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, CDS 18, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Simplification et surveillance !</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les suites de l’affaire Sulpice, note sous CA Chambéry 11 mars 2008, RG n°07/00651</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, CDS 16, pp.Editorial</w:t>
+              <w:t xml:space="preserve">, 2008, CDS 11, pp.167-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport et la doctrine juridique savante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, CDS 13, pp.Editorial</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tutela dell'immagine nello sport: tra diritto delle persone e diritto dei beni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista della Facoltà di Scienze motorie dell'Università degli Studi di Palermo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1 (4), pp.51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les suites de l’affaire Sulpice, note sous CA Chambéry 11 mars 2008, RG n°07/00651</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du sport et les réformes du droit commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, CDS 11, pp.167-176</w:t>
+              <w:t xml:space="preserve">, 2008, CDS 14, pp.Editorial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le sport et la doctrine juridique savante</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le slogan sécuritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue du notariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 110 (2), pp.715-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1045559ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As marcas de Savigny na doutrina civilista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista da Faculdade de direito da UFRGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Numéro spécial en hommage à la coopération académique UFRGS – France (1), pp.115-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22456/0104-6594.74621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La giustizia contrattuale in Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europa e diritto privato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.635</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inaccessible étoile, note sous Cass. 1re civ., 2 octobre 2007, n°05-14.928</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, CDS 13, pp.Editorial</w:t>
+              <w:t xml:space="preserve">, 2007, CDS 10, pp.145-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le droit du sport et les réformes du droit commun</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Stade de l’architecte, note sous CE, 7ème et 2ème sous-sect. réunies, 11 septembre 2006, n°265174</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, CDS 14, pp.Editorial</w:t>
+              <w:t xml:space="preserve">, 2007, CDS 7, pp.207-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trouble anormal de voisinage, réticence dolosive et 18 trous, note sous Cass. 3e civ., 22 novembre 2006, n°05.16719</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, CDS 7, pp.230-233</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...284 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503545v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02503532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courses de modèles réduits et responsabilité, note sous Cass. 2e civ., 24 mai 2006, n°02-14743</w:t>
               </w:r>
@@ -2430,4316 +2430,4592 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur les décisions intéressantes rendues en 2024 en droit des biens</w:t>
+                <w:t xml:space="preserve">L’image du contrat dans les régimes des quasi-contrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quasi-droits &amp; droit des quasi, Acte II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Martin (dir.), Mar 2026, Nancy, Université de Lorraine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité comparée du droit de la copropriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études en droit des biens 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pr. M. Devinat &amp; Pr. P.-E. Moyse, Mar 2026, Montréal, Université McGill, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acculturazione della proporzionalità nel nuovo diritto francese dei rimedi contrattuali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparazione e Diritto Nuovo : Trento e il diritto comparato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pr. Elena Ioratti (dir.), Oct 2025, Trento, Università di Trento, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’im-possible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche sur les humanités juridiques; Centre Paul-André Crépeau; Université McGill, Jun 2025, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges of contemporary comparative teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transsystemic Method re-visited : comparative law in a modern curriculum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pr. C. Godt &amp; Pr. A. Colombi Ciacchi (dir.), Nov 2025, Oldenburg, Universität Oldenburg &amp; University of Groningen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur l’actualité comparée de droit des biens 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Devinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude en droit des biens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mathieu Devinat; Pierre-Emmanuel Moyse, Jun 2025, Université Mc Gill, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche sur les humanités juridiques; Centre Paul-André Crépeau; Université McGill, Jun 2025, Montréal (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Points de vue critiques sur la définition légale des quasi-contrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La notion légale de quasi-contrat à l’épreuve [Colloque]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de droit privé fondamental (CDFP), université de Strasbourg; Marc Mignot; Lionel Andreu, Nov 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contrats translatifs de propriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats ruraux : terres d’innovation juridique [Colloque]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Benoit Grimonprez; Raphaëlle-Jeanne Aubin-Brouté, Jun 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grandes jurisconsultes de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les femmes [20es journées d’études Poitiers – Roma TRE « Jean Beauchard – Paolo Maria Vecchi »]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Federica Rassu, Sep 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exécution forcée en nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recodification du droit commun de l’inexécution contractuelle [Journées Poitiers-Saint Jacques de Compostelle : Séminaire international de droit des contrats]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hélène Boucard, Nov 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Centre de droit privé fondamental (CDFP), université de Strasbourg; Marc Mignot; Lionel Andreu, Nov 2024, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propriété et Contrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme française des contrats spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Lete &amp; A. Veiga (dir.), Apr 2023, Madrid, Université Pontificale de Comillas, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04083860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La description de la réalité juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La construction de la réalité juridique - Cycle de conférences de Théorie et Philosophie du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, Mar 2023, Poitiers (on line), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'actuel juridique et le non-actuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La construction de la réalité juridique - Cycle de conférences de Théorie et Philosophie du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, Feb 2023, Poitiers (on line), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le possible juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction de la réalité juridique - Cycle de conférences de Théorie et Philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, May 2023, Poitiers (on line), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réalité juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences RDD-PHI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H. Kassoul, Dec 2022, Nice (visioconférence), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans le corps de l'acte juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier thématique : Le corps comme métaphore : corpléxifier le droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Paul-André Crépeau de droit privé et comparé (Université McGill); Groupe de réflexion en droit privé (GRDP), Dec 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05428784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le possible juridique</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le probable juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La construction de la réalité juridique - Cycle de conférences de Théorie et Philosophie du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, May 2023, Poitiers (on line), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, H. Kassoul, Dec 2022, Nice (visioconférence), France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence du droit des contrats spéciaux sur les notions fondamentales du droit des biens : bien/chose, propriété/droit réel et modes d’acquérir – Réflexions autour de la réforme du droit spécial des contrats (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude en droit des biens 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Devinat; A. Popovici (dir.), Mar 2023, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, J. Lete &amp; A. Veiga (dir.), Apr 2023, Madrid, Université Pontificale de Comillas, Espagne</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction des faits virtuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction de la réalité juridique - Cycle de conférences de Théorie et Philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, Mar 2023, Poitiers (on line), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, May 2023, Poitiers (on line), France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Francia dei codici o un codice per la Francia ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europa dei codici o un codice per l’Europa ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Accademia dei giusprivatisti europei, Nov 2022, Pavia (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, M. Devinat; A. Popovici (dir.), Mar 2023, Sherbrooke (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche de l’explication dans les disciplines juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences de Théorie et Philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, May 2022, Poitiers (on line), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, Mar 2023, Poitiers (on line), France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de cassation, complice d'escamotage du Parlement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Parlement escamoté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Basile Ridard; Damien Fallon, Dec 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les concepts juridiques représentent-ils le réel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences de Théorie et Philosophie du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, Mar 2022, Poitiers (on line), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">A la recherche de l’explication dans les disciplines juridiques</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La propriété par agglutination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La propriété en droit civil, in or out ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Clément-Fontaine; G. Gidrol-Mistral, Jun 2022, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une théorie juridique nouvelle constitue-t-elle un progrès ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences de Théorie et Philosophie du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, May 2022, Poitiers (on line), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Basile Ridard; Damien Fallon, Dec 2022, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">30 ans de prescription trentenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les trente ans de l’Equipe de Recherche en Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERDP, Dec 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, M. Clément-Fontaine; G. Gidrol-Mistral, Jun 2022, Versailles, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La garde du poison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le poison, 7e Université d’été Facultatis iuris Pictaviensis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adrien Lauba; Marianne Faure-Abbad, Jun 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une théorie juridique nouvelle constitue-t-elle un progrès ?</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La connaissance juridique est-elle une connaissance d’objets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences de Théorie et Philosophie du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, May 2022, Poitiers (on line), France</w:t>
+              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, Apr 2022, Poitiers (on line), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ERDP, Dec 2022, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux biens : approche historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire GR-DP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Gidrol-Mistral, May 2021, Montréal (on line), Canada. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Adrien Lauba; Marianne Faure-Abbad, Jun 2022, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juristes font-ils du droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences de Théorie et Philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, Mar 2022, Poitiers (on line), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, Apr 2022, Poitiers (on line), France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réalité juridique du contrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international de droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M.-P. Rubio García; J. Lete, Nov 2021, Santiago De Compostela, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, G. Gidrol-Mistral, May 2021, Montréal (on line), Canada. pp.1-14</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux de références, appareil scientifique, notes de bas de page, etc…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire ERDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, Mar 2022, Poitiers (on line), France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments pour une réflexion comparatiste sur la théorie des nullités contractuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70e anniversaire de la Loi Bulgare sur les obligations et les contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Shopov, Oct 2021, Plovdiv, Bulgarie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Accademia dei giusprivatisti europei, Nov 2022, Pavia (IT), Italy</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethique de l’enseignant-chercheur en droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire philojuridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H. Kassoul, Feb 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments d'histoire de la doctrine civiliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales de l'Université Cote d'Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H. Kassoul, Oct 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, H. Kassoul, Feb 2021, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux de l’argumentation doctrinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lieux du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Popovici; M. Antaki; ACFAS, May 2021, Montréal (en ligne), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A. Popovici; M. Antaki; ACFAS, May 2021, Montréal (en ligne), Canada</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione introduttiva sulla riforma della responsabilità civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il progetto francese di riforma della responsabilità civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Grisi, Jun 2019, Rome (université Roma 3), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A. Shopov, Oct 2021, Plovdiv, Bulgarie</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapports de l’individuel et du collectif dans la copropriété du code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La copropriété à la croisée de l'entre-soi et de l'individualisme - Recherches sur l’intuitus personae et la privatisation des pratiques au sein de la copropriété des immeubles bâtis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Y. Trémorin, Jun 2014, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michel Boudot</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04071399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les faux-amis franco-italiens du droit des obligations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Après-midi de droit comparé Poitiers – Roma Tre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences sociales de Poitiers, Apr 2013, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La généalogie des interprétations doctrinales de l’article 1165 du Code civil français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11èmes journées d’études Poitiers - Roma TRE, L’effet relatif du contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Boudot et M. Faure-Abbad (dir.), Jun 2013, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes spéciaux de responsabilité et l’acceptation du risque sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence du Centre de droit du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.-M. Marmayou et F. Rizzo (dir.), Mar 2012, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveautés de la réforme de la prescription en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prescrizione, Decime giornate di Studio Roma Tre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, M.-P. Rubio García; J. Lete, Nov 2021, Santiago De Compostela, Espagne</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sources des obligations en droits français et italien, étude historico-comparatiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence - Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, La Roche-sur-Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, G. Grisi, Jun 2019, Rome (université Roma 3), Italy</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d'un droit des restitutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le restituzioni contrattuali - 8e giornate di studio Roma TRE - Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Boudot et P.M. Vecchi (dir.), Jun 2010, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Y. Trémorin, Jun 2014, Tours (France), France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I programmi scientifici delle riviste giuridiche dall’inizio dell’800 a oggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences, Ecole doctorale Giovanni Pugliese, Université Roma TRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. M. Vecchi (dir.), Apr 2009, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit et des sciences sociales de Poitiers, Apr 2013, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riflessioni sui progetti di riforma del Codice civile francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences, Ecole doctorale Giovanni Pugliese, Université Roma TRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. M. Vecchi (dir.), Apr 2009, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, M. Boudot et M. Faure-Abbad (dir.), Jun 2013, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo statuto epistemologico del discorso dottrinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences, Ecole doctorale Giovanni Pugliese, Université Roma TRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. M. Vecchi (dir.), Apr 2009, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, J.-M. Marmayou et F. Rizzo (dir.), Mar 2012, Marseille, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions critiques sur le projet de recherche de l’Equipe Poitevine de Recherche et d’Encadrement Doctoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers un droit pénal postmoderne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.-P. Jean, A. Giudicelli, M. Massé, Jun 2007, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rome, Italie</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les groupements non personnalisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La persona giuridica - Seste giornate di Studio Roma TRE – Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Boudot et P.M. Vecchi (dir.), Jun 2008, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, La Roche-sur-Yon, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation de l’esprit scientifique ; l’œuvre du civiliste Claude Bufnoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence - Université de Savoie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, M. Boudot et P.M. Vecchi (dir.), Jun 2010, Rome, Italie</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da mihi factum, dabo tibi valorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dichotomie fait/valeur en question, points de vue croisés. Troisièmes Rencontres de théorie du droit d'Aix-en- Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.Y. Chérot (dir.), Jan 2008, Université Paul Cézanne. Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, P. M. Vecchi (dir.), Apr 2009, Rome, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilità in Europa : prospettiva francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diritto privato europeo e diritti nazionali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Plaia (dir.); Scuola Dottorale Internazionale di Diritto ed Economia Tullio Ascarelli, May 2007, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, J.-P. Jean, A. Giudicelli, M. Massé, Jun 2007, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dogme de la solution unique revisité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Events McGill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Law, McGill University, Oct 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, P. M. Vecchi (dir.), Apr 2009, Rome, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions et observations sur la révolution post-moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un droit pénal post-moderne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Massé, J.P. Jean, A. Giudicelli (dir.), EPRED et Mission Droit &amp; Justice, Université de Poitiers, Jun 2007, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, P. M. Vecchi (dir.), Apr 2009, Rome, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dogme de la solution unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval, Oct 2007, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Chambéry, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les civilistes français face à l’œuvre de Savigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La codification du droit, Savigny et la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, O. Beaud (dir.), Institut Michel Villey, Université Paris II, Panthéon – Assas., Oct 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, J.Y. Chérot (dir.), Jan 2008, Université Paul Cézanne. Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de Propriété et contrat de Claude Bufnoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l’Institut André Tunc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ph. Stoffel-Munck (dir.), Université de Paris 1, Panthéon – Sorbonne, Feb 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, M. Boudot et P.M. Vecchi (dir.), Jun 2008, Rome, Italie</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image du ‘démembrement’ dans la doctrine française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il problema della tipicità e del numero chiuso dei diritti reali - Quarte giornate di studio Roma TRE – Poitiers,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Boudot et P.M. Vecchi (dir.), Jun 2006, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A. Plaia (dir.); Scuola Dottorale Internazionale di Diritto ed Economia Tullio Ascarelli, May 2007, Palerme, Italy</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les références au point de vue interne dans la doctrine de droit privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxièmes Rencontres de théorie du droit. La question du point de vue interne dans la science du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.Y. Chérot (dir.), Université Paul Cézanne., Nov 2006, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculty of Law, McGill University, Oct 2007, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur la doctrine de droit privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels renouvellements pour la recherche en droit ? Les apports de la théorie du droit à la doctrine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.-Y.Chérot (dir.), Université Paul Cézanne, Apr 2005, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, M. Massé, J.P. Jean, A. Giudicelli (dir.), EPRED et Mission Droit &amp; Justice, Université de Poitiers, Jun 2007, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un droit post-moderne ? Réflexions (très) critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence pour l'EPRED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Laval, Oct 2007, Québec, Canada</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie du patrimoine de Zachariae, Aubry, Rau, Bartin, Esmein, et alii, d’une édition à l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'épistémologie juridique - Ecole doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, O. Beaud (dir.), Institut Michel Villey, Université Paris II, Panthéon – Assas., Oct 2007, Paris, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de la notion de divergence de jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les divergences de jurisprudence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Ancel (dir.), CERCRID, Université de Saint- Etienne, Oct 2001, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ph. Stoffel-Munck (dir.), Université de Paris 1, Panthéon – Sorbonne, Feb 2006, Paris, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La spécificité de la rhétorique doctrinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rapports entre dogmatique juridique, doctrine et théorie du droit, Journée d’Etudes du CERCRID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Ancel (dir.), Jun 2000, Goutelas (Loire), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, J.Y. Chérot (dir.), Université Paul Cézanne., Nov 2006, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image doctrinale des sources du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIe congrès de l’Association Internationale de Méthodologie Juridique, Les sources du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.L. Bergel et A. Pizzorusso (dir.), Università di Pisa., Sep 1999, Pise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...482 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6749,1038 +7025,1038 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux et sport, Actes de l’Université d’été de la Faculté de Droit de Poitiers (24-28 juin 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lauba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers, 1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation. Journées d’études Jean Beauchard – Paolo M. Vecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 204 p., 2024, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 978-2-3819-4043-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue, langage et droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lauba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers, 320 p., 2024, Collection de la Faculté de droit et des sciences sociales de Poitiers, 978-2-38194-045-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La représentation. Journées d’études Jean Beauchard – Paolo M. Vecchi</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de l’usufruit. Journées d'études Jean Beauchard – Paolo M. Vecchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Veillon</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers, 145 p., 2022, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 978-2-38194-016-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité contractuelle et responsabilité extracontractuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Boudot; Marianne Faure-Abbad; Didier Veillon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 352 p., 2019, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; Colloques, 979-10-90426-96-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalisme et néo-formalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 204 p., 2024, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 978-2-3819-4043-4</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; Colloques, 9791090426757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Autour de l’usufruit. Journées d'études Jean Beauchard – Paolo M. Vecchi</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Juridiques de Poitiers, 2017, Faculté de droit et des sciences sociales de Poitiers, 979-10-90426-77-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Propriétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Juridiques de Poitiers, 2016, 9791090426566</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effet relatif du contrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Veillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers, 145 p., 2022, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 978-2-38194-016-8</w:t>
+              <w:t xml:space="preserve">Faculté de droit et des sciences sociales de Poitiers, 2015, 979-10-90426-44-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligations, procès et droit savant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ; Faculté de droit et des sciences sociales de Poitiers, 2013, 979-10-90426-20-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promesses et actes unilatéraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo M. Vecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ; Faculté de droit et des sciences sociales de Poitiers, 2010, 978-2-275-02839-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie des nullités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">, 352 p., 2019, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; Colloques, 979-10-90426-96-2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo M. Vecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Faculté de droit et des sciences sociales de Poitiers - LGDJ, pp.278, 2008, 978-2-275-02806-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...572 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7790,3142 +8066,3151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espèces choisies empruntées à la jurisprudence de droit du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Boudot; A. Lauba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeux et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires Juridiques de Poitiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.249-256, 2025, 9782381942186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una epistemologia del “droit de critique”. A proposito del dibattito sull’invalidità contrattuale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luigi Garofalo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’obbligazione: struttura e fonti. Convegno internazionale in ricordo di Carlo Augusto Cannata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jovene editore, pp.11-22, 2025, Il giurista europeo, 978-88-243-2872-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Legal Knowledge a Knowledge of Object?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Sylvestre Bergé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The A Priori Method in the Social Sciences : A Multidisciplinary Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.27-44, 2023, 978-3-031-38259-8 (Hardcover) ; 978-3-031-38262-8 (Softcover) ; 978-3-031-38260-4 (eBook). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-38260-4_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La garde du poison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Lauba (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le poison, 7e Université d'été facultatis iuris Pictaviensis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Juridiques de Poitiers, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothèse sur la réalité juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Michel; Emmanuel Putman; Vincent Réveillère; Frédéric Rouvière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liber amicorum Jean-Yves Chérot : le droit entre théories et pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.93-108, 2023, Mélanges, 978-2-8027-7312-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquisse d'un profil théorique de la jouissance réelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Boudot; Marianne Faure-Abbad; Didier Veillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de l’usufruit, Actes des 17e journées Poitiers – Roma TRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Juridiques de Poitiers, pp.49-67, 2022, 9782381940168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Елементи на сравнителноправен анализ върху теорията за недействителност на договорите</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Shopov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70 години Закон за задълженията и договорите</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Сиби, pp.266-285, 2022, 9786192262242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ernst Marais; Björn Hoops. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The acquisition of immovables through long-term use (The Common Core of European Private Law)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersentia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9781839701658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consentement et formation du contrat de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Bonnin; Jean-Philippe Lhernould; Sébastien Mayoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le consentement du salarié après dix ans de réformes du droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Juridiques de Poitiers, pp.11-17, 2021, 9782381940113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détention et possession : les concepts juridiques peuvent-ils représenter le réel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adriana Almășan; Ioana Varsta; Cristina Elisabeta Zamsa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In honorem Flavius Antoniu BAIAS – Aparența în drept</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 1er, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editura Hamangiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.759-778, 2021, 9786062718459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logiques de la découverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur de Pascal Ancel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-65, 2021, 9782807924765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité extra-contractuelle devant le juge pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité contractuelle et responsabilité extracontractuelle. Journées d'études Jean Beauchard - Paolo Vecchi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 106, Faculté de droit et des sciences sociales de Poitiers; LGDJ; Lextenso, pp.233-247, 2019, coll. Faculté de droit et des sciences sociales de Poitiers, 979-1-0904-2696-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réparation en nature et affectation des dommages et intérêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Boudot; Marianne Faure-Abbad; Didier Veillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité contractuelle et responsabilité extracontractuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Juridiques de Poitiers, pp.291-313., 2019, 9791090426962. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/unip.boudo.2019.01.0291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsen et la littérature de droit privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Thomas Hochmann, Xavier Magnon, Régis Ponsard (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un classique méconnu : Hans Kelsen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.103-123, 2019, 978-2-84934-397-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité contractuelle, d’une controverse à l’autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Boudot; Marianne Faure-Abbad; Didier Veillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité contractuelle et responsabilité extracontractuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Juridiques de Poitiers, pp.103-123, 2019, 979-10-90426-96-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La responsabilité extra-contractuelle devant le juge pénal</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Question prioritaire, prédiction et prescription de constitutionnalité en droit civil (à propos du droit de propriété en général et du vieux livre II du code civil en particulier)»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Le Pillouer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protection de la constitution – Finalités, mécanismes, justifications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Juridiques de Poitiers, pp.59-69, 2018, 9791090426832</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scomparsa delle azioni possessorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Letizia Vacca (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le situazioni possessorie, Atti del Convegno internazionale Aristec, 19-21 novembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jovene editore, pp.171-184, 2018, 9788824324564</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité contractuelle, d’une controverse à l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giulietta Rossetti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La responsabilità contrattuale : profili storici e attuali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jovene editore, pp.57-90, 2017, 9788824324816</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA QUALIFICATION JURIDIQUE DE L'E-SPORT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaylor Rabut, Morgane Reverchon-Billot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux juridiques de l'e-sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, 2017, 978-2-7314-1070-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les infractions contre les biens immatériels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Boudot</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les propriétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 183-192, LGDJ, 2017, 979-10-90426-56-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observations sur le blasphème, fait générateur de responsabilité civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Lageot, Fabien Marchadier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le blasphème dans une société démocratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.117-123, 2016, 9782247158997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages linguistiques de la précarité : approches historiques comparées de la précarité (France/Angleterre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Finding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Lageot; Nathalie Martin-Papineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches franco-britanniques de la précarité. Principe(s), droit(s), pratique(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 7-20, 2016, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 979-10-90426-58-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puj.lageo.2016.01.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Jovene editore, pp.171-184, 2018, 9788824324564</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations concurrentes de la propriété en droit civil français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Boudot; Didier Veillon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les propriétés : Université d'été 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.19-32, 2016, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 979-10-90426-56-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Juridiques de Poitiers, pp.59-69, 2018, 9791090426832</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La cause licite dans l’obligation, comparaison franco-espagnole »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Javier Lete; Eric Savaux; Rose-Noëlle Schütz; Hélène Boucard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recodification du droit des obligations en France et en Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.189-202, 2016, 9791090426535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LA QUALIFICATION JURIDIQUE DE L'E-SPORT</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations concurrentes de la propriété en droit civil français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in L. Vacca. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le proprietà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jovene, pp.59-80, 2015, 9788824323529</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relativité du contrat. Archéologie d'un concept récent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in M. Boudot, M. Faure-Abbad et D. Veillon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'effet relatif du contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences sociales de Poitiers - LGDJ, pp.43-56, 2015, 9791090426443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour ou contre l’enseignement du droit par la dialogique Pro et Contra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in M. Boudot et M. Faure-Abbad. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obligations, procès et droit savant, Mélanges en hommage à Jean Beauchard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.423-439, 2013, 9791090426207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promesse : de l'acte de parole à l'obligation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Boudot; Paolo Maria Vecchi; Didier Veillon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Promesses et actes unilatéraux : Actes des 7èmes journées d'étude Poitiers - Roma TRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LGDJ; Presses universitaires juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-81, 2011, 9782275028392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions lexicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in M. Boudot, P.M. Vecchi &amp; D. Veillon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Promesses et actes unilatéraux, Septièmes journées d'études Poitiers - Roma TRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ / Presses universitaires juridiques de Poitiers, pp.i-v, 2011, 9782275028392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement du droit, un instrument de la summa divisio ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in P. Deumier et B. Bonnet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La summa divisio droit public / droit privé présente-t-elle encore un intérêt aujourd’hui ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-253, 2010, 9782247090648</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'acte de parole à l'obligation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in M. Boudot, P.M. Vecchi et D. Veillon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Promesses et actes unilatéraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences sociales de Poitiers - LGDJ, pp.69-81, 2010, 9782275028392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-modernité : un nouveau paradigme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in M. Massé, J.-P. Jean et A. Giudicelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un droit pénal post-moderne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.97-108, 2009, 9782130575375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullité, annulation et validation des actes dans la doctrine française des 19e et 20e siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in M. Boudot et P.M. Vecchi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La théorie des nullités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences sociales de Poitiers - LGDJ, pp.79-98, 2008, 9782275028064</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexion sur les effets de l’introduction d’une action de groupe à la française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in R.J.B Schutgens et E.C. Coppens. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les groupes dans le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nijmegen : Faculteit der Rechtsgeleerdheid, pp.37-47, 2007, 9789071478765</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les programmes scientifiques des revues juridiques des XIXe et XXe (et XXIe) siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Augustin; Véronique Gazeau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coutumes, doctrine et droit savant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.307-318, 2007, Collection de la Faculté de droit et des sciences sociales de Poitiers, 978-2-275-02785-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La classification des sources des obligations au tournant du 20e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in C. Ophèle et V. Mannino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enrichissement sans cause – classification des sources des obligations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences sociales de Poitiers - LGDJ, pp.131-158, 2007, 9782275027708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les programmes scientifiques des revues juridiques des 19e et 20e (et 21e) siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in J.-M. Augustin et V. Gazeau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coutumes, doctrine et droit savant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences sociales de Poitiers - LGDJ, pp.307-318, 2007, 9782275027852</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bufnoir (1832-1898), avec les textes pour assises mais au dessus des textes et par delà les textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présentation pour la réédition de Bufnoir, Propriété et contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences sociales de Poitiers - LGDJ, 2005, 9782275026695</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procréation médicalement assistée et assistance médicale à la procréation : perspectives techniques, prospectives juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, PUAM, 2017, 978-2-7314-1070-9</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bruschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Sériaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit de la biologie humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.41-66, 2000, 9782729869915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Jovene editore, pp.57-90, 2017, 9788824324816</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’empreinte de la controverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit dans le souvenir, Liber amicorum Benoît Savelli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-82, 1998, 9782402163255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...1611 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10935,104 +11220,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation du contrat et intelligence artificielle en droit français et anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11042,100 +11327,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dogme de la solution unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Aix-Marseille III, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04010865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11145,91 +11430,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais sur la doctrine en droit des biens et des obligations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Poitiers (France), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04007121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11239,802 +11524,802 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apparence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire de droit civil [Encyclopédie juridique Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitoyenneté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire de droit civil [Encyclopédie juridique Dalloz]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire de droit civil [Encyclopédie juridique Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien de famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire de droit civil [Encyclopédie juridique Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilités civiles spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du sport, Fasc. 674</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité civile des organisateurs à l’égard des autres acteurs du spectacle sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du sport, Fasc. 668</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité civile des sportifs à l’égard des autres acteurs du spectacle sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du sport, Fasc. 661</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire de droit civil [Encyclopédie juridique Dalloz]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitoyenneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire de droit civil [Encyclopédie juridique Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribunaux paritaires des baux ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire de procédure civile [Encyclopédie juridique Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire de droit civil [Encyclopédie juridique Dalloz]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...551 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId198"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12102,51 +12387,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98B27EC3"/>
+    <w:nsid w:val="2B7031BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12333,51 +12618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-boudot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4802-1305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092899277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/261070881" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000381537485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966402v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095738ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014279v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768334v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdg.031.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02222513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504551v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503487v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010462v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503496v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504567v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045559ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/0104-6594.74621" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503545v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503532v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503596v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010485v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160927v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Devinat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160894v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954327v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954308v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954306v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103809v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103844v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05428784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103788v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055095v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083860v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988128v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008885v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008866v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008851v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007172v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Andreu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104431v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104443v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114774v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104586v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104068v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104086v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072190v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104090v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104602v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104006v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104035v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104050v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104793v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104632v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104092v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104799v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090880v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090883v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092961v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104809v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lauba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954275v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942878v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Veillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/la-representation--9782381940434?lang=fr" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768321v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328915v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/responsabilite-contractuelle-et-responsabilite-extra-contractuelle-en-droit-administratif-9782275064475.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835501v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008764v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Vecchi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498854v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954319v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-ete-droit.conference.univ-poitiers.fr/edition-2024-jeux-et-sport/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988155v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002962v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38260-4_3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011580v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768329v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055133v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768325v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intersentia.com/en/the-acquisition-of-immovables-through-long-term-use.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768330v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768332v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hamangiu.ro/in-honorem-flavius-antoniu-baias-aparenta-in-drept" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/melanges-en-l-honneur-de-pascal-ancel-2021-9782807924765.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768342v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.boudo.2019.01.0291" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498650v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498573v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087722v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768439v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768429v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925756v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768343v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882307v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011511v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769874v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769878v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Trouv&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/approches-franco-britanniques-de-la-precarite-9791090426580.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769873v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011525v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011544v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093056v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/promesses-et-actes-unilateraux-9782275028392.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093043v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011366v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011285v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011211v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010879v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010875v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010526v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312625v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010852v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010511v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bruschi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010506v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887533v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Achour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04010865v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04007121v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007133v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007132v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007142v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007141v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007145v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007151v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007148v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007162v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007154v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007152v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007156v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-boudot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4802-1305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092899277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/261070881" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000381537485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966402v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095738ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014279v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768334v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdg.031.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02222513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504551v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504558v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503487v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498691v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503505v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504567v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045559ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/0104-6594.74621" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503596v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010485v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160894v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160927v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Devinat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103844v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055095v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05428784v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103801v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008872v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989567v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008839v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008871v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989565v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008860v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Andreu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008866v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008824v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071399v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104438v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104431v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104443v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114774v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104090v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104086v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072190v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103992v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104006v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087603v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104035v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104624v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104050v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104614v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104793v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104092v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104799v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090880v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104809v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lauba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942878v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Veillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/la-representation--9782381940434?lang=fr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768321v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328915v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/responsabilite-contractuelle-et-responsabilite-extra-contractuelle-en-droit-administratif-9782275064475.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008764v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835501v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498900v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498526v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498888v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498875v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Vecchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954319v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-ete-droit.conference.univ-poitiers.fr/edition-2024-jeux-et-sport/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988155v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002962v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38260-4_3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011580v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768329v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055133v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768325v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intersentia.com/en/the-acquisition-of-immovables-through-long-term-use.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768332v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hamangiu.ro/in-honorem-flavius-antoniu-baias-aparenta-in-drept" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768337v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/melanges-en-l-honneur-de-pascal-ancel-2021-9782807924765.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087722v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768342v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.boudo.2019.01.0291" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498650v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498573v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768429v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768439v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925756v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882307v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769874v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769878v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Finding" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/approches-franco-britanniques-de-la-precarite-9791090426580.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puj.lageo.2016.01.0008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011511v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769873v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011525v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011544v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011415v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093056v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/promesses-et-actes-unilateraux-9782275028392.html" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093043v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011366v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011285v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011249v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011211v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010526v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312625v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010875v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010879v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010852v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010511v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bruschi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010506v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887533v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Achour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04010865v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04007121v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007132v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007133v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007142v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007141v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007145v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007151v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007162v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007154v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007152v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007156v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>