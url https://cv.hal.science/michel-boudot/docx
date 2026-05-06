--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -542,1710 +542,1710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">As marcas de Savigny na doutrina civilista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista da Faculdade de direito da UFRGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Numéro spécial en hommage à la coopération académique UFRGS – France (1), pp.115-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22456/0104-6594.74621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Servitude collective de droit privé, Aperçu historique, in C. Manson et Y. Trémorin (dir.), Les servitudes collectives et la propriété privée, Dossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du GRIDAUH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31, N° 31 (2), pp.7-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cdg.031.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déontologie et droit du sport : le choix des mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, in E. Chevalier (dir.), Déontologie et sport, dossier spécial, CDS 44, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports de l'individuel et du collectif dans la copropriété du code civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 04, pp.247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02222513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Déontologie et droit du sport : le choix des mots</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport et hiérarchie des normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, in E. Chevalier (dir.), Déontologie et sport, dossier spécial, CDS 44, pp.24</w:t>
+              <w:t xml:space="preserve">, 2013, Sport et droit européen, dossier spécial, 31, pp.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sport et hiérarchie des normes</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de l’article 1384 alinéa 1er du Code civil, ou la réaction des sports mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Octobre, pp.85-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image du ‘démembrement’ dans la doctrine française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence. revue critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.33-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les civilistes français face à l'œuvre de Savigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.39-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accidents de la circulation : quad neuf docteur ?, note sous Cass. 2e civ., 10 novembre 2009, n°08-20273</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Sport et droit européen, dossier spécial, 31, pp.17-24</w:t>
+              <w:t xml:space="preserve">, 2009, CDS 18, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Octobre, pp.85-86</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplification et surveillance !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, CDS 16, pp.Editorial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.39-58</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tutela dell'immagine nello sport: tra diritto delle persone e diritto dei beni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista della Facoltà di Scienze motorie dell'Università degli Studi di Palermo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (4), pp.51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.33-45</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les suites de l’affaire Sulpice, note sous CA Chambéry 11 mars 2008, RG n°07/00651</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, CDS 11, pp.167-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Simplification et surveillance !</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport et la doctrine juridique savante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, CDS 16, pp.Editorial</w:t>
+              <w:t xml:space="preserve">, 2008, CDS 13, pp.Editorial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Accidents de la circulation : quad neuf docteur ?, note sous Cass. 2e civ., 10 novembre 2009, n°08-20273</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du sport et les réformes du droit commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, CDS 18, pp.100</w:t>
+              <w:t xml:space="preserve">, 2008, CDS 14, pp.Editorial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les suites de l’affaire Sulpice, note sous CA Chambéry 11 mars 2008, RG n°07/00651</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le slogan sécuritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue du notariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 110 (2), pp.715-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1045559ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La giustizia contrattuale in Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europa e diritto privato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.635</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Stade de l’architecte, note sous CE, 7ème et 2ème sous-sect. réunies, 11 septembre 2006, n°265174</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, CDS 11, pp.167-176</w:t>
+              <w:t xml:space="preserve">, 2007, CDS 7, pp.207-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le sport et la doctrine juridique savante</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trouble anormal de voisinage, réticence dolosive et 18 trous, note sous Cass. 3e civ., 22 novembre 2006, n°05.16719</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, CDS 13, pp.Editorial</w:t>
+              <w:t xml:space="preserve">, 2007, CDS 7, pp.230-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1 (4), pp.51-60</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inaccessible étoile, note sous Cass. 1re civ., 2 octobre 2007, n°05-14.928</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, CDS 10, pp.145-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le droit du sport et les réformes du droit commun</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courses de modèles réduits et responsabilité, note sous Cass. 2e civ., 24 mai 2006, n°02-14743</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, CDS 14, pp.Editorial</w:t>
+              <w:t xml:space="preserve">, 2006, CDS 5, pp.92-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le talonneur, l’arbitre et l’enfant à naître, note sous Cass. 2e civ., 5 oct. 2006, n°05-18494</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, CDS 6, pp.134-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régate, abordage et prescription, note sous CA Paris, 17e ch. A, 11 septembre 2006, n°04/09341</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, CDS 6, pp.125-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3, pp.635</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation de sécurité des associations sportives, note sous Cass. 1re civ., 16 mai 2006, n°03-12537</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, CDS 4, pp.112-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’inaccessible étoile, note sous Cass. 1re civ., 2 octobre 2007, n°05-14.928</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de sécurité de moyens : contrat ou délit ?, note sous Cass. 1ère civ., 30 mai 2006, n°04-13958</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, CDS 10, pp.145-147</w:t>
+              <w:t xml:space="preserve">, 2006, CDS 5, pp.95-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...413 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503612v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02503620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faute, le dommage et le lien de compétition, note sous 3 arrêts, Cass. 2ème civ. 22 septembre 2005, n°04-18258, 04-16361, 04-14092</w:t>
               </w:r>
@@ -2602,4012 +2602,4012 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05589698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur l’actualité comparée de droit des biens 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Devinat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude en droit des biens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathieu Devinat; Pierre-Emmanuel Moyse, Jun 2025, Université Mc Gill, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’im-possible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche sur les humanités juridiques; Centre Paul-André Crépeau; Université McGill, Jun 2025, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges of contemporary comparative teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transsystemic Method re-visited : comparative law in a modern curriculum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pr. C. Godt &amp; Pr. A. Colombi Ciacchi (dir.), Nov 2025, Oldenburg, Universität Oldenburg &amp; University of Groningen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'acculturazione della proporzionalità nel nuovo diritto francese dei rimedi contrattuali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparazione e Diritto Nuovo : Trento e il diritto comparato</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pr. Elena Ioratti (dir.), Oct 2025, Trento, Università di Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05589682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche sur les humanités juridiques; Centre Paul-André Crépeau; Université McGill, Jun 2025, Montréal (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contrats translatifs de propriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats ruraux : terres d’innovation juridique [Colloque]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benoit Grimonprez; Raphaëlle-Jeanne Aubin-Brouté, Jun 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pr. C. Godt &amp; Pr. A. Colombi Ciacchi (dir.), Nov 2025, Oldenburg, Universität Oldenburg &amp; University of Groningen, Germany</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes jurisconsultes de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les femmes [20es journées d’études Poitiers – Roma TRE « Jean Beauchard – Paolo Maria Vecchi »]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federica Rassu, Sep 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Regards croisés sur l’actualité comparée de droit des biens 2024</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exécution forcée en nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recodification du droit commun de l’inexécution contractuelle [Journées Poitiers-Saint Jacques de Compostelle : Séminaire international de droit des contrats]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Boucard, Nov 2024, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Points de vue critiques sur la définition légale des quasi-contrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La notion légale de quasi-contrat à l’épreuve [Colloque]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de droit privé fondamental (CDFP), université de Strasbourg; Marc Mignot; Lionel Andreu, Nov 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le possible juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction de la réalité juridique - Cycle de conférences de Théorie et Philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, May 2023, Poitiers (on line), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réalité juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences RDD-PHI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H. Kassoul, Dec 2022, Nice (visioconférence), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans le corps de l'acte juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier thématique : Le corps comme métaphore : corpléxifier le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Paul-André Crépeau de droit privé et comparé (Université McGill); Groupe de réflexion en droit privé (GRDP), Dec 2023, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05428784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propriété et Contrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme française des contrats spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Lete &amp; A. Veiga (dir.), Apr 2023, Madrid, Université Pontificale de Comillas, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04083860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La description de la réalité juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction de la réalité juridique - Cycle de conférences de Théorie et Philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, Mar 2023, Poitiers (on line), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'actuel juridique et le non-actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction de la réalité juridique - Cycle de conférences de Théorie et Philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, Feb 2023, Poitiers (on line), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le probable juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction de la réalité juridique - Cycle de conférences de Théorie et Philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, May 2023, Poitiers (on line), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence du droit des contrats spéciaux sur les notions fondamentales du droit des biens : bien/chose, propriété/droit réel et modes d’acquérir – Réflexions autour de la réforme du droit spécial des contrats (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude en droit des biens 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Devinat; A. Popovici (dir.), Mar 2023, Sherbrooke (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction des faits virtuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction de la réalité juridique - Cycle de conférences de Théorie et Philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, Mar 2023, Poitiers (on line), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les concepts juridiques représentent-ils le réel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences de Théorie et Philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, Mar 2022, Poitiers (on line), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche de l’explication dans les disciplines juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences de Théorie et Philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, May 2022, Poitiers (on line), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de cassation, complice d'escamotage du Parlement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Parlement escamoté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Basile Ridard; Damien Fallon, Dec 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La propriété par agglutination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La propriété en droit civil, in or out ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Clément-Fontaine; G. Gidrol-Mistral, Jun 2022, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une théorie juridique nouvelle constitue-t-elle un progrès ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences de Théorie et Philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, May 2022, Poitiers (on line), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">30 ans de prescription trentenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les trente ans de l’Equipe de Recherche en Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERDP, Dec 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux biens : approche historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire GR-DP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Gidrol-Mistral, May 2021, Montréal (on line), Canada. pp.1-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La connaissance juridique est-elle une connaissance d’objets ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences de Théorie et Philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, Apr 2022, Poitiers (on line), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La garde du poison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le poison, 7e Université d’été Facultatis iuris Pictaviensis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adrien Lauba; Marianne Faure-Abbad, Jun 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juristes font-ils du droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences de Théorie et Philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, Mar 2022, Poitiers (on line), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Francia dei codici o un codice per la Francia ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europa dei codici o un codice per l’Europa ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Accademia dei giusprivatisti europei, Nov 2022, Pavia (IT), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments pour une réflexion comparatiste sur la théorie des nullités contractuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70e anniversaire de la Loi Bulgare sur les obligations et les contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Shopov, Oct 2021, Plovdiv, Bulgarie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments d'histoire de la doctrine civiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoriales de l'Université Cote d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H. Kassoul, Oct 2021, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethique de l’enseignant-chercheur en droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire philojuridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H. Kassoul, Feb 2021, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux de l’argumentation doctrinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lieux du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Popovici; M. Antaki; ACFAS, May 2021, Montréal (en ligne), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux de références, appareil scientifique, notes de bas de page, etc…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Mathieu Devinat; Pierre-Emmanuel Moyse, Jun 2025, Université Mc Gill, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire ERDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de droit privé fondamental (CDFP), université de Strasbourg; Marc Mignot; Lionel Andreu, Nov 2024, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réalité juridique du contrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international de droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M.-P. Rubio García; J. Lete, Nov 2021, Santiago De Compostela, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Benoit Grimonprez; Raphaëlle-Jeanne Aubin-Brouté, Jun 2024, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione introduttiva sulla riforma della responsabilità civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il progetto francese di riforma della responsabilità civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Grisi, Jun 2019, Rome (université Roma 3), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Federica Rassu, Sep 2024, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapports de l’individuel et du collectif dans la copropriété du code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La copropriété à la croisée de l'entre-soi et de l'individualisme - Recherches sur l’intuitus personae et la privatisation des pratiques au sein de la copropriété des immeubles bâtis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Y. Trémorin, Jun 2014, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hélène Boucard, Nov 2024, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04071399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les faux-amis franco-italiens du droit des obligations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Après-midi de droit comparé Poitiers – Roma Tre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences sociales de Poitiers, Apr 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, J. Lete &amp; A. Veiga (dir.), Apr 2023, Madrid, Université Pontificale de Comillas, Espagne</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La généalogie des interprétations doctrinales de l’article 1165 du Code civil français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11èmes journées d’études Poitiers - Roma TRE, L’effet relatif du contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Boudot et M. Faure-Abbad (dir.), Jun 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, Mar 2023, Poitiers (on line), France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes spéciaux de responsabilité et l’acceptation du risque sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence du Centre de droit du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.-M. Marmayou et F. Rizzo (dir.), Mar 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, Feb 2023, Poitiers (on line), France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveautés de la réforme de la prescription en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prescrizione, Decime giornate di Studio Roma Tre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, May 2023, Poitiers (on line), France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sources des obligations en droits français et italien, étude historico-comparatiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence - Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, La Roche-sur-Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, H. Kassoul, Dec 2022, Nice (visioconférence), France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d'un droit des restitutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le restituzioni contrattuali - 8e giornate di studio Roma TRE - Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Boudot et P.M. Vecchi (dir.), Jun 2010, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre Paul-André Crépeau de droit privé et comparé (Université McGill); Groupe de réflexion en droit privé (GRDP), Dec 2023, Montréal (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo statuto epistemologico del discorso dottrinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences, Ecole doctorale Giovanni Pugliese, Université Roma TRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. M. Vecchi (dir.), Apr 2009, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, May 2023, Poitiers (on line), France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions critiques sur le projet de recherche de l’Equipe Poitevine de Recherche et d’Encadrement Doctoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers un droit pénal postmoderne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.-P. Jean, A. Giudicelli, M. Massé, Jun 2007, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, M. Devinat; A. Popovici (dir.), Mar 2023, Sherbrooke (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I programmi scientifici delle riviste giuridiche dall’inizio dell’800 a oggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences, Ecole doctorale Giovanni Pugliese, Université Roma TRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. M. Vecchi (dir.), Apr 2009, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, Mar 2023, Poitiers (on line), France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riflessioni sui progetti di riforma del Codice civile francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences, Ecole doctorale Giovanni Pugliese, Université Roma TRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. M. Vecchi (dir.), Apr 2009, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Accademia dei giusprivatisti europei, Nov 2022, Pavia (IT), Italy</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da mihi factum, dabo tibi valorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dichotomie fait/valeur en question, points de vue croisés. Troisièmes Rencontres de théorie du droit d'Aix-en- Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.Y. Chérot (dir.), Jan 2008, Université Paul Cézanne. Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, May 2022, Poitiers (on line), France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation de l’esprit scientifique ; l’œuvre du civiliste Claude Bufnoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence - Université de Savoie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Basile Ridard; Damien Fallon, Dec 2022, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les groupements non personnalisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La persona giuridica - Seste giornate di Studio Roma TRE – Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Boudot et P.M. Vecchi (dir.), Jun 2008, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, Mar 2022, Poitiers (on line), France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilità in Europa : prospettiva francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diritto privato europeo e diritti nazionali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Plaia (dir.); Scuola Dottorale Internazionale di Diritto ed Economia Tullio Ascarelli, May 2007, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, M. Clément-Fontaine; G. Gidrol-Mistral, Jun 2022, Versailles, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dogme de la solution unique revisité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Events McGill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Law, McGill University, Oct 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, May 2022, Poitiers (on line), France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions et observations sur la révolution post-moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un droit pénal post-moderne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Massé, J.P. Jean, A. Giudicelli (dir.), EPRED et Mission Droit &amp; Justice, Université de Poitiers, Jun 2007, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ERDP, Dec 2022, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dogme de la solution unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval, Oct 2007, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Adrien Lauba; Marianne Faure-Abbad, Jun 2022, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les civilistes français face à l’œuvre de Savigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La codification du droit, Savigny et la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, O. Beaud (dir.), Institut Michel Villey, Université Paris II, Panthéon – Assas., Oct 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, Apr 2022, Poitiers (on line), France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de Propriété et contrat de Claude Bufnoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l’Institut André Tunc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ph. Stoffel-Munck (dir.), Université de Paris 1, Panthéon – Sorbonne, Feb 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, G. Gidrol-Mistral, May 2021, Montréal (on line), Canada. pp.1-14</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les références au point de vue interne dans la doctrine de droit privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxièmes Rencontres de théorie du droit. La question du point de vue interne dans la science du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.Y. Chérot (dir.), Université Paul Cézanne., Nov 2006, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Pierre Couvrat, Mar 2022, Poitiers (on line), France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image du ‘démembrement’ dans la doctrine française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il problema della tipicità e del numero chiuso dei diritti reali - Quarte giornate di studio Roma TRE – Poitiers,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Boudot et P.M. Vecchi (dir.), Jun 2006, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...1970 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104092v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04104632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur la doctrine de droit privé</w:t>
               </w:r>
@@ -7108,854 +7108,854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Langue, langage et droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lauba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers, 320 p., 2024, Collection de la Faculté de droit et des sciences sociales de Poitiers, 978-2-38194-045-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La représentation. Journées d’études Jean Beauchard – Paolo M. Vecchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 204 p., 2024, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 978-2-3819-4043-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04942878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de l’usufruit. Journées d'études Jean Beauchard – Paolo M. Vecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Veillon</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers, 145 p., 2022, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 978-2-38194-016-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité contractuelle et responsabilité extracontractuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Boudot; Marianne Faure-Abbad; Didier Veillon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 352 p., 2019, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; Colloques, 979-10-90426-96-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Juridiques de Poitiers, 2017, Faculté de droit et des sciences sociales de Poitiers, 979-10-90426-77-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalisme et néo-formalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires Juridiques de Poitiers</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 204 p., 2024, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 978-2-3819-4043-4</w:t>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; Colloques, 9791090426757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Langue, langage et droit</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Propriétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers, 320 p., 2024, Collection de la Faculté de droit et des sciences sociales de Poitiers, 978-2-38194-045-8</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Juridiques de Poitiers, 2016, 9791090426566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Autour de l’usufruit. Journées d'études Jean Beauchard – Paolo M. Vecchi</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effet relatif du contrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Veillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers, 145 p., 2022, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 978-2-38194-016-8</w:t>
+              <w:t xml:space="preserve">Faculté de droit et des sciences sociales de Poitiers, 2015, 979-10-90426-44-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligations, procès et droit savant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ; Faculté de droit et des sciences sociales de Poitiers, 2013, 979-10-90426-20-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promesses et actes unilatéraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Boudot</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo M. Vecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...510 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Veillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ; Faculté de droit et des sciences sociales de Poitiers, 2010, 978-2-275-02839-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8934,2052 +8934,2052 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réparation en nature et affectation des dommages et intérêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Boudot; Marianne Faure-Abbad; Didier Veillon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité contractuelle et responsabilité extracontractuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Juridiques de Poitiers, pp.291-313., 2019, 9791090426962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/unip.boudo.2019.01.0291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsen et la littérature de droit privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Thomas Hochmann, Xavier Magnon, Régis Ponsard (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un classique méconnu : Hans Kelsen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.103-123, 2019, 978-2-84934-397-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité contractuelle, d’une controverse à l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Boudot; Marianne Faure-Abbad; Didier Veillon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité contractuelle et responsabilité extracontractuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Juridiques de Poitiers, pp.103-123, 2019, 979-10-90426-96-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La responsabilité extra-contractuelle devant le juge pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Veillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité contractuelle et responsabilité extracontractuelle. Journées d'études Jean Beauchard - Paolo Vecchi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 106, Faculté de droit et des sciences sociales de Poitiers; LGDJ; Lextenso, pp.233-247, 2019, coll. Faculté de droit et des sciences sociales de Poitiers, 979-1-0904-2696-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...48 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scomparsa delle azioni possessorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Letizia Vacca (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le situazioni possessorie, Atti del Convegno internazionale Aristec, 19-21 novembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jovene editore, pp.171-184, 2018, 9788824324564</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.103-123, 2019, 978-2-84934-397-5</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Question prioritaire, prédiction et prescription de constitutionnalité en droit civil (à propos du droit de propriété en général et du vieux livre II du code civil en particulier)»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Le Pillouer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protection de la constitution – Finalités, mécanismes, justifications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Juridiques de Poitiers, pp.59-69, 2018, 9791090426832</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA QUALIFICATION JURIDIQUE DE L'E-SPORT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaylor Rabut, Morgane Reverchon-Billot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux juridiques de l'e-sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, 2017, 978-2-7314-1070-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité contractuelle, d’une controverse à l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giulietta Rossetti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La responsabilità contrattuale : profili storici e attuali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jovene editore, pp.57-90, 2017, 9788824324816</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les infractions contre les biens immatériels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Juridiques de Poitiers, pp.103-123, 2019, 979-10-90426-96-2</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les propriétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 183-192, LGDJ, 2017, 979-10-90426-56-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages linguistiques de la précarité : approches historiques comparées de la précarité (France/Angleterre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Finding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Lageot; Nathalie Martin-Papineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches franco-britanniques de la précarité. Principe(s), droit(s), pratique(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 7-20, 2016, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 979-10-90426-58-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puj.lageo.2016.01.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Jovene editore, pp.171-184, 2018, 9788824324564</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observations sur le blasphème, fait générateur de responsabilité civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Lageot, Fabien Marchadier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le blasphème dans une société démocratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.117-123, 2016, 9782247158997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Jovene editore, pp.57-90, 2017, 9788824324816</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations concurrentes de la propriété en droit civil français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Boudot; Didier Veillon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les propriétés : Université d'été 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.19-32, 2016, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 979-10-90426-56-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, PUAM, 2017, 978-2-7314-1070-9</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La cause licite dans l’obligation, comparaison franco-espagnole »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Javier Lete; Eric Savaux; Rose-Noëlle Schütz; Hélène Boucard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recodification du droit des obligations en France et en Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.189-202, 2016, 9791090426535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 183-192, LGDJ, 2017, 979-10-90426-56-6</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations concurrentes de la propriété en droit civil français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in L. Vacca. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le proprietà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jovene, pp.59-80, 2015, 9788824323529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.117-123, 2016, 9782247158997</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relativité du contrat. Archéologie d'un concept récent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in M. Boudot, M. Faure-Abbad et D. Veillon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'effet relatif du contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences sociales de Poitiers - LGDJ, pp.43-56, 2015, 9791090426443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">Approches franco-britanniques de la précarité. Principe(s), droit(s), pratique(s)</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour ou contre l’enseignement du droit par la dialogique Pro et Contra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in M. Boudot et M. Faure-Abbad. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obligations, procès et droit savant, Mélanges en hommage à Jean Beauchard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.423-439, 2013, 9791090426207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promesse : de l'acte de parole à l'obligation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Boudot; Paolo Maria Vecchi; Didier Veillon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Promesses et actes unilatéraux : Actes des 7èmes journées d'étude Poitiers - Roma TRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LGDJ; Presses universitaires juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-81, 2011, 9782275028392</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.19-32, 2016, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 979-10-90426-56-6</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions lexicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in M. Boudot, P.M. Vecchi &amp; D. Veillon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Promesses et actes unilatéraux, Septièmes journées d'études Poitiers - Roma TRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ / Presses universitaires juridiques de Poitiers, pp.i-v, 2011, 9782275028392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.189-202, 2016, 9791090426535</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement du droit, un instrument de la summa divisio ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in P. Deumier et B. Bonnet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La summa divisio droit public / droit privé présente-t-elle encore un intérêt aujourd’hui ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-253, 2010, 9782247090648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Jovene, pp.59-80, 2015, 9788824323529</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'acte de parole à l'obligation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in M. Boudot, P.M. Vecchi et D. Veillon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Promesses et actes unilatéraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences sociales de Poitiers - LGDJ, pp.69-81, 2010, 9782275028392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit et des sciences sociales de Poitiers - LGDJ, pp.43-56, 2015, 9791090426443</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-modernité : un nouveau paradigme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in M. Massé, J.-P. Jean et A. Giudicelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un droit pénal post-moderne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.97-108, 2009, 9782130575375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.423-439, 2013, 9791090426207</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullité, annulation et validation des actes dans la doctrine française des 19e et 20e siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in M. Boudot et P.M. Vecchi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La théorie des nullités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences sociales de Poitiers - LGDJ, pp.79-98, 2008, 9782275028064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.69-81, 2011, 9782275028392</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les programmes scientifiques des revues juridiques des 19e et 20e (et 21e) siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in J.-M. Augustin et V. Gazeau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coutumes, doctrine et droit savant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences sociales de Poitiers - LGDJ, pp.307-318, 2007, 9782275027852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ / Presses universitaires juridiques de Poitiers, pp.i-v, 2011, 9782275028392</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La classification des sources des obligations au tournant du 20e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in C. Ophèle et V. Mannino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enrichissement sans cause – classification des sources des obligations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences sociales de Poitiers - LGDJ, pp.131-158, 2007, 9782275027708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.245-253, 2010, 9782247090648</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexion sur les effets de l’introduction d’une action de groupe à la française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in R.J.B Schutgens et E.C. Coppens. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les groupes dans le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nijmegen : Faculteit der Rechtsgeleerdheid, pp.37-47, 2007, 9789071478765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit et des sciences sociales de Poitiers - LGDJ, pp.69-81, 2010, 9782275028392</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les programmes scientifiques des revues juridiques des XIXe et XXe (et XXIe) siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Augustin; Véronique Gazeau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coutumes, doctrine et droit savant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.307-318, 2007, Collection de la Faculté de droit et des sciences sociales de Poitiers, 978-2-275-02785-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...291 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312625v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04010879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bufnoir (1832-1898), avec les textes pour assises mais au dessus des textes et par delà les textes</w:t>
               </w:r>
@@ -12387,51 +12387,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B7031BA"/>
+    <w:nsid w:val="84B01C21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12618,51 +12618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-boudot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4802-1305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092899277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/261070881" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000381537485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966402v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095738ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014279v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768334v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdg.031.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02222513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504551v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504558v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503487v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498691v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503505v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504567v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045559ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/0104-6594.74621" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503596v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010485v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160894v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160927v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Devinat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103844v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055095v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05428784v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103801v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008872v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989567v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008839v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008871v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989565v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008860v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Andreu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008866v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008824v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071399v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104438v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104431v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104443v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114774v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104090v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104086v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072190v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103992v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104006v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087603v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104035v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104624v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104050v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104614v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104793v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104092v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104799v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090880v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104809v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lauba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942878v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Veillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/la-representation--9782381940434?lang=fr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768321v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328915v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/responsabilite-contractuelle-et-responsabilite-extra-contractuelle-en-droit-administratif-9782275064475.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008764v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835501v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498900v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498526v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498888v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498875v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Vecchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954319v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-ete-droit.conference.univ-poitiers.fr/edition-2024-jeux-et-sport/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988155v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002962v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38260-4_3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011580v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768329v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055133v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768325v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intersentia.com/en/the-acquisition-of-immovables-through-long-term-use.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768332v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hamangiu.ro/in-honorem-flavius-antoniu-baias-aparenta-in-drept" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768337v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/melanges-en-l-honneur-de-pascal-ancel-2021-9782807924765.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087722v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768342v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.boudo.2019.01.0291" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498650v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498573v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768429v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768439v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925756v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882307v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769874v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769878v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Finding" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/approches-franco-britanniques-de-la-precarite-9791090426580.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puj.lageo.2016.01.0008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011511v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769873v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011525v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011544v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011415v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093056v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/promesses-et-actes-unilateraux-9782275028392.html" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093043v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011366v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011285v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011249v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011211v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010526v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312625v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010875v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010879v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010852v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010511v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bruschi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010506v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887533v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Achour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04010865v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04007121v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007132v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007133v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007142v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007141v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007145v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007151v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007162v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007154v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007152v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007156v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-boudot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4802-1305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092899277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/261070881" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000381537485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966402v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095738ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014279v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768334v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/0104-6594.74621" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504544v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdg.031.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504548v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02222513v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010404v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504551v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504558v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498674v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498691v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503487v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504567v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045559ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503545v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503532v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503596v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503612v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010485v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160927v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Devinat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589682v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954327v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954308v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954306v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05428784v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103844v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103801v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008872v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989567v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008879v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008874v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988128v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008866v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008851v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008860v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Andreu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989565v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008824v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071399v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104438v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104431v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104443v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114774v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104086v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072190v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104090v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104084v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103992v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087603v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104035v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104624v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104050v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104614v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104793v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104799v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090880v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104809v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lauba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954275v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942878v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Veillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/la-representation--9782381940434?lang=fr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768321v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328915v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/responsabilite-contractuelle-et-responsabilite-extra-contractuelle-en-droit-administratif-9782275064475.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835501v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498900v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498526v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498888v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498875v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Vecchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954319v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-ete-droit.conference.univ-poitiers.fr/edition-2024-jeux-et-sport/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988155v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002962v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38260-4_3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011580v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768329v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055133v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768325v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intersentia.com/en/the-acquisition-of-immovables-through-long-term-use.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768332v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hamangiu.ro/in-honorem-flavius-antoniu-baias-aparenta-in-drept" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768337v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/melanges-en-l-honneur-de-pascal-ancel-2021-9782807924765.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768342v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.boudo.2019.01.0291" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498650v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498573v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087722v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768439v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768429v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925756v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768343v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882307v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Finding" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/approches-franco-britanniques-de-la-precarite-9791090426580.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puj.lageo.2016.01.0008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769874v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011511v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769873v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011525v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011544v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011415v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093056v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/promesses-et-actes-unilateraux-9782275028392.html" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093043v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011366v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011285v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011249v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011211v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010879v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010875v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010526v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312625v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010852v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010511v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bruschi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010506v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887533v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Achour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04010865v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04007121v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007132v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007133v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007142v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007141v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007145v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007151v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007162v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007154v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007152v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007156v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>