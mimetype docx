--- v0 (2026-03-07)
+++ v1 (2026-04-06)
@@ -621,412 +621,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of plant fibre composites with damage induced by laser and mechanical impacts</w:t>
+                <w:t xml:space="preserve">A Laser Shock Approach to Cold Spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paweł H. Malinowski</w:t>
+                <w:t xml:space="preserve">Francesco Delloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Sorrentino</w:t>
+                <w:t xml:space="preserve">Didier Zagouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davi Silva De Vasconcellos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Berthe</w:t>
+                <w:t xml:space="preserve">Michel Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Pascual Gonzalez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 152, pp.209-219. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 941, pp.1833-1840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900656v1</w:t>
+                <w:t xml:space="preserve">hal-02061215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Laser Shock Approach to Cold Spray</w:t>
+                <w:t xml:space="preserve">Transfers from Earth to LEO and LEO to interplanetary space using lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Delloro</w:t>
+                <w:t xml:space="preserve">Claude R. Phipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Zagouri</w:t>
+                <w:t xml:space="preserve">Christophe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Boustie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1833⟩</w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146, pp.92-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2018.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061215v1</w:t>
+                <w:t xml:space="preserve">hal-02162240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfers from Earth to LEO and LEO to interplanetary space using lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of plant fibre composites with damage induced by laser and mechanical impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł H. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude R. Phipps</w:t>
+                <w:t xml:space="preserve">Luigi Sorrentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bonnal</w:t>
+                <w:t xml:space="preserve">Davi Silva De Vasconcellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Masson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Berthe</w:t>
+                <w:t xml:space="preserve">Pedro Pascual Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 146, pp.92-102. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152, pp.209-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2018.02.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162240v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and laser impact effects on woven composites with hemp or glass fibres</w:t>
               </w:r>
@@ -1280,51 +1280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser impulse coupling measurements at 400 fs and 80 ps using the LULI facility at 1057 nm wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R. Phipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1408,693 +1408,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of laser-induced shock experiments for the development of the adhesion test for bonded composite materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Boustié</w:t>
+                <w:t xml:space="preserve">Laser adhesion test for thermal sprayed coatings on textured surface by laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Courapied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Kromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.05.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Laser Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (2), pp.022509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2351/1.4944451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290960v1</w:t>
+                <w:t xml:space="preserve">hal-02284322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of laser shock waves to test piezochromic coatings for impact detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guinard</w:t>
+                <w:t xml:space="preserve">Enhancement of a dynamic porous model considering compression-release hysteresis behavior: Application to graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jodar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Seisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (32), pp.Article number 325301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/32/325301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.OE.56.1.011023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05099438v1</w:t>
+                <w:t xml:space="preserve">hal-02292093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser adhesion test for thermal sprayed coatings on textured surface by laser</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Berthe</w:t>
+                <w:t xml:space="preserve">Dynamic fragmentation of graphite under laser-driven shocks: Identification of four damage regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Seisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Peyre</w:t>
+                <w:t xml:space="preserve">Gabriel Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Costil</w:t>
+                <w:t xml:space="preserve">Pierre Antoine Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Laser Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2351/1.4944451⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.68-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2015.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284322v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of a dynamic porous model considering compression-release hysteresis behavior: Application to graphite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bertron</w:t>
+                <w:t xml:space="preserve">Numerical modeling of laser-induced shock experiments for the development of the adhesion test for bonded composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ecault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/32/325301⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 152, pp.382-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292093v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic fragmentation of graphite under laser-driven shocks: Identification of four damage regimes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of laser shock waves to test piezochromic coatings for impact detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Antoine Frugier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Hébert</w:t>
+                <w:t xml:space="preserve">Florian Gehring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chocinski-Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Lescoute</w:t>
+                <w:t xml:space="preserve">Stéphane Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 91, pp.68-79. </w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (1), pp.011023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2015.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.56.1.011023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271620v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser surface patterning to enhance adhesion of plasma sprayed coatings</w:t>
               </w:r>
@@ -2119,51 +2119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Courapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2208,295 +2208,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigations of shock and shear wave propagation induced by femtosecond laser irradiation in epoxy resins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Ecault</w:t>
+                <w:t xml:space="preserve">Comparison of damage behaviour of different plant fibre composites under laser impact loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilien Lescoute</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Opoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/9/095501⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2015008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192697v1</w:t>
+                <w:t xml:space="preserve">hal-01188916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of damage behaviour of different plant fibre composites under laser impact loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Touchard</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigations of shock and shear wave propagation induced by femtosecond laser irradiation in epoxy resins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ecault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Boustie</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 103, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.(9). </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2015008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/9/095501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188916v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of plasma formation and shockwave propagation induced by high power pulsed underwater electrical discharge</w:t>
               </w:r>
@@ -2932,51 +2932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46 (23), p.235501 (8pp). </w:t>
@@ -3406,291 +3406,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock adhesion test for composite bonded assembly using a high pulsed power generator</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic cratering of graphite : experimental results and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Seisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4811696⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.18-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2013.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987470v1</w:t>
+                <w:t xml:space="preserve">hal-01058362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic cratering of graphite : experimental results and simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shock adhesion test for composite bonded assembly using a high pulsed power generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 63, pp.18-28. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114 (1), pp.013502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2013.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4811696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058362v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of composite damage under LASER shock</w:t>
               </w:r>
@@ -4072,3118 +4072,3106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the lunar crust be magnetized by shock: Experimental groundtruth</w:t>
+                <w:t xml:space="preserve">Ejection of spalled layers from laser shock-loaded metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Boustié</w:t>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lon L. Hood</w:t>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Cuq-Lelandais</w:t>
+                <w:t xml:space="preserve">J.-M. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael D. Füller</w:t>
+                <w:t xml:space="preserve">D. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.08.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (9), pp.093510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3500317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458332v1</w:t>
+                <w:t xml:space="preserve">hal-01136321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ejection of spalled layers from laser shock-loaded metals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the simultaneous shock magnetization and demagnetization of rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3500317⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 182 (1-2), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2010.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136321v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the simultaneous shock magnetization and demagnetization of rocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold-spraying coupled to nano-pulsed Nd-YaG laser surface pre-treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gattacceca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Boustie</w:t>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lima</w:t>
+                <w:t xml:space="preserve">E. Irissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.P. Weiss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. de Resseguier</w:t>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2010.06.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19, pp.1062-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-010-9500-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675795v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-spraying coupled to nano-pulsed Nd-YaG laser surface pre-treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
+                <w:t xml:space="preserve">Bond strength determination of hydroxyapatite coatings on Ti-6Al-4V substrates using the LAser Shock Adhesion Test (LASAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Guetta</w:t>
+                <w:t xml:space="preserve">S. Bansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Irissou</w:t>
+                <w:t xml:space="preserve">K.A. Khor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guipont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95, pp.1096-1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.32907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-010-9500-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542452v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond strength determination of hydroxyapatite coatings on Ti-6Al-4V substrates using the LAser Shock Adhesion Test (LASAT)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Jeandin</w:t>
+                <w:t xml:space="preserve">Can the lunar crust be magnetized by shock: Experimental groundtruth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bansard</w:t>
+                <w:t xml:space="preserve">Lon L. Hood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.A. Khor</w:t>
+                <w:t xml:space="preserve">Jean Paul Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariette Nivard</w:t>
+                <w:t xml:space="preserve">Michael D. Füller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 95, pp.1096-1104. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 299 (1-2), pp.42-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.32907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00542476v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft recovery technique to investigate dynamic fragmentation o laser shock-loaded metals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Spallation generated by femtosecond laser driven shocks in thin metallic targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Combis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3268437⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.065402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/6/065402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470478v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00365878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spallation generated by femtosecond laser driven shocks in thin metallic targets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Combis</w:t>
+                <w:t xml:space="preserve">Influence of particle velocity on adhesion of cold-sprayed splats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Borit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/6/065402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.331-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-009-9327-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00365878v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of particle velocity on adhesion of cold-sprayed splats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Jeandin</w:t>
+                <w:t xml:space="preserve">Soft recovery technique to investigate dynamic fragmentation o laser shock-loaded metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 18, pp.331-342. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95, pp.211905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-009-9327-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3268437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00481205v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamic fragmentation of laser shock-melted tin</w:t>
+                <w:t xml:space="preserve">On the efficiency of shock magnetization processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. de Resseguier</w:t>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vadeboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Signor</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 166 (1-2), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2007.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2906907⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00347901v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00532128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the efficiency of shock magnetization processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">On the dynamic fragmentation of laser shock-melted tin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 166 (1-2), pp.1. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (13), pp.00. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2007.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2906907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00532128v1</w:t>
+                <w:t xml:space="preserve">hal-00347901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAser Shock Adhesion Test (LASAT), an innovation dedicated to industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of a macroscopic formulation describing the effects of dynamic compaction and porosity on plasma sprayed copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Berthe</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kiran: Bulletin of the Indian Laser Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (8), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2906186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512034v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of a macroscopic formulation describing the effects of dynamic compaction and porosity on plasma sprayed copper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LAser Shock Adhesion Test (LASAT), an innovation dedicated to industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Boustie</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bolis</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Cyril Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kiran: Bulletin of the Indian Laser Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (2), pp.17-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00275593v1</w:t>
+                <w:t xml:space="preserve">hal-00512034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of liquid spall in laser shock-loaded tin</w:t>
+                <w:t xml:space="preserve">The effects of explosive-driven shocks on the natural remanent magnetization and the magnetic properties of rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. de Resseguier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Dragon</w:t>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Llorca</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2400800⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 162 (1-2), pp.85-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2007.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00245081v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00532102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of explosive-driven shocks on the natural remanent magnetization and the magnetic properties of rocks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laser shock flier impact simulation of particle-substrate interactions in cold spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2007.03.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16, pp.548-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-007-9069-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00532102v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00238497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser shock flier impact simulation of particle-substrate interactions in cold spray</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Physical approach to adhesion testing using laser-driver shock waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-007-9069-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.3155-3163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/10/019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00238497v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00261284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical approach to adhesion testing using laser-driver shock waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Berthe</w:t>
+                <w:t xml:space="preserve">Use of a macroscopic model for describing the effects of porosity on shock wave propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Barradas</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. L. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40, pp.3155-3163. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101, pp.083514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/10/019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2718868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00261284v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of damage phenomena induced by edge effects into materials under laser driven shocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40, pp.7103-7108. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/22/036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/22/036⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a macroscopic model for describing the effects of porosity on shock wave propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
+                <w:t xml:space="preserve">Experimental investigation of liquid spall in laser shock-loaded tin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pons</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 101, pp.083514. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2718868⟩</w:t>
+              <w:t xml:space="preserve">, 2007, pp.00. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2400800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165773v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00245081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions of the LASer Adhesion Test (LASAT) for the debonding of coatings on substrates above the millimeter range thickness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
+                <w:t xml:space="preserve">Investigating impact demagnetization through laser impacts and SQUID microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Barradas</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A.E. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 134, pp.739-744. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (5), pp.333-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006134114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G21898.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00146226v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating impact demagnetization through laser impacts and SQUID microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Gattacceca</w:t>
+                <w:t xml:space="preserve">Evolutions of the LASer Adhesion Test (LASAT) for the debonding of coatings on substrates above the millimeter range thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E.A.E. Lima</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G21898.1⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 134, pp.739-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006134114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00151479v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of three adhesion tests (EN 582, similar to ASTM C633, LASAT (LASer Adhesion Test), and bulge and blister test) performed on plasma sprayed copper deposited on aluminium 2017 substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Braccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Braccini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Dupeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20 (5), pp.471-487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/156856106777144336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Resolved dynamic tensile spall of pure aluminium under laser irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Wang</w:t>
+                <w:t xml:space="preserve">H.L. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.L. He</w:t>
+                <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 100, pp.511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2215074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of laser shock adhesion testing to the study of the interlamellar strength and coating-substrate adhesion in cold-sprayed copper coating of aluminum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7192,751 +7180,751 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 197, pp.18-27. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2004.08.222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2004.08.222⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of adhesion of PROTAL copper coating of Al 2017 using the laser shock adhesion test (LASAT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 39, pp.2707-2716. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:JMSC.0000021445.74736.b3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:JMSC.0000021445.74736.b3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'adhérence des dépôts de cuivre projetés plasma sur de l'aluminium par l'essai de choc laser (LASAT) : influence des propriétés métallurgiques des interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 349, pp.31-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉTUDE DE L'ÉCAILLAGE DANS DES MATÉRIAUX DUCTILES ET FRAGILES SOUS L'ACTION D'UNE ONDE DE CHOC DE DURÉE TRÈS FAIBLE INDUITE PAR UNE IMPULSION LASER</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">DYNAMIC FRACTURE OF GLASS MATERIALS UNDER SHOCKWAVES INDUCED BY PULSED LASER IRRADIATION AT VERY SHORT DURATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 01 (C3), pp.C3-581-C3-587. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1991, 01 (C7), pp.C7-91-C7-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1991720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1991382⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00250527v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00250880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNAMIC FRACTURE OF GLASS MATERIALS UNDER SHOCKWAVES INDUCED BY PULSED LASER IRRADIATION AT VERY SHORT DURATIONS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">ÉTUDE DE L'ÉCAILLAGE DANS DES MATÉRIAUX DUCTILES ET FRAGILES SOUS L'ACTION D'UNE ONDE DE CHOC DE DURÉE TRÈS FAIBLE INDUITE PAR UNE IMPULSION LASER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 01 (C7), pp.C7-91-C7-96. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1991, 01 (C3), pp.C3-581-C3-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1991382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1991720⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00250880v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00250527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEMONSTRATIVE SET-UP FOR PROPULSION INDUCED BY HIGH POWER PULSED LASER IRRADIATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine A.E. Boyer</w:t>
+                <w:t xml:space="preserve">Levy Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levy Y.</w:t>
+                <w:t xml:space="preserve">Azzougagh M.N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzougagh M.N.</w:t>
+                <w:t xml:space="preserve">Phipps C.R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leclanche J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCASS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rome, Italy. EUCASS; EUCASS, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13009/EUCASS2025-700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7946,78 +7934,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction d'un choc à Mach 4 avec un train de gouttes d'eau liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8045,73 +8033,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2025 - 26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and thermal contributions to the damage suffered by an aeronautical structure subjected to an intense and sudden electrical discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Better</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8170,73 +8158,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th EASN International Conference on "Innovation in Aviation and Space towards sustainability today &amp; tomorrow"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EASN Association, Oct 2024, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pulsed laser and electron-beam irradiation on protected aeronautical CFRP composite laminate to enhance the modelling of lightning-strike damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Better</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8245,391 +8233,391 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Power Laser Ablation VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Santa Fé, United States. pp.129390M, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3012572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle adhesion assessment based on a diverted use of LAser Shock Adhesion Test (LASAT) to apply inertia force relying on dynamics of the sample macroscopic surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Baudin</w:t>
+                <w:t xml:space="preserve">Cedric Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Garion</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paolo Chiggiato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Delloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Power Laser Ablation VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Santa Fe, NM, United States. pp.129390L, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3011990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the performance of high power pulsed repeated laser irradiation for spatial structures propulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+                <w:t xml:space="preserve">Y. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Levy</w:t>
+                <w:t xml:space="preserve">M. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Power Laser Ablation VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Non indiqué, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity study of the pressure load parameters of laser shock on CFRP and its influence on the back-face velocity signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Better</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8638,1087 +8626,1087 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th DYMAT Technical Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Colmar, Alsace, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of viscoelastic thin films to mitigate shock wave-induced laser damage in high power laser systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Guediche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Guediche</w:t>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Belliard</w:t>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Perrin</w:t>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Moiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Laser Damage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Sep 2023, Livermore, CA, United States. pp.PC127260A, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2685395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choc laser dans les matériaux et assemblages, de la recherche vers l’industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francais de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural engineering considerations around the Calabro’s tower solution for space debris laser propulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Beringhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Beringhier</w:t>
+                <w:t xml:space="preserve">B.H. de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thirumuru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Space Debris modelling and remediation workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la mise en forme des métaux sous choc laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Beringhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Zagouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Fourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Francais de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser propulsion: preliminary definition of a demonstrator.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Tahan</w:t>
+                <w:t xml:space="preserve">Severine Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Boyer</w:t>
+                <w:t xml:space="preserve">Claude Phipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Phipps</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. 8TH EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser propulsion: preliminary definition of a demonstrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R. Phipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8TH EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des effets d'un choc laser symétrique sur des assemblages collés de composites dans le cas d'un joint faible</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soda-lime glass behavior under laser shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tampa Bay, United States. pp.100036, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4971661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621547v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soda-lime glass behavior under laser shock</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des effets d'un choc laser symétrique sur des assemblages collés de composites dans le cas d'un joint faible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ecault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518499v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative imaging approaches dedicated to shock-physics experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Frugier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Chavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ecault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9733,73 +9721,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International congress on high-speed imaging and photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Diagnostics For High Power Pulsed Underwater Electrical Discharge Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9821,4469 +9809,4465 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Avrillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Mazanchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Biennial Intl. Conference of the APS Topical Group on Shock Compression of Condensed Matter held in conjunction with the 24th Biennial Intl. Conference of the Intl. Association for the Advancement of High Pressure Science and Technology (18th APS-SSCM and 24th AIRAPT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Seattle, Washington, United States. pp.142010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/500/14/142010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cure multiphysics couplings EFFECTS ON THE DYNAMIC BEHAVIOUR OF A THICK EPOXY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on composite materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montréal, Canada. pp.XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LASER SHOCK-INDUCED MELTING AND FRAGMENTATION IN METALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Loison</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Dragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Biennial Conference of the American-Physical-Society-Topical-Group on Shock Compression of Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Chicago, United States. pp.1545, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3686578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de l'endommagement de composites sous choc laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mercier</w:t>
+                <w:t xml:space="preserve">Laser Shock Adhesion Test (LASAT) of electron beam physical vapor deposited thermal barrier coatings (EB-PVD TBCs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro superalloys 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Wildbach Kreuth, Germany. pp.509-514, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.278.509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597540v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Shock Adhesion Test (LASAT) of electron beam physical vapor deposited thermal barrier coatings (EB-PVD TBCs)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude expérimentale de l'endommagement de composites sous choc laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Fabre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+                <w:t xml:space="preserve">Patrick Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro superalloys 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624018v1</w:t>
+                <w:t xml:space="preserve">hal-00597540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers and thermal spray</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Etude par choc laser de l'adhérence de barrières thermiques aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Serge Guetta</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermec 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 9 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448274v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par choc laser de l'adhérence de barrières thermiques aéronautiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+                <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Monchalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 9 p</w:t>
+              <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Dresden, Germany. pp.XXXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00570504v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jp Monchalin</w:t>
+                <w:t xml:space="preserve">Laser shock experiments to investigate and to model various aspects of the response of metals to shock loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on New Models and Hydrocodes for Shock Wave Processes in Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20101000023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493142v1</w:t>
+                <w:t xml:space="preserve">hal-01136328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser shock experiments to investigate and to model various aspects of the response of metals to shock loading</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Dragon</w:t>
+                <w:t xml:space="preserve">A Socratic approach to surface modification: The example of Thermal Spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Borit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on New Models and Hydrocodes for Shock Wave Processes in Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES, SMT 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dresden, Germany. pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136328v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Socratic approach to surface modification: The example of Thermal Spray</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Lasers and thermal spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES, SMT 24</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermec 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Berlin, Germany. pp.174-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.638-642.174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906521v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between experiment and molecular dynamic simulation of spallation by ultra-short laser shock driven on micrometric Tantalum targets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Sollier</w:t>
+                <w:t xml:space="preserve">Cold spraying combined to laser surface pre-treated using PROTAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.K. Christoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th American Physical Society Topical Conference on Shock Compression of Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nashville, United States. pp</w:t>
+              <w:t xml:space="preserve">International Thermal Spray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Las Vegas, United States. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471170v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterisation of Shock wave and spallation induced by ultra-short laser new perspectives par LASer Adhesion Test (LASAT)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Nivard</w:t>
+                <w:t xml:space="preserve">Transverse shadowgraphy and new recovery techniques to investigate dynamic fragmentation of laser shock-loaded metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Lescoute</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Congress on Laser Advanced Materials Processing (LAMP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, KOBE, Japan. pp</w:t>
+              <w:t xml:space="preserve">APS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469628v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse shadowgraphy and new recovery techniques to investigate dynamic fragmentation of laser shock-loaded metals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Spallation and microjetting in laser shock-loaded aluminium and gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Nashville, United States</w:t>
+              <w:t xml:space="preserve">DYMAT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422510v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold spraying combined to laser surface pre-treated using PROTAL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of temperature measurement at material/LIF interface under morderate shock wave compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.K. Christoulis</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.L. Héreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Thermal Spray Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Las Vegas, United States. pp</w:t>
+              <w:t xml:space="preserve">DYMAT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bruxelles, Belgium. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471146v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of temperature measurement at material/LIF interface under morderate shock wave compression</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caracterisation of Shock wave and spallation induced by ultra-short laser new perspectives par LASer Adhesion Test (LASAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYMAT 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bruxelles, Belgium. pp</w:t>
+              <w:t xml:space="preserve">The International Congress on Laser Advanced Materials Processing (LAMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, KOBE, Japan. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471166v1</w:t>
+                <w:t xml:space="preserve">hal-00469628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choc laser sur matériaux composites et test d'adhérence d'assemblages collés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Monchalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des pôles de compétitivité Aquitaine-Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spallation and microjetting in laser shock-loaded aluminium and gold</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Chevalier</w:t>
+                <w:t xml:space="preserve">Laser driven shock wave decay and spall damage within metallic targets in sub-picosecond regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bontaz-Carion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYMAT 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422483v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Shock Adhesion Test (LASAT) of composite materials for aerospace industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Radhakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International conference on Surface Modification Technologies (SMT 23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Madras, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser driven shock wave decay and spall damage within metallic targets in sub-picosecond regime</w:t>
+                <w:t xml:space="preserve">two-dimensional investigation of laser shock induced spallation in sub-picosecond regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Bontaz-Carion</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Combis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYMAT 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">, 2009, Bruxelles, Belgium. pp. 625-631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421213v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">two-dimensional investigation of laser shock induced spallation in sub-picosecond regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser shock adhesion test (LASAT) of thin films in CuInS2-based solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Broussillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYMAT 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bruxelles, Belgium. pp. 625-631</w:t>
+              <w:t xml:space="preserve">23rd International conference on surface modification technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Madras, India. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471161v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser shock adhesion test (LASAT) of thin films in CuInS2-based solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Boustie</w:t>
+                <w:t xml:space="preserve">PDV measurements of ns and fs laser driven shock experiments on solid targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabec Le Gloahec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International conference on surface modification technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Madras, India. pp</w:t>
+              <w:t xml:space="preserve">15th American Physical Society topical Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nashville, United States. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471150v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDV measurements of ns and fs laser driven shock experiments on solid targets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Comparison between experiment and molecular dynamic simulation of spallation by ultra-short laser shock driven on micrometric Tantalum targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sollier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Rabec Le Gloahec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th American Physical Society topical Conference</w:t>
+              <w:t xml:space="preserve">15th American Physical Society Topical Conference on Shock Compression of Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nashville, United States. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471204v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B-scan Simulations with Abaqus for Laser Ultrasonic Inspection of Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaosheng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Monchalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st international symposium on Laser Ultrasonics 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction laser-matière en régime ultra-bref : application à la propagation d'ondes de choc dans les solides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+                <w:t xml:space="preserve">CODLIS (Coating Deposition using Laser Induced Spallation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Claverie</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Combis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMDSP : 24-26 Septembre 2008, Saclay INSTN Interaction rayonnement matière : du solide au plasma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Saclay, France</w:t>
+              <w:t xml:space="preserve">ICALEO 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Temecula, United States. Paper #M701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419361v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesive Bond Testing By Laser Induced Shock Waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Arsenault</w:t>
+                <w:t xml:space="preserve">Experimental simulation of bonding processes by laser spallation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 WCNDT ShangHai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Shanghai, China. 8 p</w:t>
+              <w:t xml:space="preserve">Twenty first international conference on surface modification technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.191-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418628v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of particle velocity on adhesion of cold sprayed splats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Maastricht, Netherlands. pp.738-743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial strength measurement of bonded aluminium foils by laser-driven shock waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Radhakrishnan</w:t>
+                <w:t xml:space="preserve">Interaction laser-matière en régime ultra-bref : application à la propagation d'ondes de choc dans les solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Conference on Surface Modification Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Trollhätten, Sweden</w:t>
+              <w:t xml:space="preserve">IRMDSP : 24-26 Septembre 2008, Saclay INSTN Interaction rayonnement matière : du solide au plasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419226v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CODLIS (Coating Deposition using Laser Induced Spallation)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Interfacial strength measurement of bonded aluminium foils by laser-driven shock waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Radhakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jouiad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALEO 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Temecula, United States. Paper #M701</w:t>
+              <w:t xml:space="preserve">22nd Conference on Surface Modification Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Trollhätten, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418764v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental simulation of bonding processes by laser spallation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mariette Nivard</w:t>
+                <w:t xml:space="preserve">Adhesive Bond Testing By Laser Induced Shock Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Kruger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Levesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arsenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty first international conference on surface modification technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.191-196</w:t>
+              <w:t xml:space="preserve">17 WCNDT ShangHai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Shanghai, China. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319319v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of stress waves in water : Application to lithotripsy and decontamination of waterway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Arrigoni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Boustie</w:t>
+                <w:t xml:space="preserve">H. Zastawny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Romat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference Hyperworks Technology 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Strasbourg, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Shock Waves: Fundamentals and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st international symposium on Laser Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Montreal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées du test d'adhérence par choc laser LASAT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Fragmentation dynamique de l'étain : de l'écaillage au micro-écaillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Forum de l'Institut Laser Plasma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274030v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation dynamique de l'étain : de l'écaillage au micro-écaillage</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deposition mechanisms of cold gas dynamic sprayed MCrAlY coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Ichikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuo Shoji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sakaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Forum de l'Institut Laser Plasma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Thermal spray 2007 - Global coating solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Beijing, China. pp.54-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274035v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition mechanisms of cold gas dynamic sprayed MCrAlY coatings</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Damaging of materials by bi-dimensional dynamic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal spray 2007 - Global coating solutions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 15th American Physical Society Topical Conference on Shock Compression of Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, xx, United States. pp.1323-1326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2832967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411727v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damaging of materials by bi-dimensional dynamic effects</w:t>
+                <w:t xml:space="preserve">Review of shock waves research in condensed matter at LCD and LALP/CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th American Physical Society Topical Conference on Shock Compression of Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">l'Institute of Fluid Physics-Chinese Academy of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Mianyang, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414464v1</w:t>
+                <w:t xml:space="preserve">hal-00347933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of shock waves research in condensed matter at LCD and LALP/CNRS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic fragmentation of laser shock-loaded materials, Shrapnel and debris meeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l'Institute of Fluid Physics-Chinese Academy of Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Mianyang, China</w:t>
+              <w:t xml:space="preserve">CESTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Le Barp, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347933v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of basalt under shock wave induced by laser : Application to planetary hypervelocity impact effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bezaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of ICALEO 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Orlando, United States. pp.#P527</w:t>
@@ -14306,1746 +14290,1750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic fragmentation of laser shock-loaded materials, Shrapnel and debris meeting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Signor</w:t>
+                <w:t xml:space="preserve">A new experimental design for laser-driven shocks on precompressed and preheated water samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Torrent</w:t>
+                <w:t xml:space="preserve">E. Auroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESTA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APS Shock conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Waikoloa, Hawaii, United States. pp.00, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2832933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274039v1</w:t>
+                <w:t xml:space="preserve">hal-00271777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimental design for laser-driven shocks on precompressed and preheated water samples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.S. Vauthier</w:t>
+                <w:t xml:space="preserve">Transition from solid to liquid spall in tin upon laser shocks of increasing intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Severin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS Shock conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2832933⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 15th American Physical Society Topical Conference on Shock Compression of Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Hawaii, United States. pp.509-512, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2833121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00271777v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from solid to liquid spall in tin upon laser shocks of increasing intensity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Chocs laser dans les solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th American Physical Society Topical Conference on Shock Compression of Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2ème Forum de l'Institut Laser Plasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Arcachon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415877v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chocs laser dans les solides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avancées du test d'adhérence par choc laser LASAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Nivard</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Forum de l'Institut Laser Plasma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274033v1</w:t>
+                <w:t xml:space="preserve">hal-00274030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid spall in laser shock-loaded tin melted on compression or on release</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Dragon</w:t>
+                <w:t xml:space="preserve">Adhesion study of cold-sprayed CoNiCrAlY-Mo coating of inconel 625 using the Laser Shock Adhesion Test (LASAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Ichikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 th International Conference on Machanical and Physical Behaviour of Materials under Dynamic Loading, Dymat 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France. pp.869-875</w:t>
+              <w:t xml:space="preserve">Thermec 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vancouver, Canada. pp.1086-1091</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154034v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the debonding test by impact of laser accelerated metallic foils on coating/substrate systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Bolis</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study on the pressure waves generated by the pulsed arcs in water pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zastawny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.00</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Romat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium of Electrohydrodynamics (ISEHD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Buenos Aires, Argentina. pp.157-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157632v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion study of cold-sprayed CoNiCrAlY-Mo coating of inconel 625 using the Laser Shock Adhesion Test (LASAT)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The flyer Laser Shock Adhesion Test as an extension of the LASAT test for thick coating/substrate systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jérome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermec 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vancouver, Canada. pp.1086-1091</w:t>
+              <w:t xml:space="preserve">18th International Conference Test on surface modification Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149377v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study on the pressure waves generated by the pulsed arcs in water pipes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Zastawny</w:t>
+                <w:t xml:space="preserve">local approach to thermal-sprayed coating/substrate adhesion LASAT (Laser Shock Adhesion Test)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Electrohydrodynamics (ISEHD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Buenos Aires, Argentina. pp.157-160</w:t>
+              <w:t xml:space="preserve">THERMEC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.1067-1073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146898v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">local approach to thermal-sprayed coating/substrate adhesion LASAT (Laser Shock Adhesion Test)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Bolis</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study on the propagation of the pressure waves in water pipres contamined by biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zastawny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Romat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMEC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.1067-1073</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Non-Thermal Plasma Technology for Pollution Control and Sustainable Energy Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Ile d'Oléron, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159279v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study on the propagation of the pressure waves in water pipres contamined by biofilm</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Local approach to thermally-sprayed coating/substrate adhesion through LASAT (Laser Shock Adhesion Test)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Borit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Non-Thermal Plasma Technology for Pollution Control and Sustainable Energy Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Ile d'Oléron, France. pp.00</w:t>
+              <w:t xml:space="preserve">Thermec 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vancouver, Canada. pp.1067-1073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159274v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The flyer Laser Shock Adhesion Test as an extension of the LASAT test for thick coating/substrate systems</w:t>
+                <w:t xml:space="preserve">The flier laser shock adhesion test as an extension of the LASAT test for thick coating/substrate systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jerome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference Test on surface modification Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Dijon, France</w:t>
+              <w:t xml:space="preserve">Surface modification technologies XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France. pp.271-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157624v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The flier laser shock adhesion test as an extension of the LASAT test for thick coating/substrate systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical study on the propagation of the pressure waves in water pipes contaminated by biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zastawny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Romat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface modification technologies XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France. pp.271-275</w:t>
+              <w:t xml:space="preserve">5th International Symposium of Non-Thermal Plasma Technology (for Pollution Control and Sustainable Development)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146233v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study on the propagation of the pressure waves in water pipes contaminated by biofilms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Zastawny</w:t>
+                <w:t xml:space="preserve">Liquid spall in laser shock-loaded tin melted on compression or on release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium of Non-Thermal Plasma Technology (for Pollution Control and Sustainable Development)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Oléron, France</w:t>
+              <w:t xml:space="preserve">8 th International Conference on Machanical and Physical Behaviour of Materials under Dynamic Loading, Dymat 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France. pp.869-875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146900v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local approach to thermally-sprayed coating/substrate adhesion through LASAT (Laser Shock Adhesion Test)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Berthe</w:t>
+                <w:t xml:space="preserve">Optimization of the debonding test by impact of laser accelerated metallic foils on coating/substrate systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vancouver, Canada. pp.1067-1073</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149361v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser shock flier impact simulation of particle-substrate interactions in cold spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16064,426 +16052,426 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2005 Thermal spray connects : explore its surfacing potential</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Basel, Switzerland. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The laser shock adhesion test (LASAT) for production control of thermally sprayed ceramic coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2005 Thermal spray connects : explore its surfacing potential</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Basel, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermay spray and lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international conference on materials processing for properties and performance (MP3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Yokohama, Japan. pp.527-547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive adhesion testing of plasma-sprayed coatings using ultrasounds and laser shocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ducos</w:t>
+                <w:t xml:space="preserve">B. Bossuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bossuat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Walaszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2004 - International thermal spray conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Osaka, Japan. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16493,181 +16481,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock mechanics and interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ed. M. Braccini, M. Dupeux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of solid interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE/Wiley, pp.211-248, 2012, 978-1-84821-373-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118561669.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId423"/>
+      <w:footerReference w:type="default" r:id="rId422"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16814,51 +16802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Better" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Menetrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12030235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567412v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Videau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Baton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201435" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ecault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touchard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousti&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112441" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063467v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sagnard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2018.10.052" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; H. Malinowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Sorrentino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Silva De Vasconcellos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pascual Gonzalez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.07.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061215v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Zagouri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boustie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1833" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Phipps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2018.02.018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154132v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chocinski-Arnault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pascual Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSI-06-2016-0022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166053v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rullier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hallo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0171" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D. Baton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Brambrink" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997196" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290960v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dominguez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.05.032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099438v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guinard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.56.1.011023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courapied" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kromer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.4944451" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292093v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jodar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/32/325301" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Prudhomme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Frugier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2015.12.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675877v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kromer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.07.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192697v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/9/095501" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Malinowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Opoka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deroy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avrillaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre S. Chuvatin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4879715" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059299v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ehrhart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2014.04.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buzaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455303" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985239v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Escault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/23/235501" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019922v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trombini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.04.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.03.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988125v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.05.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987470v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811696" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058362v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Seisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hebert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bertron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Chevalier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2013.08.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399956v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mercier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414448v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S. Bezaeva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gattaceca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Resseguier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.3556591" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652904v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2011.573550" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458332v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lon L. Hood" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. F&#252;ller" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.08.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136321v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chevalier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3500317" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675795v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lima" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Weiss" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2010.06.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542452v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris K. Christoulis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Irissou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9500-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R8B014MN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542476v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Khor" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32907" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24HDCJ5F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3268437" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365878v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/6/065402" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J0TDQZMS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481205v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-009-9327-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W85LCVZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347901v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Signor" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dragon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2906907" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532128v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vadeboin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2007.09.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCQRS0P7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512034v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bolis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barradas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275593v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2906186" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245081v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Llorca" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2400800" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532102v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamali" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2007.03.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238497v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9069-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ4QZR7N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261284v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/10/019" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0T6T8MBZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192717v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/22/036" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VVKBSZDN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165773v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pons" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. He" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2718868" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146226v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134114" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GLSMX7KP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151479v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A.E. Lima" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G21898.1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140880v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupeux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856106777144336" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151500v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. He" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jing" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2215074" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153290v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.222" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F45759P3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163090v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSC.0000021445.74736.b3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-69NT4L4K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172869v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250527v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cottet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991382" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E34C74AEE7592D3D4711E8BCEF391FAE6365E35E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250880v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991720" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A02AFA03312D708DE8190190D0531D7C36B230CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05457130v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine A.E. Boyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levy Y." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzougagh M.N." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phipps C.R." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leclanche J." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2025-700" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313037v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Virot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Loiseau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958551v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04679318v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3012572" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679260v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Garion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chiggiato" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3011990" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679277v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291901v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04429216v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guediche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Moiny" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2685395" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845506v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845778v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Beringhier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. de Souza" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thirumuru" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845523v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Fourneret" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097681v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tahan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Boyer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Phipps" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Videau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092461v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621547v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518499v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971661" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816042v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Frugier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892107v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mazanchenko" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/500/14/142010" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869444v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jochum" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990672v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dragon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686578" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597540v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624018v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fabre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.278.509" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448274v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.174" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570504v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493142v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Monchalin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136328v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20101000023" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00906521v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471170v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soulard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sollier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469628v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422510v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471146v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Christoulis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471166v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. H&#233;reil" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471347v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monchalin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422483v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471346v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Radhakrishnan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421213v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bontaz-Carion" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471161v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471150v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471204v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;nier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabec Le Gloahec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418615v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaosheng Hu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Monchalin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419361v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418628v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Kruger" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blouin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levesque" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arsenault" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312677v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419226v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouiad" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418764v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319319v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418740v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Arrigoni" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zastawny" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Romat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347927v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274030v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274035v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411727v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Ichikawa" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Shoji" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sakaguchi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Ogawa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414464v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832967" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347933v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414478v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bezaeva" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274039v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Torrent" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271777v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auroux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Vauthier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832933" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415877v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Severin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2833121" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274033v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbro" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154034v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157632v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barradas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149377v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146898v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159279v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159274v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157624v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J&#233;rome" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146233v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jerome" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146900v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149361v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159062v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159080v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boileau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166047v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164178v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducos" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bossuat" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walaszek" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743342v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561669.ch7" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Better" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Menetrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12030235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567412v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Videau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Baton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201435" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ecault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touchard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousti&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112441" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063467v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sagnard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2018.10.052" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061215v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Zagouri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boustie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1833" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Phipps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2018.02.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; H. Malinowski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Sorrentino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Silva De Vasconcellos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pascual Gonzalez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.07.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154132v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chocinski-Arnault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pascual Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSI-06-2016-0022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166053v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rullier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hallo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0171" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D. Baton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Brambrink" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997196" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courapied" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kromer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.4944451" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jodar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/32/325301" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271620v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Prudhomme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Frugier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2015.12.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dominguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.05.032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guinard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.56.1.011023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675877v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kromer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.07.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188916v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Malinowski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Opoka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/9/095501" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deroy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avrillaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre S. Chuvatin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4879715" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059299v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ehrhart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2014.04.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buzaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455303" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985239v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Escault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/23/235501" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019922v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trombini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.04.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.03.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988125v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.05.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058362v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Seisson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hebert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bertron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Chevalier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2013.08.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987470v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811696" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399956v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mercier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414448v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S. Bezaeva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gattaceca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Resseguier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.3556591" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652904v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2011.573550" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136321v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chevalier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3500317" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675795v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lima" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Weiss" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2010.06.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542452v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris K. Christoulis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Irissou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9500-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542476v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Khor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32907" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24HDCJ5F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458332v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lon L. Hood" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. F&#252;ller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.08.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365878v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/6/065402" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J0TDQZMS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481205v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-009-9327-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W85LCVZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470478v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3268437" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vadeboin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2007.09.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCQRS0P7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347901v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Signor" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dragon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2906907" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275593v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barradas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2906186" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512034v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bolis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamali" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2007.03.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238497v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9069-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ4QZR7N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261284v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/10/019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0T6T8MBZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165773v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pons" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. He" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2718868" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192717v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/22/036" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VVKBSZDN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245081v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Llorca" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2400800" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151479v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A.E. Lima" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G21898.1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146226v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134114" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GLSMX7KP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140880v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupeux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856106777144336" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151500v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. He" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jing" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2215074" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153290v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.222" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F45759P3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163090v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSC.0000021445.74736.b3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-69NT4L4K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172869v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250880v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cottet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991720" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A02AFA03312D708DE8190190D0531D7C36B230CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250527v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991382" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E34C74AEE7592D3D4711E8BCEF391FAE6365E35E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05457130v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine A.E. Boyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levy Y." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzougagh M.N." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phipps C.R." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leclanche J." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2025-700" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313037v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Virot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Loiseau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958551v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04679318v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3012572" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679260v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Garion" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chiggiato" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3011990" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291901v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04429216v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guediche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Moiny" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2685395" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845506v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845778v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Beringhier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. de Souza" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thirumuru" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845523v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Fourneret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097681v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tahan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Boyer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Phipps" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Videau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092461v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518499v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971661" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621547v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816042v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Frugier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892107v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mazanchenko" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/500/14/142010" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869444v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jochum" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990672v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dragon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686578" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624018v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fabre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.278.509" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597540v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570504v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493142v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Monchalin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136328v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20101000023" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00906521v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448274v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.174" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471146v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Christoulis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422510v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422483v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471166v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. H&#233;reil" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469628v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471347v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monchalin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421213v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soulard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bontaz-Carion" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471346v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Radhakrishnan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471161v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471150v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471204v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;nier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sollier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabec Le Gloahec" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471170v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418615v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaosheng Hu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Monchalin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418764v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319319v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312677v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419361v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419226v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouiad" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418628v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Kruger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blouin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levesque" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arsenault" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418740v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Arrigoni" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zastawny" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Romat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347927v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274035v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411727v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Ichikawa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Shoji" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sakaguchi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Ogawa" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414464v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832967" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347933v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274039v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Torrent" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414478v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bezaeva" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271777v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auroux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Vauthier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832933" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415877v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Severin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2833121" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274033v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbro" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274030v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149377v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146898v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157624v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J&#233;rome" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159279v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barradas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159274v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149361v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146233v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jerome" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146900v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154034v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157632v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159062v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159080v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boileau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166047v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164178v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducos" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bossuat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walaszek" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743342v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561669.ch7" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>