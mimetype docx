--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -621,412 +621,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Laser Shock Approach to Cold Spray</w:t>
+                <w:t xml:space="preserve">Study of plant fibre composites with damage induced by laser and mechanical impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Delloro</w:t>
+                <w:t xml:space="preserve">Paweł H. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Zagouri</w:t>
+                <w:t xml:space="preserve">Luigi Sorrentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Boustie</w:t>
+                <w:t xml:space="preserve">Davi Silva De Vasconcellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jeandin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pedro Pascual Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 941, pp.1833-1840. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152, pp.209-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061215v1</w:t>
+                <w:t xml:space="preserve">hal-01900656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfers from Earth to LEO and LEO to interplanetary space using lasers</w:t>
+                <w:t xml:space="preserve">A Laser Shock Approach to Cold Spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude R. Phipps</w:t>
+                <w:t xml:space="preserve">Francesco Delloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bonnal</w:t>
+                <w:t xml:space="preserve">Didier Zagouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Masson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2018.02.018⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 941, pp.1833-1840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162240v1</w:t>
+                <w:t xml:space="preserve">hal-02061215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of plant fibre composites with damage induced by laser and mechanical impacts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfers from Earth to LEO and LEO to interplanetary space using lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Sorrentino</w:t>
+                <w:t xml:space="preserve">Claude R. Phipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davi Silva De Vasconcellos</w:t>
+                <w:t xml:space="preserve">Christophe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Pascual Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 152, pp.209-219. </w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146, pp.92-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2018.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900656v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and laser impact effects on woven composites with hemp or glass fibres</w:t>
               </w:r>
@@ -1280,51 +1280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser impulse coupling measurements at 400 fs and 80 ps using the LULI facility at 1057 nm wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R. Phipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1408,693 +1408,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser adhesion test for thermal sprayed coatings on textured surface by laser</w:t>
+                <w:t xml:space="preserve">Use of laser shock waves to test piezochromic coatings for impact detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Courapied</w:t>
+                <w:t xml:space="preserve">Florian Gehring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chocinski-Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Kromer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Costil</w:t>
+                <w:t xml:space="preserve">Stéphane Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Laser Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2351/1.4944451⟩</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (1), pp.011023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.56.1.011023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284322v1</w:t>
+                <w:t xml:space="preserve">hal-05099438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of a dynamic porous model considering compression-release hysteresis behavior: Application to graphite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bertron</w:t>
+                <w:t xml:space="preserve">Numerical modeling of laser-induced shock experiments for the development of the adhesion test for bonded composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ecault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/32/325301⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 152, pp.382-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292093v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic fragmentation of graphite under laser-driven shocks: Identification of four damage regimes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Seisson</w:t>
+                <w:t xml:space="preserve">Laser adhesion test for thermal sprayed coatings on textured surface by laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Courapied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Kromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Prudhomme</w:t>
+                <w:t xml:space="preserve">Patrice Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Antoine Frugier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilien Lescoute</w:t>
+                <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2015.12.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Laser Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (2), pp.022509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2351/1.4944451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271620v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of laser-induced shock experiments for the development of the adhesion test for bonded composite materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Touchard</w:t>
+                <w:t xml:space="preserve">Enhancement of a dynamic porous model considering compression-release hysteresis behavior: Application to graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jodar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Seisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.05.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (32), pp.Article number 325301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/32/325301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290960v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of laser shock waves to test piezochromic coatings for impact detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic fragmentation of graphite under laser-driven shocks: Identification of four damage regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Seisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Gehring</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Chocinski-Arnault</w:t>
+                <w:t xml:space="preserve">Pierre Antoine Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guinard</w:t>
+                <w:t xml:space="preserve">Emilien Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 56 (1), pp.011023. </w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.68-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.OE.56.1.011023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2015.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099438v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser surface patterning to enhance adhesion of plasma sprayed coatings</w:t>
               </w:r>
@@ -2119,51 +2119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Courapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2400,51 +2400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48, pp.(9). </w:t>
@@ -2932,51 +2932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46 (23), p.235501 (8pp). </w:t>
@@ -3008,291 +3008,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the response of CFRP composite laminates to a laser-induced shock</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Penetration and cratering experiments of graphite by 0.5-mm diameter steel spheres at various impact velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Seisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Gay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
+                <w:t xml:space="preserve">D. Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Trombini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Hallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.04.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.14-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2014.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019922v1</w:t>
+                <w:t xml:space="preserve">hal-00980178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penetration and cratering experiments of graphite by 0.5-mm diameter steel spheres at various impact velocities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the response of CFRP composite laminates to a laser-induced shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M Chevalier</w:t>
+                <w:t xml:space="preserve">Élise Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guillet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Trombini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 70, pp.14-20. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.108-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2014.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980178v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of composite material damage induced by laser shock waves</w:t>
               </w:r>
@@ -3406,291 +3406,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic cratering of graphite : experimental results and simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shock adhesion test for composite bonded assembly using a high pulsed power generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2013.08.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114 (1), pp.013502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4811696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058362v1</w:t>
+                <w:t xml:space="preserve">hal-00987470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock adhesion test for composite bonded assembly using a high pulsed power generator</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic cratering of graphite : experimental results and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Seisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 114 (1), pp.013502. </w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.18-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4811696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2013.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987470v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of composite damage under LASER shock</w:t>
               </w:r>
@@ -4072,1178 +4072,1178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ejection of spalled layers from laser shock-loaded metals</w:t>
+                <w:t xml:space="preserve">Can the lunar crust be magnetized by shock: Experimental groundtruth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lescoute</w:t>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. de Resseguier</w:t>
+                <w:t xml:space="preserve">Lon L. Hood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Chevalier</w:t>
+                <w:t xml:space="preserve">Jean Paul Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Loison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.P. Cuq-Lelandais</w:t>
+                <w:t xml:space="preserve">Michael D. Füller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3500317⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 299 (1-2), pp.42-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136321v1</w:t>
+                <w:t xml:space="preserve">hal-02458332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the simultaneous shock magnetization and demagnetization of rocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ejection of spalled layers from laser shock-loaded metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gattacceca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Boustie</w:t>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lima</w:t>
+                <w:t xml:space="preserve">J.-M. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.P. Weiss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. de Resseguier</w:t>
+                <w:t xml:space="preserve">D. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2010.06.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (9), pp.093510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3500317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675795v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-spraying coupled to nano-pulsed Nd-YaG laser surface pre-treatment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the simultaneous shock magnetization and demagnetization of rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Guetta</w:t>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Irissou</w:t>
+                <w:t xml:space="preserve">E. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guipont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+                <w:t xml:space="preserve">B.P. Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-010-9500-5⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 182 (1-2), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2010.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542452v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond strength determination of hydroxyapatite coatings on Ti-6Al-4V substrates using the LAser Shock Adhesion Test (LASAT)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Cold-spraying coupled to nano-pulsed Nd-YaG laser surface pre-treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Irissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mariette Nivard</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.32907⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19, pp.1062-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-010-9500-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00542476v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the lunar crust be magnetized by shock: Experimental groundtruth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bond strength determination of hydroxyapatite coatings on Ti-6Al-4V substrates using the LAser Shock Adhesion Test (LASAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Boustié</w:t>
+                <w:t xml:space="preserve">S. Bansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lon L. Hood</w:t>
+                <w:t xml:space="preserve">K.A. Khor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Cuq-Lelandais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael D. Füller</w:t>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95, pp.1096-1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.32907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.08.011⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458332v1</w:t>
+                <w:t xml:space="preserve">hal-00542476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spallation generated by femtosecond laser driven shocks in thin metallic targets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft recovery technique to investigate dynamic fragmentation o laser shock-loaded metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Combis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/6/065402⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95, pp.211905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3268437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00365878v1</w:t>
+                <w:t xml:space="preserve">hal-00470478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of particle velocity on adhesion of cold-sprayed splats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Jeandin</w:t>
+                <w:t xml:space="preserve">Spallation generated by femtosecond laser driven shocks in thin metallic targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Combis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-009-9327-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.065402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/6/065402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481205v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00365878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft recovery technique to investigate dynamic fragmentation o laser shock-loaded metals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+                <w:t xml:space="preserve">Influence of particle velocity on adhesion of cold-sprayed splats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Borit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.331-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-009-9327-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3268437⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00470478v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the efficiency of shock magnetization processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5332,51 +5332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dynamic fragmentation of laser shock-melted tin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5384,51 +5384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 92 (13), pp.00. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5501,51 +5501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5715,303 +5715,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of explosive-driven shocks on the natural remanent magnetization and the magnetic properties of rocks</w:t>
+                <w:t xml:space="preserve">Experimental investigation of liquid spall in laser shock-loaded tin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gattacceca</w:t>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lamali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Rochette</w:t>
+                <w:t xml:space="preserve">Loïc Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Berthe</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Llorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2007.03.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.00. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2400800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00532102v1</w:t>
+                <w:t xml:space="preserve">hal-00245081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser shock flier impact simulation of particle-substrate interactions in cold spray</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effects of explosive-driven shocks on the natural remanent magnetization and the magnetic properties of rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-007-9069-9⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 162 (1-2), pp.85-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2007.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00238497v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00532102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical approach to adhesion testing using laser-driver shock waves</w:t>
               </w:r>
@@ -6137,493 +6121,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00261284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a macroscopic model for describing the effects of porosity on shock wave propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser shock flier impact simulation of particle-substrate interactions in cold spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. L. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16, pp.548-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-007-9069-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2718868⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165773v1</w:t>
+                <w:t xml:space="preserve">hal-00238497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of damage phenomena induced by edge effects into materials under laser driven shocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of a macroscopic model for describing the effects of porosity on shock wave propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Barradas</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. L. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/22/036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101, pp.083514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2718868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192717v1</w:t>
+                <w:t xml:space="preserve">hal-00165773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of liquid spall in laser shock-loaded tin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of damage phenomena induced by edge effects into materials under laser driven shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.7103-7108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/22/036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2400800⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00245081v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating impact demagnetization through laser impacts and SQUID microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6726,51 +6726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6885,51 +6885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Braccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dupeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20 (5), pp.471-487. </w:t>
@@ -7114,64 +7114,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of laser shock adhesion testing to the study of the interlamellar strength and coating-substrate adhesion in cold-sprayed copper coating of aluminum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7260,77 +7260,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of adhesion of PROTAL copper coating of Al 2017 using the laser shock adhesion test (LASAT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7406,77 +7406,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'adhérence des dépôts de cuivre projetés plasma sur de l'aluminium par l'essai de choc laser (LASAT) : influence des propriétés métallurgiques des interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7512,259 +7512,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNAMIC FRACTURE OF GLASS MATERIALS UNDER SHOCKWAVES INDUCED BY PULSED LASER IRRADIATION AT VERY SHORT DURATIONS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">ÉTUDE DE L'ÉCAILLAGE DANS DES MATÉRIAUX DUCTILES ET FRAGILES SOUS L'ACTION D'UNE ONDE DE CHOC DE DURÉE TRÈS FAIBLE INDUITE PAR UNE IMPULSION LASER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 01 (C7), pp.C7-91-C7-96. </w:t>
+              <w:t xml:space="preserve">, 1991, 01 (C3), pp.C3-581-C3-587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1991720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1991382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00250880v1</w:t>
+                <w:t xml:space="preserve">jpa-00250527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉTUDE DE L'ÉCAILLAGE DANS DES MATÉRIAUX DUCTILES ET FRAGILES SOUS L'ACTION D'UNE ONDE DE CHOC DE DURÉE TRÈS FAIBLE INDUITE PAR UNE IMPULSION LASER</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DYNAMIC FRACTURE OF GLASS MATERIALS UNDER SHOCKWAVES INDUCED BY PULSED LASER IRRADIATION AT VERY SHORT DURATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 01 (C3), pp.C3-581-C3-587. </w:t>
+              <w:t xml:space="preserve">, 1991, 01 (C7), pp.C7-91-C7-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1991382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1991720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00250527v1</w:t>
+                <w:t xml:space="preserve">jpa-00250880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8233,51 +8233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8367,64 +8367,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Chiggiato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Delloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Power Laser Ablation VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Santa Fe, NM, United States. pp.129390L, </w:t>
@@ -8626,51 +8626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9049,51 +9049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Beringhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Zagouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Fourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9183,51 +9183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Phipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. 8TH EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
@@ -9282,51 +9282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R. Phipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9375,282 +9375,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soda-lime glass behavior under laser shock</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des effets d'un choc laser symétrique sur des assemblages collés de composites dans le cas d'un joint faible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ecault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518499v1</w:t>
+                <w:t xml:space="preserve">hal-01621547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des effets d'un choc laser symétrique sur des assemblages collés de composites dans le cas d'un joint faible</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soda-lime glass behavior under laser shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tampa Bay, United States. pp.100036, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4971661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621547v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative imaging approaches dedicated to shock-physics experiments</w:t>
               </w:r>
@@ -9662,51 +9662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ecault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10012,90 +10012,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LASER SHOCK-INDUCED MELTING AND FRAGMENTATION IN METALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Dragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Biennial Conference of the American-Physical-Society-Topical-Group on Shock Compression of Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Chicago, United States. pp.1545, </w:t>
@@ -10127,2369 +10127,2369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Shock Adhesion Test (LASAT) of electron beam physical vapor deposited thermal barrier coatings (EB-PVD TBCs)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude expérimentale de l'endommagement de composites sous choc laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Fabre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+                <w:t xml:space="preserve">Patrick Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro superalloys 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624018v1</w:t>
+                <w:t xml:space="preserve">hal-00597540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de l'endommagement de composites sous choc laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mercier</w:t>
+                <w:t xml:space="preserve">Laser Shock Adhesion Test (LASAT) of electron beam physical vapor deposited thermal barrier coatings (EB-PVD TBCs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro superalloys 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Wildbach Kreuth, Germany. pp.509-514, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.278.509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597540v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par choc laser de l'adhérence de barrières thermiques aéronautiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Lasers and thermal spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Borit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermec 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Berlin, Germany. pp.174-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.638-642.174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00570504v1</w:t>
+                <w:t xml:space="preserve">hal-00448274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jp Monchalin</w:t>
+                <w:t xml:space="preserve">Etude par choc laser de l'adhérence de barrières thermiques aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Dresden, Germany. pp.XXXX</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493142v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser shock experiments to investigate and to model various aspects of the response of metals to shock loading</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Dragon</w:t>
+                <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Monchalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on New Models and Hydrocodes for Shock Wave Processes in Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Dresden, Germany. pp.XXXX</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136328v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Socratic approach to surface modification: The example of Thermal Spray</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Guetta</w:t>
+                <w:t xml:space="preserve">Laser shock experiments to investigate and to model various aspects of the response of metals to shock loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES, SMT 24</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on New Models and Hydrocodes for Shock Wave Processes in Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20101000023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906521v1</w:t>
+                <w:t xml:space="preserve">hal-01136328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers and thermal spray</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A Socratic approach to surface modification: The example of Thermal Spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermec 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES, SMT 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dresden, Germany. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.638-642.174⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00448274v1</w:t>
+                <w:t xml:space="preserve">hal-00906521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold spraying combined to laser surface pre-treated using PROTAL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between experiment and molecular dynamic simulation of spallation by ultra-short laser shock driven on micrometric Tantalum targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.K. Christoulis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Jeandin</w:t>
+                <w:t xml:space="preserve">L. Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Thermal Spray Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Las Vegas, United States. pp</w:t>
+              <w:t xml:space="preserve">15th American Physical Society Topical Conference on Shock Compression of Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nashville, United States. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471146v1</w:t>
+                <w:t xml:space="preserve">hal-00471170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse shadowgraphy and new recovery techniques to investigate dynamic fragmentation of laser shock-loaded metals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of temperature measurement at material/LIF interface under morderate shock wave compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Héreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Nashville, United States</w:t>
+              <w:t xml:space="preserve">DYMAT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bruxelles, Belgium. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422510v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spallation and microjetting in laser shock-loaded aluminium and gold</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Choc laser sur matériaux composites et test d'adhérence d'assemblages collés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Monchalin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYMAT 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Forum des pôles de compétitivité Aquitaine-Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422483v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of temperature measurement at material/LIF interface under morderate shock wave compression</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transverse shadowgraphy and new recovery techniques to investigate dynamic fragmentation of laser shock-loaded metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYMAT 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bruxelles, Belgium. pp</w:t>
+              <w:t xml:space="preserve">APS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471166v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterisation of Shock wave and spallation induced by ultra-short laser new perspectives par LASer Adhesion Test (LASAT)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Spallation and microjetting in laser shock-loaded aluminium and gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Congress on Laser Advanced Materials Processing (LAMP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, KOBE, Japan. pp</w:t>
+              <w:t xml:space="preserve">DYMAT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469628v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choc laser sur matériaux composites et test d'adhérence d'assemblages collés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caracterisation of Shock wave and spallation induced by ultra-short laser new perspectives par LASer Adhesion Test (LASAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des pôles de compétitivité Aquitaine-Québec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The International Congress on Laser Advanced Materials Processing (LAMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, KOBE, Japan. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471347v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser driven shock wave decay and spall damage within metallic targets in sub-picosecond regime</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cold spraying combined to laser surface pre-treated using PROTAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bontaz-Carion</w:t>
+                <w:t xml:space="preserve">D.K. Christoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYMAT 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">International Thermal Spray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Las Vegas, United States. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421213v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Shock Adhesion Test (LASAT) of composite materials for aerospace industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser driven shock wave decay and spall damage within metallic targets in sub-picosecond regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Radhakrishnan</w:t>
+                <w:t xml:space="preserve">J. Bontaz-Carion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International conference on Surface Modification Technologies (SMT 23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Madras, India</w:t>
+              <w:t xml:space="preserve">DYMAT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471346v1</w:t>
+                <w:t xml:space="preserve">hal-00421213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">two-dimensional investigation of laser shock induced spallation in sub-picosecond regime</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser Shock Adhesion Test (LASAT) of composite materials for aerospace industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. de Resseguier</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Radhakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYMAT 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bruxelles, Belgium. pp. 625-631</w:t>
+              <w:t xml:space="preserve">23rd International conference on Surface Modification Technologies (SMT 23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Madras, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471161v1</w:t>
+                <w:t xml:space="preserve">hal-00471346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser shock adhesion test (LASAT) of thin films in CuInS2-based solar cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">two-dimensional investigation of laser shock induced spallation in sub-picosecond regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Boustie</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Combis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International conference on surface modification technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Madras, India. pp</w:t>
+              <w:t xml:space="preserve">DYMAT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bruxelles, Belgium. pp. 625-631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471150v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDV measurements of ns and fs laser driven shock experiments on solid targets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Rabec Le Gloahec</w:t>
+                <w:t xml:space="preserve">Laser shock adhesion test (LASAT) of thin films in CuInS2-based solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Broussillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th American Physical Society topical Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nashville, United States. pp</w:t>
+              <w:t xml:space="preserve">23rd International conference on surface modification technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Madras, India. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471204v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between experiment and molecular dynamic simulation of spallation by ultra-short laser shock driven on micrometric Tantalum targets</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PDV measurements of ns and fs laser driven shock experiments on solid targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Sollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabec Le Gloahec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th American Physical Society Topical Conference on Shock Compression of Condensed Matter</w:t>
+              <w:t xml:space="preserve">15th American Physical Society topical Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nashville, United States. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471170v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B-scan Simulations with Abaqus for Laser Ultrasonic Inspection of Structures</w:t>
               </w:r>
@@ -12514,51 +12514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaosheng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Monchalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12596,103 +12596,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CODLIS (Coating Deposition using Laser Induced Spallation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Combis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICALEO 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Temecula, United States. Paper #M701</w:t>
@@ -12721,103 +12721,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental simulation of bonding processes by laser spallation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty first international conference on surface modification technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.191-196</w:t>
@@ -12846,103 +12846,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of particle velocity on adhesion of cold sprayed splats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Maastricht, Netherlands. pp.738-743</w:t>
@@ -12997,64 +12997,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13096,77 +13096,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial strength measurement of bonded aluminium foils by laser-driven shock waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Radhakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13493,51 +13493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13569,148 +13569,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation dynamique de l'étain : de l'écaillage au micro-écaillage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Dragon</w:t>
+                <w:t xml:space="preserve">Avancées du test d'adhérence par choc laser LASAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Forum de l'Institut Laser Plasma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274035v1</w:t>
+                <w:t xml:space="preserve">hal-00274030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition mechanisms of cold gas dynamic sprayed MCrAlY coatings</w:t>
               </w:r>
@@ -13815,2225 +13819,2221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damaging of materials by bi-dimensional dynamic effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragmentation dynamique de l'étain : de l'écaillage au micro-écaillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th American Physical Society Topical Conference on Shock Compression of Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2ème Forum de l'Institut Laser Plasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Arcachon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414464v1</w:t>
+                <w:t xml:space="preserve">hal-00274035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of shock waves research in condensed matter at LCD and LALP/CNRS</w:t>
+                <w:t xml:space="preserve">Damaging of materials by bi-dimensional dynamic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l'Institute of Fluid Physics-Chinese Academy of Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 15th American Physical Society Topical Conference on Shock Compression of Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, xx, United States. pp.1323-1326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2832967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347933v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic fragmentation of laser shock-loaded materials, Shrapnel and debris meeting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Review of shock waves research in condensed matter at LCD and LALP/CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Le Barp, France</w:t>
+              <w:t xml:space="preserve">l'Institute of Fluid Physics-Chinese Academy of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Mianyang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274039v1</w:t>
+                <w:t xml:space="preserve">hal-00347933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of basalt under shock wave induced by laser : Application to planetary hypervelocity impact effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Dynamic fragmentation of laser shock-loaded materials, Shrapnel and debris meeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ICALEO 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Orlando, United States. pp.#P527</w:t>
+              <w:t xml:space="preserve">CESTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Le Barp, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414478v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimental design for laser-driven shocks on precompressed and preheated water samples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.S. Vauthier</w:t>
+                <w:t xml:space="preserve">Behaviour of basalt under shock wave induced by laser : Application to planetary hypervelocity impact effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bezaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. He</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS Shock conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of ICALEO 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Orlando, United States. pp.#P527</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00271777v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from solid to liquid spall in tin upon laser shocks of increasing intensity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Severin</w:t>
+                <w:t xml:space="preserve">A new experimental design for laser-driven shocks on precompressed and preheated water samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Auroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th American Physical Society Topical Conference on Shock Compression of Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2833121⟩</w:t>
+              <w:t xml:space="preserve">APS Shock conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Waikoloa, Hawaii, United States. pp.00, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2832933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415877v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chocs laser dans les solides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition from solid to liquid spall in tin upon laser shocks of increasing intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Severin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Forum de l'Institut Laser Plasma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 15th American Physical Society Topical Conference on Shock Compression of Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Hawaii, United States. pp.509-512, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2833121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274033v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées du test d'adhérence par choc laser LASAT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Chocs laser dans les solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Bolis</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Forum de l'Institut Laser Plasma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274030v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion study of cold-sprayed CoNiCrAlY-Mo coating of inconel 625 using the Laser Shock Adhesion Test (LASAT)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Berthe</w:t>
+                <w:t xml:space="preserve">Liquid spall in laser shock-loaded tin melted on compression or on release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermec 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vancouver, Canada. pp.1086-1091</w:t>
+              <w:t xml:space="preserve">8 th International Conference on Machanical and Physical Behaviour of Materials under Dynamic Loading, Dymat 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France. pp.869-875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00149377v1</w:t>
+                <w:t xml:space="preserve">hal-00154034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study on the pressure waves generated by the pulsed arcs in water pipes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Zastawny</w:t>
+                <w:t xml:space="preserve">Optimization of the debonding test by impact of laser accelerated metallic foils on coating/substrate systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Buenos Aires, Argentina. pp.157-160</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146898v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The flyer Laser Shock Adhesion Test as an extension of the LASAT test for thick coating/substrate systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adhesion study of cold-sprayed CoNiCrAlY-Mo coating of inconel 625 using the Laser Shock Adhesion Test (LASAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Ichikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference Test on surface modification Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Dijon, France</w:t>
+              <w:t xml:space="preserve">Thermec 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vancouver, Canada. pp.1086-1091</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157624v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">local approach to thermal-sprayed coating/substrate adhesion LASAT (Laser Shock Adhesion Test)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Bolis</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study on the pressure waves generated by the pulsed arcs in water pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zastawny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Romat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMEC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.1067-1073</w:t>
+              <w:t xml:space="preserve">International Symposium of Electrohydrodynamics (ISEHD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Buenos Aires, Argentina. pp.157-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159279v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study on the propagation of the pressure waves in water pipres contamined by biofilm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The flyer Laser Shock Adhesion Test as an extension of the LASAT test for thick coating/substrate systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jérome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Non-Thermal Plasma Technology for Pollution Control and Sustainable Energy Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Ile d'Oléron, France. pp.00</w:t>
+              <w:t xml:space="preserve">18th International Conference Test on surface modification Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159274v1</w:t>
+                <w:t xml:space="preserve">hal-00157624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local approach to thermally-sprayed coating/substrate adhesion through LASAT (Laser Shock Adhesion Test)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Berthe</w:t>
+                <w:t xml:space="preserve">local approach to thermal-sprayed coating/substrate adhesion LASAT (Laser Shock Adhesion Test)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermec 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vancouver, Canada. pp.1067-1073</w:t>
+              <w:t xml:space="preserve">THERMEC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.1067-1073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149361v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The flier laser shock adhesion test as an extension of the LASAT test for thick coating/substrate systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical study on the propagation of the pressure waves in water pipres contamined by biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zastawny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Romat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface modification technologies XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France. pp.271-275</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Non-Thermal Plasma Technology for Pollution Control and Sustainable Energy Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Ile d'Oléron, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146233v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study on the propagation of the pressure waves in water pipes contaminated by biofilms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Local approach to thermally-sprayed coating/substrate adhesion through LASAT (Laser Shock Adhesion Test)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Borit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium of Non-Thermal Plasma Technology (for Pollution Control and Sustainable Development)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Oléron, France</w:t>
+              <w:t xml:space="preserve">Thermec 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vancouver, Canada. pp.1067-1073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146900v1</w:t>
+                <w:t xml:space="preserve">hal-00149361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid spall in laser shock-loaded tin melted on compression or on release</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The flier laser shock adhesion test as an extension of the LASAT test for thick coating/substrate systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Roy</w:t>
+                <w:t xml:space="preserve">J. Jerome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 th International Conference on Machanical and Physical Behaviour of Materials under Dynamic Loading, Dymat 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France. pp.869-875</w:t>
+              <w:t xml:space="preserve">Surface modification technologies XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France. pp.271-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154034v1</w:t>
+                <w:t xml:space="preserve">hal-00146233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the debonding test by impact of laser accelerated metallic foils on coating/substrate systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Bolis</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study on the propagation of the pressure waves in water pipes contaminated by biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zastawny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.00</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Romat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Symposium of Non-Thermal Plasma Technology (for Pollution Control and Sustainable Development)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157632v1</w:t>
+                <w:t xml:space="preserve">hal-00146900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser shock flier impact simulation of particle-substrate interactions in cold spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16101,77 +16101,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The laser shock adhesion test (LASAT) for production control of thermally sprayed ceramic coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16213,51 +16213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermay spray and lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16390,51 +16390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Walaszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2004 - International thermal spray conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Osaka, Japan. 6 p</w:t>
@@ -16802,51 +16802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Better" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Menetrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12030235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567412v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Videau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Baton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201435" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ecault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touchard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousti&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112441" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063467v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sagnard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2018.10.052" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061215v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Zagouri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boustie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1833" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Phipps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2018.02.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; H. Malinowski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Sorrentino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Silva De Vasconcellos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pascual Gonzalez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.07.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154132v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chocinski-Arnault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pascual Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSI-06-2016-0022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166053v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rullier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hallo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0171" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D. Baton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Brambrink" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997196" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courapied" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kromer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.4944451" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jodar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/32/325301" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271620v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Prudhomme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Frugier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2015.12.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dominguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.05.032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guinard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.56.1.011023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675877v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kromer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.07.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188916v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Malinowski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Opoka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/9/095501" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deroy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avrillaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre S. Chuvatin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4879715" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059299v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ehrhart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2014.04.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buzaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455303" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985239v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Escault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/23/235501" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019922v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trombini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.04.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.03.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988125v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.05.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058362v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Seisson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hebert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bertron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Chevalier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2013.08.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987470v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811696" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399956v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mercier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414448v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S. Bezaeva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gattaceca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Resseguier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.3556591" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652904v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2011.573550" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136321v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chevalier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3500317" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675795v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lima" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Weiss" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2010.06.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542452v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris K. Christoulis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Irissou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9500-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542476v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Khor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32907" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24HDCJ5F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458332v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lon L. Hood" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. F&#252;ller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.08.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365878v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/6/065402" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J0TDQZMS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481205v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-009-9327-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W85LCVZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470478v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3268437" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vadeboin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2007.09.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCQRS0P7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347901v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Signor" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dragon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2906907" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275593v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barradas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2906186" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512034v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bolis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamali" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2007.03.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238497v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9069-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ4QZR7N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261284v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/10/019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0T6T8MBZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165773v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pons" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. He" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2718868" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192717v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/22/036" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VVKBSZDN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245081v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Llorca" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2400800" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151479v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A.E. Lima" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G21898.1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146226v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134114" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GLSMX7KP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140880v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupeux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856106777144336" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151500v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. He" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jing" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2215074" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153290v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.222" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F45759P3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163090v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSC.0000021445.74736.b3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-69NT4L4K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172869v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250880v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cottet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991720" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A02AFA03312D708DE8190190D0531D7C36B230CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250527v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991382" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E34C74AEE7592D3D4711E8BCEF391FAE6365E35E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05457130v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine A.E. Boyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levy Y." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzougagh M.N." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phipps C.R." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leclanche J." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2025-700" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313037v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Virot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Loiseau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958551v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04679318v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3012572" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679260v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Garion" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chiggiato" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3011990" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291901v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04429216v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guediche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Moiny" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2685395" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845506v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845778v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Beringhier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. de Souza" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thirumuru" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845523v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Fourneret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097681v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tahan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Boyer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Phipps" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Videau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092461v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518499v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971661" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621547v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816042v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Frugier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892107v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mazanchenko" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/500/14/142010" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869444v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jochum" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990672v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dragon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686578" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624018v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fabre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.278.509" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597540v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570504v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493142v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Monchalin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136328v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20101000023" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00906521v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448274v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.174" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471146v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Christoulis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422510v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422483v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471166v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. H&#233;reil" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469628v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471347v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monchalin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421213v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soulard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bontaz-Carion" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471346v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Radhakrishnan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471161v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471150v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471204v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;nier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sollier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabec Le Gloahec" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471170v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418615v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaosheng Hu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Monchalin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418764v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319319v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312677v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419361v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419226v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouiad" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418628v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Kruger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blouin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levesque" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arsenault" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418740v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Arrigoni" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zastawny" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Romat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347927v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274035v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411727v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Ichikawa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Shoji" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sakaguchi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Ogawa" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414464v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832967" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347933v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274039v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Torrent" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414478v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bezaeva" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271777v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auroux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Vauthier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832933" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415877v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Severin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2833121" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274033v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbro" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274030v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149377v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146898v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157624v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J&#233;rome" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159279v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barradas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159274v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149361v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146233v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jerome" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146900v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154034v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157632v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159062v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159080v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boileau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166047v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164178v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducos" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bossuat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walaszek" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743342v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561669.ch7" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Better" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Menetrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12030235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567412v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Videau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Baton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201435" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ecault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touchard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousti&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112441" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063467v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sagnard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2018.10.052" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; H. Malinowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Sorrentino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Silva De Vasconcellos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pascual Gonzalez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.07.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061215v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Zagouri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boustie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1833" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Phipps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2018.02.018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154132v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chocinski-Arnault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pascual Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSI-06-2016-0022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166053v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rullier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hallo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0171" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D. Baton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Brambrink" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997196" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099438v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guinard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.56.1.011023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dominguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.05.032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courapied" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kromer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.4944451" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292093v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jodar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/32/325301" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Prudhomme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Frugier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2015.12.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675877v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kromer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.07.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188916v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Malinowski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Opoka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/9/095501" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deroy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avrillaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre S. Chuvatin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4879715" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059299v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ehrhart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2014.04.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buzaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455303" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985239v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Escault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/23/235501" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980178v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Chevalier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.03.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019922v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trombini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.04.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988125v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.05.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987470v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811696" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058362v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Seisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hebert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bertron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Chevalier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2013.08.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399956v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mercier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414448v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S. Bezaeva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gattaceca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Resseguier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.3556591" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652904v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2011.573550" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458332v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lon L. Hood" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. F&#252;ller" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.08.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136321v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chevalier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3500317" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675795v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lima" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Weiss" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2010.06.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542452v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris K. Christoulis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Irissou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9500-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542476v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Khor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32907" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24HDCJ5F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470478v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3268437" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365878v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/6/065402" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J0TDQZMS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481205v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-009-9327-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W85LCVZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vadeboin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2007.09.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCQRS0P7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347901v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Signor" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dragon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2906907" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275593v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barradas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2906186" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512034v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bolis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245081v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Llorca" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2400800" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532102v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamali" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2007.03.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261284v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/10/019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0T6T8MBZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238497v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9069-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ4QZR7N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165773v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pons" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. He" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2718868" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192717v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/22/036" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VVKBSZDN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151479v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A.E. Lima" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G21898.1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146226v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134114" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GLSMX7KP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140880v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupeux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856106777144336" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151500v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. He" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jing" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2215074" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153290v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.222" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F45759P3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163090v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSC.0000021445.74736.b3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-69NT4L4K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172869v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250527v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cottet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991382" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E34C74AEE7592D3D4711E8BCEF391FAE6365E35E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250880v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991720" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A02AFA03312D708DE8190190D0531D7C36B230CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05457130v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine A.E. Boyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levy Y." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzougagh M.N." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phipps C.R." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leclanche J." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2025-700" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313037v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Virot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Loiseau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958551v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04679318v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3012572" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679260v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Garion" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chiggiato" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3011990" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291901v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04429216v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guediche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Moiny" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2685395" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845506v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845778v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Beringhier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. de Souza" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thirumuru" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845523v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Fourneret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097681v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tahan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Boyer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Phipps" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Videau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092461v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621547v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518499v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971661" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816042v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Frugier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892107v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mazanchenko" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/500/14/142010" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869444v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jochum" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990672v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dragon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686578" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597540v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624018v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fabre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.278.509" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448274v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.174" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570504v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493142v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Monchalin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136328v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20101000023" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00906521v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471170v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soulard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sollier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471166v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. H&#233;reil" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471347v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monchalin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422510v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422483v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469628v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471146v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Christoulis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421213v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bontaz-Carion" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471346v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Radhakrishnan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471161v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471150v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471204v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;nier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabec Le Gloahec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418615v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaosheng Hu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Monchalin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418764v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319319v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312677v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419361v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419226v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouiad" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418628v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Kruger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blouin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levesque" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arsenault" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418740v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Arrigoni" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zastawny" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Romat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347927v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274030v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411727v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Ichikawa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Shoji" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sakaguchi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Ogawa" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274035v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414464v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832967" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347933v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274039v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Torrent" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414478v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bezaeva" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271777v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auroux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Vauthier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832933" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415877v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Severin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2833121" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274033v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbro" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154034v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157632v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barradas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149377v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146898v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157624v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J&#233;rome" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159279v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159274v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149361v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146233v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jerome" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146900v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159062v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159080v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boileau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166047v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164178v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducos" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bossuat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walaszek" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743342v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561669.ch7" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>