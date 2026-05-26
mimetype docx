--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -72,7693 +72,16240 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (70)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction d'un choc à Mach 4 avec un train de gouttes d'eau liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2025 - 26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical and thermal contributions to the damage suffered by an aeronautical structure subjected to an intense and sudden electrical discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Better</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Menetrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th EASN International Conference on "Innovation in Aviation and Space towards sustainability today &amp; tomorrow"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASN Association, Oct 2024, Thessalokini, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Particle adhesion assessment based on a diverted use of LAser Shock Adhesion Test (LASAT) to apply inertia force relying on dynamics of the sample macroscopic surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Garion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Chiggiato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Delloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">High Power Laser Ablation VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Santa Fe, NM, United States. pp.129390L, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3011990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of pulsed laser and electron-beam irradiation on protected aeronautical CFRP composite laminate to enhance the modelling of lightning-strike damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Better</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">High Power Laser Ablation VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Santa Fé, United States. pp.129390M, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3012572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the performance of high power pulsed repeated laser irradiation for spatial structures propulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">High Power Laser Ablation VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Non indiqué, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of viscoelastic thin films to mitigate shock wave-induced laser damage in high power laser systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Guediche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Moiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Laser Damage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Sep 2023, Livermore, CA, United States. pp.PC127260A, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2685395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity study of the pressure load parameters of laser shock on CFRP and its influence on the back-face velocity signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Better</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th DYMAT Technical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Colmar, Alsace, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choc laser dans les matériaux et assemblages, de la recherche vers l’industrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Francais de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, NANTES, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural engineering considerations around the Calabro’s tower solution for space debris laser propulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Beringhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.H. de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thirumuru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Space Debris modelling and remediation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Milano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers la mise en forme des métaux sous choc laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Beringhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Zagouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Fourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25ème Congrès Francais de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laser propulsion: preliminary definition of a demonstrator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Phipps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. 8TH EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laser propulsion: preliminary definition of a demonstrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude R. Phipps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8TH EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des effets d'un choc laser symétrique sur des assemblages collés de composites dans le cas d'un joint faible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ecault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soda-lime glass behavior under laser shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tampa Bay, United States. pp.100036, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4971661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative imaging approaches dedicated to shock-physics experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ecault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st International congress on high-speed imaging and photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, osaka, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical Diagnostics For High Power Pulsed Underwater Electrical Discharge Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Avrillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Mazanchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Biennial Intl. Conference of the APS Topical Group on Shock Compression of Condensed Matter held in conjunction with the 24th Biennial Intl. Conference of the Intl. Association for the Advancement of High Pressure Science and Technology (18th APS-SSCM and 24th AIRAPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Seattle, Washington, United States. pp.142010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/500/14/142010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cure multiphysics couplings EFFECTS ON THE DYNAMIC BEHAVIOUR OF A THICK EPOXY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Conference on composite materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montréal, Canada. pp.XXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LASER SHOCK-INDUCED MELTING AND FRAGMENTATION IN METALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Biennial Conference of the American-Physical-Society-Topical-Group on Shock Compression of Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Chicago, United States. pp.1545, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3686578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude expérimentale de l'endommagement de composites sous choc laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laser Shock Adhesion Test (LASAT) of electron beam physical vapor deposited thermal barrier coatings (EB-PVD TBCs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euro superalloys 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Wildbach Kreuth, Germany. pp.509-514, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.278.509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasers and thermal spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Borit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thermec 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Berlin, Germany. pp.174-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.638-642.174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude par choc laser de l'adhérence de barrières thermiques aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Monchalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Dresden, Germany. pp.XXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Socratic approach to surface modification: The example of Thermal Spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Borit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES, SMT 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dresden, Germany. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laser shock experiments to investigate and to model various aspects of the response of metals to shock loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on New Models and Hydrocodes for Shock Wave Processes in Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20101000023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison between experiment and molecular dynamic simulation of spallation by ultra-short laser shock driven on micrometric Tantalum targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th American Physical Society Topical Conference on Shock Compression of Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nashville, United States. pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laser driven shock wave decay and spall damage within metallic targets in sub-picosecond regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bontaz-Carion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DYMAT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laser Shock Adhesion Test (LASAT) of composite materials for aerospace industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Radhakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd International conference on Surface Modification Technologies (SMT 23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Madras, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of temperature measurement at material/LIF interface under morderate shock wave compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Héreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DYMAT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bruxelles, Belgium. pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choc laser sur matériaux composites et test d'adhérence d'assemblages collés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Monchalin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum des pôles de compétitivité Aquitaine-Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transverse shadowgraphy and new recovery techniques to investigate dynamic fragmentation of laser shock-loaded metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nashville, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spallation and microjetting in laser shock-loaded aluminium and gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DYMAT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caracterisation of Shock wave and spallation induced by ultra-short laser new perspectives par LASer Adhesion Test (LASAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Congress on Laser Advanced Materials Processing (LAMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, KOBE, Japan. pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cold spraying combined to laser surface pre-treated using PROTAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.K. Christoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Thermal Spray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Las Vegas, United States. pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">two-dimensional investigation of laser shock induced spallation in sub-picosecond regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Combis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DYMAT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bruxelles, Belgium. pp. 625-631</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laser shock adhesion test (LASAT) of thin films in CuInS2-based solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Broussillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd International conference on surface modification technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Madras, India. pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PDV measurements of ns and fs laser driven shock experiments on solid targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabec Le Gloahec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th American Physical Society topical Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nashville, United States. pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CODLIS (Coating Deposition using Laser Induced Spallation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Combis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICALEO 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Temecula, United States. Paper #M701</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental simulation of bonding processes by laser spallation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Twenty first international conference on surface modification technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.191-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of particle velocity on adhesion of cold sprayed splats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Borit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ITSC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Maastricht, Netherlands. pp.738-743</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction laser-matière en régime ultra-bref : application à la propagation d'ondes de choc dans les solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IRMDSP : 24-26 Septembre 2008, Saclay INSTN Interaction rayonnement matière : du solide au plasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adhesive Bond Testing By Laser Induced Shock Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Kruger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Levesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arsenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17 WCNDT ShangHai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Shanghai, China. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interfacial strength measurement of bonded aluminium foils by laser-driven shock waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Radhakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jouiad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Conference on Surface Modification Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Trollhätten, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B-scan Simulations with Abaqus for Laser Ultrasonic Inspection of Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaosheng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Monchalin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st international symposium on Laser Ultrasonics 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulation of stress waves in water : Application to lithotripsy and decontamination of waterway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zastawny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Romat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference Hyperworks Technology 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France. 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laser Shock Waves: Fundamentals and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st international symposium on Laser Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montreal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avancées du test d'adhérence par choc laser LASAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Forum de l'Institut Laser Plasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Arcachon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damaging of materials by bi-dimensional dynamic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 15th American Physical Society Topical Conference on Shock Compression of Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, xx, United States. pp.1323-1326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2832967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of shock waves research in condensed matter at LCD and LALP/CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">l'Institute of Fluid Physics-Chinese Academy of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Mianyang, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic fragmentation of laser shock-loaded materials, Shrapnel and debris meeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CESTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Le Barp, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behaviour of basalt under shock wave induced by laser : Application to planetary hypervelocity impact effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bezaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of ICALEO 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Orlando, United States. pp.#P527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deposition mechanisms of cold gas dynamic sprayed MCrAlY coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Ichikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuo Shoji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sakaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thermal spray 2007 - Global coating solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Beijing, China. pp.54-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragmentation dynamique de l'étain : de l'écaillage au micro-écaillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Forum de l'Institut Laser Plasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Arcachon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new experimental design for laser-driven shocks on precompressed and preheated water samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Auroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Vauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APS Shock conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Waikoloa, Hawaii, United States. pp.00, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2832933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition from solid to liquid spall in tin upon laser shocks of increasing intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Severin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 15th American Physical Society Topical Conference on Shock Compression of Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Hawaii, United States. pp.509-512, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2833121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chocs laser dans les solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Forum de l'Institut Laser Plasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Arcachon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquid spall in laser shock-loaded tin melted on compression or on release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8 th International Conference on Machanical and Physical Behaviour of Materials under Dynamic Loading, Dymat 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France. pp.869-875</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of the debonding test by impact of laser accelerated metallic foils on coating/substrate systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adhesion study of cold-sprayed CoNiCrAlY-Mo coating of inconel 625 using the Laser Shock Adhesion Test (LASAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Ichikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thermec 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vancouver, Canada. pp.1086-1091</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and numerical study on the pressure waves generated by the pulsed arcs in water pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zastawny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Romat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium of Electrohydrodynamics (ISEHD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Buenos Aires, Argentina. pp.157-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The flyer Laser Shock Adhesion Test as an extension of the LASAT test for thick coating/substrate systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jérome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Conference Test on surface modification Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">local approach to thermal-sprayed coating/substrate adhesion LASAT (Laser Shock Adhesion Test)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">THERMEC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.1067-1073</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and numerical study on the propagation of the pressure waves in water pipres contamined by biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zastawny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Romat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Symposium on Non-Thermal Plasma Technology for Pollution Control and Sustainable Energy Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Ile d'Oléron, France. pp.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local approach to thermally-sprayed coating/substrate adhesion through LASAT (Laser Shock Adhesion Test)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Borit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thermec 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vancouver, Canada. pp.1067-1073</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The flier laser shock adhesion test as an extension of the LASAT test for thick coating/substrate systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jerome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface modification technologies XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France. pp.271-275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and numerical study on the propagation of the pressure waves in water pipes contaminated by biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zastawny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Romat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Symposium of Non-Thermal Plasma Technology (for Pollution Control and Sustainable Development)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Oléron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The laser shock adhesion test (LASAT) for production control of thermally sprayed ceramic coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ITSC 2005 Thermal spray connects : explore its surfacing potential</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Basel, France. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laser shock flier impact simulation of particle-substrate interactions in cold spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ITSC 2005 Thermal spray connects : explore its surfacing potential</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Basel, Switzerland. 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermay spray and lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd international conference on materials processing for properties and performance (MP3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Yokohama, Japan. pp.527-547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-destructive adhesion testing of plasma-sprayed coatings using ultrasounds and laser shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bossuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Walaszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ITSC 2004 - International thermal spray conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Osaka, Japan. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and Thermal Contributions to the Damage Suffered by an Aeronautical Structure Subjected to an Intense and Sudden Electrical Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Better</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Menetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (3), pp.235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/aerospace12030235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulse coupling measurement of metallic and carbon targets during laser ablation through ballistic pendulum experiments and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. D. Baton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 135 (16), pp.163101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0201435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser shock adhesion test numerical optimization for composite bonding assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ecault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 247, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of the symmetrical laser shock test for weak bond inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ecault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Laser Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 111, pp.644-652. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optlastec.2018.10.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of plant fibre composites with damage induced by laser and mechanical impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł H. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Sorrentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Silva De Vasconcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Pascual Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 152, pp.209-219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Laser Shock Approach to Cold Spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Delloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Zagouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 941, pp.1833-1840. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfers from Earth to LEO and LEO to interplanetary space using lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R. Phipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Astronautica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 146, pp.92-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actaastro.2018.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and laser impact effects on woven composites with hemp or glass fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chocinski-Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Pascual González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (3), pp.286-307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/IJSI-06-2016-0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypervelocity impacts into porous graphite: Experiments and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Seisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 375 (2085), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsta.2016.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser impulse coupling measurements at 400 fs and 80 ps using the LULI facility at 1057 nm wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R. Phipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie D. Baton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Brambrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122, pp.Article number 193103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4997196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of laser shock waves to test piezochromic coatings for impact detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chocinski-Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56 (1), pp.011023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.OE.56.1.011023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of laser-induced shock experiments for the development of the adhesion test for bonded composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ecault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dominguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 152, pp.382-394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser adhesion test for thermal sprayed coatings on textured surface by laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Courapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Laser Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (2), pp.022509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2351/1.4944451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of a dynamic porous model considering compression-release hysteresis behavior: Application to graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jodar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Seisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (32), pp.Article number 325301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/49/32/325301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic fragmentation of graphite under laser-driven shocks: Identification of four damage regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Seisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 91, pp.68-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2015.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser surface patterning to enhance adhesion of plasma sprayed coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Courapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 278, pp.171-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of damage behaviour of different plant fibre composites under laser impact loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Opoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 103, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/2015008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigations of shock and shear wave propagation induced by femtosecond laser irradiation in epoxy resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ecault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48, pp.(9). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/48/9/095501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of plasma formation and shockwave propagation induced by high power pulsed underwater electrical discharge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Development of a laser shock adhesion test for the assessment of weak adhesive bonded CFRP structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Ehrhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ecault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre S. Chuvatin</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4879715⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52, pp.57-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2014.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551663v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a laser shock adhesion test for the assessment of weak adhesive bonded CFRP structures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effects of the shock duration on the response of CFRP composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buzaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2014.04.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, 455303 (8pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059299v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the shock duration on the response of CFRP composite laminates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of plasma formation and shockwave propagation induced by high power pulsed underwater electrical discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Avrillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre S. Chuvatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455303⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (06), pp.063701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4879715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092206v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the shock wave propagation induced by a high-power laser irradiation into an epoxy material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Escault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46 (23), p.235501 (8pp). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/46/23/235501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penetration and cratering experiments of graphite by 0.5-mm diameter steel spheres at various impact velocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Seisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 70, pp.14-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2014.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the response of CFRP composite laminates to a laser-induced shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Trombini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 64, pp.108-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of composite material damage induced by laser shock waves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Shock adhesion test for composite bonded assembly using a high pulsed power generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2013.05.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114 (1), pp.013502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4811696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988125v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock adhesion test for composite bonded assembly using a high pulsed power generator</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic cratering of graphite : experimental results and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Seisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4811696⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.18-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2013.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987470v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic cratering of graphite : experimental results and simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Hallo</w:t>
+                <w:t xml:space="preserve">A study of composite material damage induced by laser shock waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Escault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2013.08.001⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53, pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2013.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058362v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of composite damage under LASER shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100 (6-7), pp.703-712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/2012029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of basalt under laser-induced shock-wave application to the planetary hypervelocity impact effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia S. Bezaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Gattaceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Laser Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (1), pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2351/1.3556591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-of-the-art laser adhesion test (LASAT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Broussillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26 (3-4), pp.303-317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10589759.2011.573550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the lunar crust be magnetized by shock: Experimental groundtruth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lon L. Hood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael D. Füller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 299 (1-2), pp.42-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ejection of spalled layers from laser shock-loaded metals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Unraveling the simultaneous shock magnetization and demagnetization of rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3500317⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 182 (1-2), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2010.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136321v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the simultaneous shock magnetization and demagnetization of rocks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. de Resseguier</w:t>
+                <w:t xml:space="preserve">Cold-spraying coupled to nano-pulsed Nd-YaG laser surface pre-treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Irissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2010.06.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19, pp.1062-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-010-9500-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675795v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-spraying coupled to nano-pulsed Nd-YaG laser surface pre-treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+                <w:t xml:space="preserve">Ejection of spalled layers from laser shock-loaded metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-010-9500-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (9), pp.093510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3500317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542452v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond strength determination of hydroxyapatite coatings on Ti-6Al-4V substrates using the LAser Shock Adhesion Test (LASAT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Khor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 95, pp.1096-1104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jbm.a.32907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft recovery technique to investigate dynamic fragmentation o laser shock-loaded metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 95, pp.211905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3268437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spallation generated by femtosecond laser driven shocks in thin metallic targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Combis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42, pp.065402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/42/6/065402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00365878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of particle velocity on adhesion of cold-sprayed splats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18, pp.331-342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-009-9327-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the efficiency of shock magnetization processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vadeboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 166 (1-2), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pepi.2007.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00532128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dynamic fragmentation of laser shock-melted tin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 92 (13), pp.00. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2906907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of a macroscopic formulation describing the effects of dynamic compaction and porosity on plasma sprayed copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 103 (8), 9 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2906186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LAser Shock Adhesion Test (LASAT), an innovation dedicated to industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kiran: Bulletin of the Indian Laser Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19 (2), pp.17-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of liquid spall in laser shock-loaded tin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Llorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.00. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2400800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00245081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of explosive-driven shocks on the natural remanent magnetization and the magnetic properties of rocks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laser shock flier impact simulation of particle-substrate interactions in cold spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2007.03.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16, pp.548-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-007-9069-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00532102v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00238497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical approach to adhesion testing using laser-driver shock waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40, pp.3155-3163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/40/10/019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00261284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser shock flier impact simulation of particle-substrate interactions in cold spray</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effects of explosive-driven shocks on the natural remanent magnetization and the magnetic properties of rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-007-9069-9⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 162 (1-2), pp.85-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2007.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00238497v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00532102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a macroscopic model for describing the effects of porosity on shock wave propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. L. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 101, pp.083514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2718868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of damage phenomena induced by edge effects into materials under laser driven shocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40, pp.7103-7108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/40/22/036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating impact demagnetization through laser impacts and SQUID microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.A.E. Lima</w:t>
+                <w:t xml:space="preserve">A comparative study of three adhesion tests (EN 582, similar to ASTM C633, LASAT (LASer Adhesion Test), and bulge and blister test) performed on plasma sprayed copper deposited on aluminium 2017 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Braccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dupeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G21898.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (5), pp.471-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156856106777144336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00151479v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions of the LASer Adhesion Test (LASAT) for the debonding of coatings on substrates above the millimeter range thickness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Investigating impact demagnetization through laser impacts and SQUID microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Barradas</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A.E. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006134114⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (5), pp.333-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G21898.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00146226v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of three adhesion tests (EN 582, similar to ASTM C633, LASAT (LASer Adhesion Test), and bulge and blister test) performed on plasma sprayed copper deposited on aluminium 2017 substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Evolutions of the LASer Adhesion Test (LASAT) for the debonding of coatings on substrates above the millimeter range thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/156856106777144336⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 134, pp.739-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006134114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140880v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Resolved dynamic tensile spall of pure aluminium under laser irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.L. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 100, pp.511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2215074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of laser shock adhesion testing to the study of the interlamellar strength and coating-substrate adhesion in cold-sprayed copper coating of aluminum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 197, pp.18-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2004.08.222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of adhesion of PROTAL copper coating of Al 2017 using the laser shock adhesion test (LASAT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 39, pp.2707-2716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/B:JMSC.0000021445.74736.b3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'adhérence des dépôts de cuivre projetés plasma sur de l'aluminium par l'essai de choc laser (LASAT) : influence des propriétés métallurgiques des interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 349, pp.31-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉTUDE DE L'ÉCAILLAGE DANS DES MATÉRIAUX DUCTILES ET FRAGILES SOUS L'ACTION D'UNE ONDE DE CHOC DE DURÉE TRÈS FAIBLE INDUITE PAR UNE IMPULSION LASER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 01 (C3), pp.C3-581-C3-587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:1991382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00250527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAMIC FRACTURE OF GLASS MATERIALS UNDER SHOCKWAVES INDUCED BY PULSED LASER IRRADIATION AT VERY SHORT DURATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 01 (C7), pp.C7-91-C7-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:1991720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00250880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7768,8716 +16315,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEMONSTRATIVE SET-UP FOR PROPULSION INDUCED BY HIGH POWER PULSED LASER IRRADIATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levy Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzougagh M.N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phipps C.R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leclanche J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCASS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rome, Italy. EUCASS; EUCASS, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13009/EUCASS2025-700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457130v1</w:t>
-              </w:r>
-[...8545 lines deleted...]
-                <w:t xml:space="preserve">hal-00164178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16495,103 +16495,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock mechanics and interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ed. M. Braccini, M. Dupeux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of solid interfaces</w:t>
@@ -16802,51 +16802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Better" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Menetrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12030235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567412v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Videau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Baton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201435" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ecault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touchard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousti&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112441" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063467v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sagnard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2018.10.052" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; H. Malinowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Sorrentino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Silva De Vasconcellos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pascual Gonzalez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.07.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061215v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Zagouri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boustie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1833" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Phipps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2018.02.018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154132v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chocinski-Arnault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pascual Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSI-06-2016-0022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166053v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rullier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hallo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0171" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D. Baton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Brambrink" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997196" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099438v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guinard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.56.1.011023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dominguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.05.032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courapied" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kromer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.4944451" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292093v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jodar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/32/325301" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Prudhomme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Frugier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2015.12.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675877v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kromer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.07.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188916v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Malinowski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Opoka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/9/095501" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deroy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avrillaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre S. Chuvatin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4879715" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059299v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ehrhart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2014.04.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buzaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455303" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985239v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Escault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/23/235501" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980178v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Chevalier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.03.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019922v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trombini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.04.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988125v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.05.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987470v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811696" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058362v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Seisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hebert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bertron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Chevalier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2013.08.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399956v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mercier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414448v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S. Bezaeva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gattaceca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Resseguier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.3556591" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652904v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2011.573550" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458332v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lon L. Hood" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. F&#252;ller" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.08.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136321v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chevalier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3500317" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675795v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lima" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Weiss" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2010.06.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542452v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris K. Christoulis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Irissou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9500-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542476v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Khor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32907" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24HDCJ5F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470478v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3268437" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365878v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/6/065402" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J0TDQZMS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481205v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-009-9327-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W85LCVZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vadeboin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2007.09.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCQRS0P7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347901v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Signor" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dragon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2906907" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275593v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barradas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2906186" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512034v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bolis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245081v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Llorca" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2400800" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532102v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamali" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2007.03.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261284v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/10/019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0T6T8MBZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238497v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9069-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ4QZR7N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165773v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pons" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. He" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2718868" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192717v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/22/036" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VVKBSZDN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151479v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A.E. Lima" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G21898.1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146226v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134114" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GLSMX7KP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140880v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupeux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856106777144336" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151500v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. He" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jing" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2215074" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153290v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.222" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F45759P3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163090v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSC.0000021445.74736.b3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-69NT4L4K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172869v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250527v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cottet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991382" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E34C74AEE7592D3D4711E8BCEF391FAE6365E35E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250880v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991720" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A02AFA03312D708DE8190190D0531D7C36B230CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05457130v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine A.E. Boyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levy Y." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzougagh M.N." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phipps C.R." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leclanche J." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2025-700" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313037v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Virot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Loiseau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958551v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04679318v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3012572" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679260v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Garion" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chiggiato" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3011990" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291901v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04429216v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guediche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Moiny" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2685395" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845506v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845778v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Beringhier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. de Souza" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thirumuru" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845523v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Fourneret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097681v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tahan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Boyer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Phipps" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Videau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092461v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621547v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518499v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971661" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816042v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Frugier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892107v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mazanchenko" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/500/14/142010" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869444v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jochum" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990672v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dragon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686578" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597540v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624018v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fabre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.278.509" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448274v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.174" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570504v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493142v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Monchalin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136328v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20101000023" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00906521v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471170v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soulard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sollier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471166v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. H&#233;reil" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471347v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monchalin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422510v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422483v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469628v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471146v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Christoulis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421213v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bontaz-Carion" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471346v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Radhakrishnan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471161v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471150v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471204v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;nier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabec Le Gloahec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418615v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaosheng Hu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Monchalin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418764v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319319v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312677v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419361v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419226v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouiad" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418628v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Kruger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blouin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levesque" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arsenault" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418740v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Arrigoni" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zastawny" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Romat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347927v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274030v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411727v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Ichikawa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Shoji" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sakaguchi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Ogawa" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274035v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414464v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832967" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347933v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274039v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Torrent" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414478v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bezaeva" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271777v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auroux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Vauthier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832933" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415877v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Severin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2833121" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274033v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbro" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154034v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157632v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barradas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149377v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146898v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157624v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J&#233;rome" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159279v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159274v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149361v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146233v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jerome" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146900v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159062v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159080v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boileau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166047v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164178v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducos" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bossuat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walaszek" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743342v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561669.ch7" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Virot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Loiseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rullier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958551v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Better" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Menetrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Garion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chiggiato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3011990" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04679318v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousti&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3012572" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679277v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04429216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guediche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Moiny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2685395" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Beringhier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. de Souza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thirumuru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Zagouri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Fourneret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097681v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tahan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Boyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Phipps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Videau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boustie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine A.E. Boyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Phipps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621547v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sagnard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ecault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971661" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Frugier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892107v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deroy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avrillaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mazanchenko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/500/14/142010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869444v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jochum" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990672v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dragon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686578" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fabre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.278.509" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448274v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris K. Christoulis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.174" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570504v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493142v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Monchalin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00906521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136328v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Signor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dragon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20101000023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471170v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soulard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sollier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bontaz-Carion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471346v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Radhakrishnan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471166v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. H&#233;reil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monchalin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422510v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chevalier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422483v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469628v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471146v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Christoulis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471161v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471204v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;nier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabec Le Gloahec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418764v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319319v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312677v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419361v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418628v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Kruger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blouin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levesque" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arsenault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419226v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouiad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418615v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaosheng Hu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Monchalin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418740v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Arrigoni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zastawny" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Romat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347927v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274030v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barradas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414464v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832967" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347933v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274039v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Torrent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bezaeva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411727v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Ichikawa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Shoji" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sakaguchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Ogawa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274035v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271777v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auroux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Vauthier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832933" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415877v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Severin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2833121" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274033v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154034v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157632v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barradas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149377v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146898v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157624v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J&#233;rome" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159279v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159274v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149361v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146233v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jerome" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146900v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159080v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boileau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159062v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166047v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164178v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bossuat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walaszek" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992407v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12030235" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567412v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Videau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Baton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201435" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734548v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112441" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063467v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touchard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2018.10.052" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900656v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; H. Malinowski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Sorrentino" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Silva De Vasconcellos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pascual Gonzalez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.07.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061215v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1833" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162240v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2018.02.018" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154132v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chocinski-Arnault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pascual Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSI-06-2016-0022" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166053v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seisson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hallo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0171" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180913v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Chevalier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D. Baton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Brambrink" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997196" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099438v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guinard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.56.1.011023" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290960v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dominguez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.05.032" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284322v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courapied" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kromer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.4944451" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292093v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jodar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/32/325301" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271620v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Prudhomme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Frugier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2015.12.012" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675877v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kromer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.07.022" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188916v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Malinowski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Opoka" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192697v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/9/095501" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059299v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ehrhart" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2014.04.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092206v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buzaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455303" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551663v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre S. Chuvatin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4879715" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985239v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Escault" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/23/235501" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980178v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herbert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Chevalier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.03.004" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019922v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trombini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.04.004" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987470v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811696" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058362v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Seisson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hebert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bertron" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Chevalier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2013.08.001" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988125v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.05.015" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399956v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mercier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012029" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414448v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S. Bezaeva" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gattaceca" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Resseguier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.3556591" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652904v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2011.573550" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458332v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lon L. Hood" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. F&#252;ller" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.08.011" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675795v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lima" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Weiss" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2010.06.009" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542452v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Irissou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9500-5" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136321v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3500317" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542476v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Khor" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32907" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24HDCJ5F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470478v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3268437" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365878v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/6/065402" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J0TDQZMS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481205v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-009-9327-0" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W85LCVZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532128v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vadeboin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2007.09.005" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCQRS0P7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347901v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2906907" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275593v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2906186" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512034v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bolis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245081v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Llorca" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2400800" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238497v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9069-9" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ4QZR7N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261284v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/10/019" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0T6T8MBZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532102v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamali" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2007.03.006" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165773v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pons" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. He" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2718868" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192717v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/22/036" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VVKBSZDN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140880v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupeux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856106777144336" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151479v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A.E. Lima" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G21898.1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146226v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134114" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GLSMX7KP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151500v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. He" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jing" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2215074" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153290v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.222" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F45759P3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163090v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSC.0000021445.74736.b3" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-69NT4L4K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172869v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250527v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cottet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991382" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E34C74AEE7592D3D4711E8BCEF391FAE6365E35E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250880v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991720" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A02AFA03312D708DE8190190D0531D7C36B230CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05457130v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levy Y." TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzougagh M.N." TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phipps C.R." TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leclanche J." TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2025-700" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743342v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561669.ch7" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>