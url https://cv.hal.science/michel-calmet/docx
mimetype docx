--- v1 (2026-03-25)
+++ v2 (2026-05-05)
@@ -333,234 +333,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’utilisation d’une activité sportive dans l’apprentissage des démarches qualité en master. Le point de vue des étudiants impliqués.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scolarisation des élèves reconnus institutionnellement handicapés et coopération(s) entre acteurs professionnels : apports et limites de pratiques effectives dans le second degré.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servant Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Monino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Qualité G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international « Éducation inclusive : coopérer pour scolariser ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281186v1</w:t>
+                <w:t xml:space="preserve">hal-02528026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolarisation des élèves reconnus institutionnellement handicapés et coopération(s) entre acteurs professionnels : apports et limites de pratiques effectives dans le second degré.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de l’utilisation d’une activité sportive dans l’apprentissage des démarches qualité en master. Le point de vue des étudiants impliqués.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Monino</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Éducation inclusive : coopérer pour scolariser ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Colloque Qualité G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528026v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Preuve Empirique à la Détermination du Procédé, un Exemple dans les Activités Physiques de Combat, une Application en Kendo Scolaire</w:t>
               </w:r>
@@ -572,51 +572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sallantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème JORRESCAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulon, Mar 2014, Toulon, France. pp.231-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -898,234 +898,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifeste pour un traitement didactique des activités physiques de combat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'équitation: pratique guerrière, sport, art, les répercussions d'une évolution historique sur les représentations contemporaines des pratiques de combat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quel programme pour une EPS de qualité ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de Réflexions et de Recherches sur les Sports de Combat et les Arts Martiaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulon-La Garde, Apr 2014, Toulon-La Garde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02866479v1</w:t>
+                <w:t xml:space="preserve">hal-04505029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'équitation: pratique guerrière, sport, art, les répercussions d'une évolution historique sur les représentations contemporaines des pratiques de combat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manifeste pour un traitement didactique des activités physiques de combat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Réflexions et de Recherches sur les Sports de Combat et les Arts Martiaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulon-La Garde, Apr 2014, Toulon-La Garde, France</w:t>
+              <w:t xml:space="preserve">Quel programme pour une EPS de qualité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505029v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’équitation, un art guerrier devenu sport : des valeurs martiales dans le loisir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1258,51 +1258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ascendance guerrière de l'équitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2019,51 +2019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Little cascades of innovation to deep changes : contribution of digital and artificial intelligency to the active pedagogies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2101,51 +2101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ascendance guerrière de l'équitation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2215,64 +2215,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en accessibilité scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2541,51 +2541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sallantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Monino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Lyons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4413,85 +4413,94 @@
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Vat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Medicine Training and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 9, pp.129-139</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 9, pp.129-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15438629909512551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioénergétique et échange cardio-respiratoires lors de deux situations de combat en judo et en kendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Ahmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4534,136 +4543,145 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Vat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 44, pp.7-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/staps.1997.1255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport de combat sur vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers de l'Ingénierie Educative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 21, pp.70-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4673,51 +4691,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes rules and evolution of results in judo, an analysis: of the 2012 and 2016 Olympic Games and 2015 and 2017 World Championships.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4765,51 +4783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Franchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4819,215 +4837,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RETROSPEC TICE S – PERSPEC TICE S, APPRENTISSAGE ET ENSEIGNEMENT DES SPORTS DE COMBAT ET ARTS MARTIAUX : UN EXEMPLE EN JUDO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé, sports de combats Arts martiaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-36170-165-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Bushido au Code moral, une historiographie du judo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans Vocabulaire international de philosophie du sport, tome 2, Les nouvelles recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.455-458, 2015, 978-2-336-30981-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement des sports de combat apprentissage utilisant des mécanismes d’induction, apprentissage à la citoyenneté.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5047,197 +5065,197 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Loudcher, Jean-Nicolas Renaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDUCATION, SPORTS DE COMBAT ET ARTS MARTIAUX Sous la direction de Jean-François Loudcher et Jean-Nicolas Renaud - PUG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUG, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des combats lors des compétitions de haut-niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Paillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIMISATION DE LA PERFORMANCE EN JUDO Sous la direction de Thierry Paillard - Deboeck</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deboeck, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judo, La notion plurielle d'équilibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions "Revue EPS". </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Sports de combat et en Arts martiaux : ÉTAT DES LIEUX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EP.S, pp.273-282, 2000, 2-86713-203-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5247,151 +5265,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches sur la scolarisation de l’observatoire des pratiques sur le handicap (OPHRIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] AIX-MARSEILLE UNIVERSITE; LISEC-Université de Lorraine; CNASEA. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5401,114 +5419,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAUT-IL ENSEIGNER LE JUDO OU LE SAVOIR COMBATTRE ? Les démarches éducatives scolaires peuvent-elles intégrer les activités physiques de combat ? Les activités physiques de combat sont-elles intégrées entièrement en Education Physique et Sportive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Picardie Jules Verne, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00407537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5655,51 +5673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice R&#233;gnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calmet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757736v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802938v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Pierantozzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pouliquen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528026v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barthelemy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servant G&#233;rard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Monino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767395v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delonca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Landes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecarderonnel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mellado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768605v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505029v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505153v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505214v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407538v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407560v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618245v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03424942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Terrisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502052v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Lyons" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14589/ido.19.4.5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149320v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572757v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.382" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757648v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Sterkowicz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Yuri Takito" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Franchini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24748668.2017.1405612" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757643v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Challis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24748668.2017.1350489" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743659v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braulio M. Branco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus F. Agostinho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000460" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757682v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.066.0253" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757691v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.471.0011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757658v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Miarka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24748668.2010.11868518" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407529v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almansba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sterkowicz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Imamura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.10.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHGT1LNM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PMS.105.2.646-648" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PMS.103.2.318-320" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407526v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Trezel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PMS.103.3.835-840" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407524v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.99.1.284-290" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407534v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407530v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Portero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lantz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407533v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407535v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791485v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505016v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761719v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761721v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407557v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320728v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Perez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00407537v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice R&#233;gnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calmet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757736v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802938v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Pierantozzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528026v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barthelemy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servant G&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Monino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281186v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pouliquen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767395v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delonca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Landes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecarderonnel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mellado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768605v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505153v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505214v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407538v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407560v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618245v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03424942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Terrisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502052v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Lyons" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14589/ido.19.4.5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149320v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Ait Ali Yahia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572757v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.382" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757648v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Sterkowicz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Yuri Takito" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Franchini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24748668.2017.1405612" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757643v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Challis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24748668.2017.1350489" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743659v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braulio M. Branco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus F. Agostinho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000460" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757682v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.066.0253" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757691v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.471.0011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757658v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Miarka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24748668.2010.11868518" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407529v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almansba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sterkowicz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Imamura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.10.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHGT1LNM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PMS.105.2.646-648" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PMS.103.2.318-320" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407526v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Trezel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PMS.103.3.835-840" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407524v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.99.1.284-290" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407534v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407530v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Portero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lantz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438629909512551" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407533v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/staps.1997.1255" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407535v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791485v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763473v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505016v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761719v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761721v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320728v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Perez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00407537v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>