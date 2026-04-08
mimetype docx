--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -84,4920 +84,5741 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Didactique intégrée des langues ? Une foire aux questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Manno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les langues modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 117 (3), pp.13-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception et le développement des didactiques plurilingues - Quelques repères au travers des publications et activités de l’Association des professeurs de langues vivantes dans les années quatre-vingts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.9958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insertions institutionnelles et orientations didactiques - À propos des approches plurielles des langues et des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François De Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildikó Lőrincz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Schröder-Sura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.8815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didactique du plurilinguisme et enseignement des langues vivantes étrangères en Allemagne et en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Schröder-Sura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les approches plurilingues et interculturelles dans les référentiels de compétences des enseignant e.s ? Bilan comparatif et analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n° 67, pp.143-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1997-2017: Twenty Years of Innovation and Research about Awakening to Languages - Evlang Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kervran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Bias, Identity and Diversities in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (1), pp.10-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/IJBIDE.2018010102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrsprachigkeitsdidaktik et Didactique du plurilinguisme : Structure du champ et terminologie - Quelques repères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Schröder-Sura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Pays germanophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.23-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités métalinguistiques - Pour une didactique intégrée des langues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 192, pp.107-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lfa.192.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les approches plurielles et le CARAP: origines, évolutions, perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Schröder-Sura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Les approches plurielles des langues et des cultures, n° 2, pp.12-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former aux concepts et à la pratique de l’éveil aux langues pour l’animation périscolaire – L’expérience de l’association DULALA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bezault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27, pp.85-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants du primaire à une approche plurilingue recherches sur une première expérience dans le cadre des nouveaux masters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Goletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Ioannitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches plurielles, didactiques du plurilinguisme : le même et l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5, pp.65--90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveil aux langues, formation plurilingue et enseignement du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergie Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1, pp.67--76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohésion sociale, compétence plurilingue et pluriculturelle : quelles didactiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 2006 (4), pp.35--45</w:t>
+              <w:t xml:space="preserve">, 2006, 4, pp.35--45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohésion sociale, compétence plurilingue et pluriculturelle : quelles didactiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 4, pp.35--45</w:t>
+              <w:t xml:space="preserve">, 2006, 2006 (4), pp.35--45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éveil aux langues : une innovation européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fremdsprachen Lehren und Lernen </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 34, pp.27--44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’« éveil aux langues » à l’école primaire dans le programme Evlang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Forell – Formes et Représentations en Linguistique et Littérature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Questions d’épistémologie en didactique du français (langue maternelle, langue seconde, langue étrangère) (n°15), p. 173-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensibilisation à la diversité linguistique : une démarche adaptée aux ambitions et possibilités de l'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges Pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 25, pp.107--127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quoi ça sert ? ... Le thème des emprunts linguistiques et les objectifs de l'éveil aux langues à l'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2, pp.51--54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circonscrire et typologiser la Didactique intégrée des langues – et si on on essayait la Théorie du prototype ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les littératies plurilingues en éducation : Approches plurielles dans et au-dehors de la salle de classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association EDiLiC; Université de Hambourg, Jul 2025, Hamburg (D), Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas des territoires ultramarins français : zoom sur Mayotte, in Table ronde &amp;quot;Panorama des politiques éducatives sur le vivre-ensemble en Europe et exemples de leurs mises en œuvre&amp;quot; animée par Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dureysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Parry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Voisins : Frontières, Proximité et Vivre-ensemble en Europe, Le Mans Université (en ligne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation à l'interculturalité, éducation au plurilinguisme : des mythes dans la tête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire académique langues vivantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de Reims, Jan 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éveil aux langues : une approche plurielle des langues et des cultures au service de l'extension des compétences linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Table Ronde du Moufia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Saint-Denis de la, France. pp.417--436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éveil aux langues à l'école primaire et la construction de compétences - pour mieux apprendre les langues et vivre dans une société multilingue et multiculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Louvain " Didactique des langues romanes : le développement des compétences chez l'apprenant "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Unknown, Unknown Region. pp.495--506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats d'une enquête préliminaire sur la diversité linguistique en éducation : obstacles et solutions possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La diversité linguistique en faveur de la citoyenneté démocratique en Europe - Actes de la Conférence d'Innsbruck</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Strasbourg (Conseil de l'Europe), Unknown Region. pp.95--104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique intégrée des langues : apprendre les langues en s’appuyant sur d’autres langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Manno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ADEB - Association pour le Développement de l'Enseignement Bi/plurilingue - http://www.adeb-asso.org/portfolio_category/livres/, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CARAP. Un Cadre de Référence pour les Approches plurielles des langues et des cultures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscience du plurilinguisme. Pratiques, représentations et interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Ioannitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-T. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, 2008, 978-2-7535-0649-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire - Bilan d'une innovation européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 2003, 2-8041-3958-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janua Linguarum - La Porte des Langues - L'introduction de l'éveil aux langues dans le curriculum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Européen pour les Langues Vivantes - Conseil de l'Europe, 2003, 92-871-5264-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues d’origine dans la classe de langue étrangère – L’apport des Approches plurielles des langues et des cultures et de leurs référentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Koch; Corinna Koch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les langues d’origine comme atout en classe de FLE – Herkunftssprachen im Französischunterricht</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibidem, pp.21-44, 2025, 978-3-8382-2014-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactics of plurilingualism – A European view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François De Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christiane Fäcke; Andy Gao; Paula Garrett-Rucks. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Handbook of Plurilingual and Intercultural Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.319-332, 2025, 978-1-394-16591-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique du plurilinguisme et langue des apprentissages disciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Hache; Catherine Mendonça Dias. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurilinguisme et enseignement des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.57-69, 2022, 978-2-35935-372-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’éducation plurilingue et interculturelle en termes de continuités : L’apport des Approches plurielles et du Cadre de référence pour les approches plurielles des langues et des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinna Koch; Michaela Rückl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au carrefour de langues et de cultures: Mehrsprachigkeit und Mehrkulturalität im Französischunterricht</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibidem-Verlag, pp.211-227, 2022, 10: 3-8382-1494-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les approches plurielles en Allemagne – La didactique de l’allemand langue seconde à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Audras. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines culturels des élèves : démarches éducatives dans / pour des sociétés plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.97-115, 2022, 9782753586642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12lmf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrsprachigkeitsdidaktik und Lehrkompetenzen – Einige Ausbildungsmodelle im Vergleich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Schröder-Sura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christoph Hülsmann; Christian Ollivier; Margareta Strasser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lehr- und Lernkompetenzen für die Interkomprehension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Waxmann-Verlag, In press</w:t>
+              <w:t xml:space="preserve">, Waxmann-Verlag, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilingual and intercultural education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Newby; Frank Heyworth; Marisa Cavalli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changing contexts, evolving competences: 25 years of inspiring innovation in language education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Council of Europe, pp.48-55, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurale Ansätze zu Sprachen und Kulturen - Zur Nützlichkeit eines Begriffs und eines Referenzrahmens für die Sprachendidaktiken in Deutschland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charlott Falkenhagen; Hermann Funk; Marcus Reinfried; Laurenz Volkmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sprachen lernen integriert – global, regional, lokal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Schneider Verlag Hohengehren, pp.43-60, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation plurilingue et interculturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Newby; Frank Heyworth; Marisa Cavalli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes changeants, compétences en évolution : inspirer l’innovation dans l’éducation aux langues depuis 25 ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil de l'Europe, pp.53-60, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration des approches plurielles dans les manuels d’allemand langue seconde en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Schröder-Sura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Melo-Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ildiko Lõrincz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une éducation langagière et plurilingue, inclusive et éthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Széchenyi Istvan, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nachwort: Plurale Ansätze zu Sprachen und Kulturen als fächerübergreifender Begegnungsort im Curriculum – Zur Relevanz im deutschen Bildungskontext</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silvia Melo-Pfeifer; Daniel Reimann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurale Ansätze zu Sprachen und Kulturen in Deutschland: State of the Art und Perspektive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gunter Narr Verlag, pp.341-354, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface : Le présent recueil vu au travers de deux gilles de lecture empruntées aux approches plurielles des langues et des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Helmchen; Silvia Melo-Pfeifer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurilingual literacy – practices at school and in teacher education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.219-231, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches plurielles : des outils d’enseignement et de formation pour aider les enseignants à gérer l’hétérogénéité de la classe de langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maddalena de Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elena Da Silva Akborisova; Louise Ouvrard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'hétérogénéité dans la classe de langue: Comment et pourquoi différencier ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives contemporaines, pp.7-29, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches et interventions de terrain au sein du projet régional Pluri-L : les choix d’une équipe de l’université du Maine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Audras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In, J.-C. Beacco et C. Tremblay (coord.) "Plurilinguisme et éducation", collection dirigée par l’Observatoire Européen du Plurilinguisme, n°2017/2-2. pp.77-89.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éveil aux langues et les approches plurielles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues des élèves, langues de l’école » Actes du colloque interacadémique et interdegré?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CECR, le CARAP et quelques autres – Repères sur la diffusion du « message plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Beacco; Christian Tremblay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurilinguisme et éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, L’observatoire européen du plurilinguisme, pp.65-79, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CARAP – un instrument d’appui pour l’élaboration et la mise en œuvre de propositions curriculaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doina Spiță; Mihaela Lupu; Dana Nica; Iulia Nica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les approches plurielles dans l’éducation aux langues : l’intercompréhension, en présence et en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Universitaires Alexandru Ioan Cuza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Awakening to Languages” and Educational Language Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Awareness and Multilingualism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-12, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-02325-0_12-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique(s) du(des) plurilinguisme(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociolinguistique du contact. Dictionnaire des termes et concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lyon, ENS Editions, pp. 179-221, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éveil aux langues' - ein pluraler Ansatz zu Sprachen und Kulturen ... und was man sich davon in verschiedenen Kontexten versprechen kann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">W. Wiater and G. Videsott. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration und Mehrsprachigkeit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.93--114, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveil aux langues et argumentations curriculaires : choix européens et fondements empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. de Pietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Audigier F. and Tutiaux-Guillon N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compétences et contenus - Les curriculums en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (2), De Boeck Université, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awakening to languages and Language policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cenoz J. and Hornberger N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Language and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.219--232, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toutes les langues à l'école ! L'éveil aux langues, une approche pour la Guyane ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leglise I. and Migge B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et représentations linguistiques en Guyane : regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD Editions, pp.369--386, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éveil aux langues - une proposition originale pour la gestion du plurilinguisme en milieu scolaire - Contribution au Rapport mondial de l'UNESCO Construire des Sociétés du Savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Cunningham and R. Freudenstein and C. Odé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Teaching: A Worldwide Perspective - Celebrating 75 Years of FIPLV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, FIPLV, pp.145--180, 2006, 973-7742-29-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toutes les langues à l'école ! L'éveil aux langues, une approche pour la Guyane ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Léglise and B. Migge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques et attitudes linguistiques en Guyane : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, PUF, pp.283--299, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éveil aux langues - une proposition originale pour la gestion du plurilinguisme en milieu scolaire - Contribution au Rapport mondial de l'UNESCO Construire des Sociétés du Savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Cunningham and R. Freudenstein and C. Odé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Teaching: A Worldwide Perspective - Celebrating 75 Years of FIPLV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, FIPLV, pp.145--180, 2006, 973-7742-29-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talensensibilisering - en Europese innovatie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Top and H. De Smedt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zin voor Talen - Talensensibilisering en de taalportfolio in een meer talig onderwijs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, Garant, pp.21--41, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Attitudes oui, aptitudes peut-être ? » - Ce que les enseignants pensent des effets de l'éveil aux langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-A. Mochet and M.-J. Barbot and V. Castellotti and J.-L. Chiss and Ch. Develotte and D. Moore. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurilinguisme et apprentissages - Mélanges Daniel Coste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Ecole Normale Supérieure - Lyon, pp.195--213, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Michel Candelier</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Candelier M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire - Bilan d'une innovation européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 150 (6), De Boeck, pp.327--340, 2003, 2-8041-3958-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contacts de langues à l'école : disjonctions et tentative de raccordements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Billiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Costa-Calligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Billiez J. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contacts de langues - Modèles, typologies, interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.301--315, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ja-Ling dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-I. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Candelier M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Janua Linguarum - La Porte des Langues - L'introduction de l'éveil aux langues dans le curriculum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 7, Centre Européen pour les Langues Vivantes / Conseil de l'Europe, pp.133--138, 2003, 92-871-5264-0</w:t>
+              <w:t xml:space="preserve">, Centre Européen pour les Langues Vivantes / Conseil de l'Europe, pp.43--130, 2003, 92-871-5264-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michel Candelier</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contexte politique: un ensemble de principes et de finalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Heyworth. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défis et ouvertures dans l'éducation aux langues - La contribution du Centre européen pour les langues vivantes - 2000 - 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, Conseil de l'Europe, pp.19--32, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janua Linguarum - une étape du développement de l'éveil aux langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Oomen-Welke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perregaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Candelier and M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Janua Linguarum - La Porte des Langues - L'introduction de l'éveil aux langues dans le curriculum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Européen pour les Langues Vivantes / Conseil de l'Europe, pp.19--39, 2003, 92-871-5264-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités Evlang: tâches, objectifs et domaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kervran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Candelier M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire - Bilan d'une innovation européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 7, De Boeck, pp.19--34, 2003, 2-8041-3958-1</w:t>
+              <w:t xml:space="preserve">, 7, De Boeck, pp.65--89, 2003, 2-8041-3958-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Tupin</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Candelier M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire - Bilan d'une innovation européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 7, De Boeck, pp.19--34, 2003, 2-8041-3958-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets sur l'institution éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Candelier M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Janua Linguarum - La Porte des Langues - L'introduction de l'éveil aux langues dans le curriculum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, Centre Européen pour les Langues Vivantes / Conseil de l'Europe, pp.133--138, 2003, 92-871-5264-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Genelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Candelier M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire - Bilan d'une innovation européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 7, De Boeck, pp.307--326, 2003, 2-8041-3958-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVLANG. Le bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Genelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Candelier, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éveil aux langues à l'école primaire. Evlang, bilan d'une innovation européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.307-326, 2003, 2-8041-3958-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267755v1</w:t>
-              </w:r>
-[...557 lines deleted...]
-                <w:t xml:space="preserve">hal-01434548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Cadre de références pour les approches plurielles des langues et des cultures (CARAP) sous la direction de Michel Candelier Equipe du projet:Antoinette Camilleri-Grima Véronique Castellotti Jean-François de Pietro Ildikó Lörincz Franz-Joseph Meissner Anna Schröder-Sura,Artur Noguerol Avec le concours de Muriel Molinié</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadre de références pour les approches plurielles des langues et des cultures (CARAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Camilleri-Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François De Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildikó Lörincz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2007</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5007,165 +5828,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPPORT SCIENTIFIQUE FINAL pour le programme recherche cofinancé par la Région des Pays de la Loire : PLURILINGUISMES : PRATIQUES, REPRESENTATIONS, ACQUISITIONS, ENSEIGNEMENT (acronyme : PLURI-L)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CREN. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5312,51 +6133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schr&#246;der-Sura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428284v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428000v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJBIDE.2018010102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.192.0107" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427894v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427878v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bezault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Benali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Goletto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Ioannitou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434087v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dureysseix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Parry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434623v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Macaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434054v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Omer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T. Vasseur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428289v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428188v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Melo-Pfeifer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427956v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena de Carlo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422375v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415954v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.miriadi.net/sites/default/files/vol_approches_plurielles_mars.2016_final.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02325-0_12-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077699v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. de Pietro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434219v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434217v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434267v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genelot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tupin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Genelot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-I. Andrade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434537v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billiez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costa-Calligani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabatier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434549v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434530v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Oomen-Welke" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perregaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434548v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476920v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Camilleri-Grima" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De Pietro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#246;rincz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773800v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558103v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Manno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559981v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.9958" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De Pietro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gerber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#337;rincz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schr&#246;der-Sura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8815" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428279v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428284v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJBIDE.2018010102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.192.0107" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423962v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bezault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893909v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Benali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Goletto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Ioannitou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434041v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434194v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405001v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dureysseix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Parry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434294v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434623v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Macaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434662v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Omer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T. Vasseur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434525v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559959v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lmf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428200v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428276v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Melo-Pfeifer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428171v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428014v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena de Carlo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415954v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.miriadi.net/sites/default/files/vol_approches_plurielles_mars.2016_final.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427874v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02325-0_12-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433925v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. de Pietro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434078v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434537v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billiez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costa-Calligani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabatier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-I. Andrade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434549v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434530v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Oomen-Welke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perregaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434551v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genelot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tupin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267755v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Genelot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Camilleri-Grima" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#246;rincz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773800v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>