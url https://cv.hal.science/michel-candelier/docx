--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -650,50 +650,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Activités métalinguistiques - Pour une didactique intégrée des langues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 192, pp.107-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.192.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mehrsprachigkeitsdidaktik et Didactique du plurilinguisme : Structure du champ et terminologie - Quelques repères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -702,135 +780,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies Pays germanophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9, pp.23-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427894v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02427883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches plurielles et le CARAP: origines, évolutions, perspectives.</w:t>
               </w:r>
@@ -1444,165 +1444,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La sensibilisation à la diversité linguistique : une démarche adaptée aux ambitions et possibilités de l'école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 25, pp.107--127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’« éveil aux langues » à l’école primaire dans le programme Evlang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Forell – Formes et Représentations en Linguistique et Littérature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Questions d’épistémologie en didactique du français (langue maternelle, langue seconde, langue étrangère) (n°15), p. 173-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405001v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01434679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quoi ça sert ? ... Le thème des emprunts linguistiques et les objectifs de l'éveil aux langues à l'école primaire</w:t>
               </w:r>
@@ -2419,151 +2419,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Janua Linguarum - La Porte des Langues - L'introduction de l'éveil aux langues dans le curriculum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Européen pour les Langues Vivantes - Conseil de l'Europe, 2003, 92-871-5264-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire - Bilan d'une innovation européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 2003, 2-8041-3958-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434525v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01434531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3693,169 +3693,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le CECR, le CARAP et quelques autres – Repères sur la diffusion du « message plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude Beacco; Christian Tremblay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurilinguisme et éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, L’observatoire européen du plurilinguisme, pp.65-79, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’éveil aux langues et les approches plurielles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues des élèves, langues de l’école » Actes du colloque interacadémique et interdegré?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422375v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02427942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CARAP – un instrument d’appui pour l’élaboration et la mise en œuvre de propositions curriculaires.</w:t>
               </w:r>
@@ -4240,173 +4240,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Toutes les langues à l'école ! L'éveil aux langues, une approche pour la Guyane ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leglise I. and Migge B. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques et représentations linguistiques en Guyane : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD Editions, pp.369--386, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Awakening to languages and Language policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cenoz J. and Hornberger N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Language and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.219--232, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434086v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01434078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éveil aux langues - une proposition originale pour la gestion du plurilinguisme en milieu scolaire - Contribution au Rapport mondial de l'UNESCO Construire des Sociétés du Savoir</w:t>
               </w:r>
@@ -4751,887 +4751,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ja-Ling dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-I. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Candelier M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Janua Linguarum - La Porte des Langues - L'introduction de l'éveil aux langues dans le curriculum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Européen pour les Langues Vivantes / Conseil de l'Europe, pp.43--130, 2003, 92-871-5264-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Candelier M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire - Bilan d'une innovation européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 150 (6), De Boeck, pp.327--340, 2003, 2-8041-3958-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contacts de langues à l'école : disjonctions et tentative de raccordements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Billiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Costa-Calligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Billiez J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contacts de langues - Modèles, typologies, interventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.301--315, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">A.-I. Andrade</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contexte politique: un ensemble de principes et de finalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Heyworth. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défis et ouvertures dans l'éducation aux langues - La contribution du Centre européen pour les langues vivantes - 2000 - 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, Conseil de l'Europe, pp.19--32, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janua Linguarum - une étape du développement de l'éveil aux langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Candelier</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Oomen-Welke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Candelier M. </w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perregaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Candelier and M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Janua Linguarum - La Porte des Langues - L'introduction de l'éveil aux langues dans le curriculum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre Européen pour les Langues Vivantes / Conseil de l'Europe, pp.43--130, 2003, 92-871-5264-0</w:t>
+              <w:t xml:space="preserve">, Centre Européen pour les Langues Vivantes / Conseil de l'Europe, pp.19--39, 2003, 92-871-5264-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">F. Heyworth. </w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités Evlang: tâches, objectifs et domaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kervran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Candelier M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis et ouvertures dans l'éducation aux langues - La contribution du Centre européen pour les langues vivantes - 2000 - 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7, Conseil de l'Europe, pp.19--32, 2003</w:t>
+              <w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire - Bilan d'une innovation européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, De Boeck, pp.65--89, 2003, 2-8041-3958-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Janua Linguarum - une étape du développement de l'éveil aux langues</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Oomen-Welke</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Genelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Candelier and M. </w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Candelier M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire - Bilan d'une innovation européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, De Boeck, pp.307--326, 2003, 2-8041-3958-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Candelier M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire - Bilan d'une innovation européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, De Boeck, pp.19--34, 2003, 2-8041-3958-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets sur l'institution éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Candelier M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Janua Linguarum - La Porte des Langues - L'introduction de l'éveil aux langues dans le curriculum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre Européen pour les Langues Vivantes / Conseil de l'Europe, pp.19--39, 2003, 92-871-5264-0</w:t>
+              <w:t xml:space="preserve">, 7, Centre Européen pour les Langues Vivantes / Conseil de l'Europe, pp.133--138, 2003, 92-871-5264-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les activités Evlang: tâches, objectifs et domaines</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EVLANG. Le bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...203 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Genelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Candelier, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éveil aux langues à l'école primaire. Evlang, bilan d'une innovation européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.307-326, 2003, 2-8041-3958-1</w:t>
@@ -5842,51 +5842,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPPORT SCIENTIFIQUE FINAL pour le programme recherche cofinancé par la Région des Pays de la Loire : PLURILINGUISMES : PRATIQUES, REPRESENTATIONS, ACQUISITIONS, ENSEIGNEMENT (acronyme : PLURI-L)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6133,51 +6133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558103v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Manno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559981v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.9958" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De Pietro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gerber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#337;rincz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schr&#246;der-Sura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8815" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428279v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428284v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJBIDE.2018010102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.192.0107" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423962v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bezault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893909v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Benali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Goletto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Ioannitou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434041v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434194v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405001v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dureysseix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Parry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434294v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434623v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Macaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434662v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Omer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T. Vasseur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434525v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559959v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lmf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428200v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428276v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Melo-Pfeifer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428171v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428014v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena de Carlo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415954v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.miriadi.net/sites/default/files/vol_approches_plurielles_mars.2016_final.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427874v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02325-0_12-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433925v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. de Pietro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434078v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434537v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billiez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costa-Calligani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabatier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-I. Andrade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434549v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434530v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Oomen-Welke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perregaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434551v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genelot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tupin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267755v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Genelot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Camilleri-Grima" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#246;rincz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773800v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558103v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Manno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559981v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.9958" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De Pietro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gerber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#337;rincz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schr&#246;der-Sura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8815" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428279v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428284v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJBIDE.2018010102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.192.0107" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423962v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bezault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893909v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Benali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Goletto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Ioannitou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434041v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434194v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434679v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405001v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dureysseix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Parry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434294v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434623v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Macaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434662v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Omer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T. Vasseur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434531v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559959v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lmf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428200v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428276v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Melo-Pfeifer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428171v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428014v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena de Carlo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415954v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427942v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422375v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.miriadi.net/sites/default/files/vol_approches_plurielles_mars.2016_final.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427874v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02325-0_12-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433925v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. de Pietro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-I. Andrade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434537v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billiez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costa-Calligani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabatier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434549v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434530v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Oomen-Welke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perregaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434544v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genelot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tupin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434547v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434551v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267755v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Genelot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Camilleri-Grima" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#246;rincz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773800v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>