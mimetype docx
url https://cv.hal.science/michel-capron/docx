--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -215,51 +215,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -829,125 +829,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00150844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des pratiques autonomes des entreprises aux systèmes de régulation à multiples parties prenantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Aloisi de Larderel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Massard-Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 45 (4), pp.142-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.045.0142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grands projets et exercice de la responsabilité globale : les études d'impact social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Broche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Quairel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3, pp.121-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.003.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00150828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -957,189 +1091,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et finalités de l’entreprise : un débat renouvelé par la loi PACTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès du RIODD (Réseau International de Recherche sur les Organisations et le Développement durable)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Grenoble, Oct 2018, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de redevabilité au coeur de la relation entreprises-société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIODD 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hybridation des concepts de responsabilité sociale d'entreprise et de développement durable : quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Quairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1155,73 +1289,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La problématique du développement durable vingt ans après : nouvelles lectures théoriques (CLERSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00418167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le reporting sociétal : enjeux et limites de la proposition de normalisation internationale GRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Quairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1230,73 +1364,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, Louvain la Neuve, pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00150868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPORTING SOCIETAL : LIMITES ET ENJEUX DE LA PROPOSITION DE NORMALISATION INTERNATIONALE &amp;quot; GLOBAL REPORTING INITIATIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1312,258 +1446,258 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identification et maîtrise des risques : enjeux pour l'audit, la comptabilité et le contrôle de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Belgique. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00582742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCESSUS D'EVALUATION ET CHANGEMENTS ORGANISATIONNELS: COMMENT SURMONTER UNE ADAPTATION DIFFICILE? / VALUATION PROCESSES AND ORGANIZATIONAL CHANGE: HOW TO OVERCOME A DIFFICULT ADAPTATION?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles d'organisation et modèles comptables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1995, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES MODES D'INFORMATION COMPTABLE ET FINANCIERE DES SALARIES: RELFEXIONS COMPARATIVES DANS LES PAYS OCCIDENTAUX INDUSTRIELLEMENT DEVELOPPES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès de l'AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1989, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUELLE INFORMATION ECONOMIQUE ET COMPTABLE POUR LES SALARIES?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité et acteurs sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1982, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1573,237 +1707,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réguler les multinationales, un enjeu politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Pitteloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multinationales. Une histoire du monde contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.456-464, 2025, 978-2-348-07707-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale. Entreprises et responsabilité sociale en questions : regards pluridisciplinaires sur les savoirs et controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chanteau, J.-P.; Martin-Chenut, K.; Capron, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprise et responsabilité sociale en questions : savoirs et controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-15, 2017, 978-2-406-06933-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01581977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1950,51 +2084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Capron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15048-0.p.0233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087817v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14653-7.p.0197" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888093v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10178-9.p.0063" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834549v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278414v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418138v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quairel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.042.0019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150844v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.001.0005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150828v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Broche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.003.0121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169935v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349991v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150868v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582742v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823410v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pitteloup" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581977v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=2792" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Capron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15048-0.p.0233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087817v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14653-7.p.0197" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888093v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10178-9.p.0063" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834549v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278414v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418138v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quairel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.042.0019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150844v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.001.0005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05598727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Aloisi de Larderel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Armand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collomb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Massard-Guilbaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.045.0142" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150828v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Broche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.003.0121" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150868v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582742v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823827v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pitteloup" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=2792" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>