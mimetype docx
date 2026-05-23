--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -66,195 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (135)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (137)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorine, lithium, caesium enrichment in Beiras Group spotted slates around the Cabeço de Argemela hyper-differentiated intrusion (Portugal)</w:t>
+                <w:t xml:space="preserve">From Fe Li rich micas to lepidolite and muscovite: The magmatic to hydrothermal evolution of phyllosilicates in the apical zone of the Beauvoir granite (French Massif Central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zia Steven Kahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gnienneman Yeo</w:t>
+                <w:t xml:space="preserve">Andreï Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">António Mateus</w:t>
+                <w:t xml:space="preserve">Chantal Peiffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 287, pp.108068. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 524-525, pp.108418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2026.108068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2026.108418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05607187v1</w:t>
+                <w:t xml:space="preserve">hal-05484986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesozoic Pb-Zn hydrothermal veins in the Jebilet, Morocco: Constraints from mineralogy, fluid inclusions and stable isotope data</w:t>
               </w:r>
@@ -292,51 +292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hibti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 234, pp.105940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -368,8854 +368,8807 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05382900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supergene Alteration of Skarn and Marble at Flotouo (Ity, Ivory Coast): Controls on Gold and Trace-Metal Enrichment in the Saprolite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorine, lithium, caesium enrichment in Beiras Group spotted slates around the Cabeço de Argemela hyper-differentiated intrusion (Portugal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacouba Coulibaly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+                <w:t xml:space="preserve">Ícaro Fróis Dias da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gnienneman Yeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min16020162⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 287, pp.108068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2026.108068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485778v1</w:t>
+                <w:t xml:space="preserve">hal-05607187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Fe Li rich micas to lepidolite and muscovite: The magmatic to hydrothermal evolution of phyllosilicates in the apical zone of the Beauvoir granite (French Massif Central)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Supergene Alteration of Skarn and Marble at Flotouo (Ity, Ivory Coast): Controls on Gold and Trace-Metal Enrichment in the Saprolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 524-525, pp.108418. </w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (2), pp.162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2026.108418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/min16020162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484986v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-XRF-Based Quantitative Mineralogy of the Beauvoir Li Granite: A Tool for Facies Characterization and Ore Processing Optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fe, Mn and Nb Variations in the Hübnerite Ferberite Solid Solution at Panasqueira Reveal Fluid Composition and Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Fullenwarth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min16010029⟩</w:t>
+              <w:t xml:space="preserve">Discover Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s44346-026-00013-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485004v1</w:t>
+                <w:t xml:space="preserve">hal-05608737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisional orogen dynamics controls the type, timing and location of critical metal deposits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why price signals fail for by-products: an intrinsic inelasticity risk metric for companion metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Carr</w:t>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ballouard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.70010⟩</w:t>
+              <w:t xml:space="preserve">Mineral Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13563-026-00640-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242008v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Ferric and Ferrous Iron on the Crystallization of Rare Earth Sulphate Hydrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slowly adjusting and incising river network in a Ni-bearing landscape, SE New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Teitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitin Pawar</w:t>
+                <w:t xml:space="preserve">Sylvain Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Chagnes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+                <w:t xml:space="preserve">Yaël Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Svärd</w:t>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (16), pp.e202500285. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 486, pp.109896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.202500285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242045v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slowly adjusting and incising river network in a Ni-bearing landscape, SE New Caledonia</w:t>
+                <w:t xml:space="preserve">Collisional orogen dynamics controls the type, timing and location of critical metal deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+                <w:t xml:space="preserve">Patrick Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoram Teitler</w:t>
+                <w:t xml:space="preserve">Christophe Ballouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Favier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+                <w:t xml:space="preserve">Fernando Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109896⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.ter.70010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.70010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142474v1</w:t>
+                <w:t xml:space="preserve">hal-05242008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axinite, a Borosilicate with Extensive Fe-Mn Substitutions at the Scale of Monocrystal Revealed by Micro-XRF Imaging and In Situ Analysis: An Example from the Type Locality at Oisans (France)</w:t>
+                <w:t xml:space="preserve">Micro-XRF-Based Quantitative Mineralogy of the Beauvoir Li Granite: A Tool for Facies Characterization and Ore Processing Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zia Steven Kahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilédio Marc-Emile Bonzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Salsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gerbeaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Peiffert</w:t>
+                <w:t xml:space="preserve">Patrick Fullenwarth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (5), pp.402. </w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst15050402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/min16010029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241906v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistage Fluid Evolution and P-T Path at Ity Gold Deposit and Dahapleu Prospect (Western Ivory Coast)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact of Ferric and Ferrous Iron on the Crystallization of Rare Earth Sulphate Hydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitin Pawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Svärd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min15090918⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (16), pp.e202500285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202500285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241929v1</w:t>
+                <w:t xml:space="preserve">hal-05242045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration of dissolution front in a fracture network − Implications for weathering of fractured bedrock systems and boulder formation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Axinite, a Borosilicate with Extensive Fe-Mn Substitutions at the Scale of Monocrystal Revealed by Micro-XRF Imaging and In Situ Analysis: An Example from the Type Locality at Oisans (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gerbeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Peiffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132056⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), pp.402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst15050402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241926v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brine-granite interaction and lithium leaching in a continental rift (Soultz-sous-Forêts, Rhine Graben, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elza J M Dugamin</w:t>
+                <w:t xml:space="preserve">Multistage Fluid Evolution and P-T Path at Ity Gold Deposit and Dahapleu Prospect (Western Ivory Coast)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2024.107604⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (9), pp.918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min15090918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621500v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel hyperaccumulation in &amp;lt;i&amp;gt;Orthion&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Mayanaea&amp;lt;/i&amp;gt; (Violaceae) from Mesoamerica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Joseph Pollard</w:t>
+                <w:t xml:space="preserve">Lithium, Phosphorus, Fluorine-Rich Intrusions and the Phosphate Sequence at Segura (Portugal): A Comparison with other Hyper-Differentiated Magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreï Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haley P Disinger</w:t>
+                <w:t xml:space="preserve">Ivo Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony van der Ent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+                <w:t xml:space="preserve">Ícaro Dias da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (6), pp.879 - 893. </w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1440-1703.12504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/min14030287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849614v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of Muscovitisation Processes Using a Modified Quartz–Feldspar Diagram: Application to Beauvoir Greisens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le lithium dans les eaux géothermales du Fossé rhénan : de la découverte à la modélisation de la ressource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elza Dugamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Despinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221, pp.39-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716174v1</w:t>
+                <w:t xml:space="preserve">hal-04621542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al-Rich Titanites from Mont Blanc Alpine Fissures: Evidence of Ti-Nb-Y-REE Mobility during Water–Rock Interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Development of an integrated analytical platform for clay mineral separation, characterization and K–Ar dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Peiffert</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst14050472⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.309 - 323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gi-13-309-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629141v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peridotite Weathering and Ni Redistribution in New Caledonian Laterite Profiles: Influence of Climate, Hydrology, and Structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination of Muscovitisation Processes Using a Modified Quartz–Feldspar Diagram: Application to Beauvoir Greisens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cathelineau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zia Steven Kahou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (11), pp.1082. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min14111082⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Mineral Chemistry of Granitoids: Constraints on Crystallization Conditions and Petrological Evolution, 14 (8), pp.746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min14080746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770745v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Transport Modeling in Porous Fractured Media: Application to Weathering Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Migration of dissolution front in a fracture network − Implications for weathering of fractured bedrock systems and boulder formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoram Teitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023WR035283⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 644, pp.132056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715736v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium, Phosphorus, Fluorine-Rich Intrusions and the Phosphate Sequence at Segura (Portugal): A Comparison with other Hyper-Differentiated Magmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Brine-granite interaction and lithium leaching in a continental rift (Soultz-sous-Forêts, Rhine Graben, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elza J M Dugamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ícaro Dias da Silva</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Peiffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min14030287⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 478-479, pp.107604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2024.107604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786145v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an integrated analytical platform for clay mineral separation, characterization and K–Ar dating</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nickel hyperaccumulation in &amp;lt;i&amp;gt;Orthion&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Mayanaea&amp;lt;/i&amp;gt; (Violaceae) from Mesoamerica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Montserrat Navarrete Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Joseph Pollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haley P Disinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony van der Ent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (6), pp.879 - 893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1440-1703.12504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gi-13-309-2024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05175126v1</w:t>
+                <w:t xml:space="preserve">hal-04849614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lithium dans les eaux géothermales du Fossé rhénan : de la découverte à la modélisation de la ressource</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Al-Rich Titanites from Mont Blanc Alpine Fissures: Evidence of Ti-Nb-Y-REE Mobility during Water–Rock Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Peiffert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (5), pp.472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst14050472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621542v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu and Pb–Zn–Ba deposits in the Great Duchy of Luxembourg: role of brines penetrating the basement and place in the post-Variscan tectonic history of Western Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Peridotite Weathering and Ni Redistribution in New Caledonian Laterite Profiles: Influence of Climate, Hydrology, and Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Teitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-023-02325-2⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (11), pp.1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min14111082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272625v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clays as indicators of paleoclimate and source rocks in The Chu-Sarysu Basin (Kazakhstan)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reactive Transport Modeling in Porous Fractured Media: Application to Weathering Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Teitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadir Abylay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kazakhstan journal for oil &amp; gas industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54859/kjogi108603⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (2), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023WR035283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273046v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-Karst Silicification Related to Late Ni Reworking in New Caledonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lithium enrichment processes in sedimentary formation waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elza J.M. Dugamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Despinois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (4), pp.518. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 635, pp.121626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min13040518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082231v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium enrichment processes in sedimentary formation waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cu and Pb–Zn–Ba deposits in the Great Duchy of Luxembourg: role of brines penetrating the basement and place in the post-Variscan tectonic history of Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elza J.M. Dugamin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frank Despinois</w:t>
+                <w:t xml:space="preserve">Olivier Belcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Philippo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121626⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 112 (6), pp.1771-1801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-023-02325-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272518v1</w:t>
+                <w:t xml:space="preserve">hal-04272625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Sc concentrations in Ni-Co laterites using Al as a geochemical proxy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clays as indicators of paleoclimate and source rocks in The Chu-Sarysu Basin (Kazakhstan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Sevin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Askar Munara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Abylay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min12050615⟩</w:t>
+              <w:t xml:space="preserve">Kazakhstan journal for oil &amp; gas industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (1), pp.21-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54859/kjogi108603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842567v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale physical-chemical analysis of the impact of fracture networks on weathering: Application to Nickel redistribution in the formation of Ni-laterite ores, New Caledonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Pseudo-Karst Silicification Related to Late Ni Reworking in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoram Teitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2022.104971⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min13040518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844085v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lanthanide Tetrad Effect as an Exploration Tool for Granite-Related Rare Metal Ore Systems: Examples from the Iberian Variscan Belt</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Significance of H2 and CO release during thermal treatment of natural phyllosilicate-rich rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabel Ribeiro da Costa</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Lempart-Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min12091067⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 588, pp.120647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842388v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of 87Sr enrichment in calcite cements in Jurassic limestones (Eastern Paris Basin, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+                <w:t xml:space="preserve">Incineration of Aviary Manure: the Case Studies of Poultry Litter and Laying Hens Manure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ario Fahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elza Bontempi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fiameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Guedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105131⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (7), pp.3335-3357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-022-01739-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03418643v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporitic brines and copper-sulphide ore genesis at Jbel Haïmer (Central Jebilet, Morocco): A reply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Essarraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Peiffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 140, pp.104409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditioning of poultry manure ash for subsequent phosphorous separation and assessment for a process design</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Multiscale physical-chemical analysis of the impact of fracture networks on weathering: Application to Nickel redistribution in the formation of Ni-laterite ores, New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Teitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2021.e00377⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 147, pp.104971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2022.104971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489461v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of H2 and CO release during thermal treatment of natural phyllosilicate-rich rocks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Malgorzata Lempart-Drozd</w:t>
+                <w:t xml:space="preserve">Evaluation of Sc concentrations in Ni-Co laterites using Al as a geochemical proxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Teitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min12050615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120647⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03457415v1</w:t>
+                <w:t xml:space="preserve">hal-03842567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incineration of Aviary Manure: the Case Studies of Poultry Litter and Laying Hens Manure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of 87Sr enrichment in calcite cements in Jurassic limestones (Eastern Paris Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Guedes</w:t>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato Guimarães</w:t>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (7), pp.3335-3357. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.105131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-022-01739-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842493v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03418643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten (VI) speciation in hydrothermal solutions up to 400°C as revealed by in-situ spectroscopy</w:t>
+                <w:t xml:space="preserve">The Lanthanide Tetrad Effect as an Exploration Tool for Granite-Related Rare Metal Ore Systems: Examples from the Iberian Variscan Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Carocci</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ivo M. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+                <w:t xml:space="preserve">Marie Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena F. Bazarkina</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabel Ribeiro da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 317, pp.306-324. </w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/min12091067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431203v1</w:t>
+                <w:t xml:space="preserve">hal-03842388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near real-time management of spectral interferences with portable XRF spectrometers: Application to Sc quantification in nickeliferous laterite ores</w:t>
+                <w:t xml:space="preserve">Conditioning of poultry manure ash for subsequent phosphorous separation and assessment for a process design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Lacroix</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rodolfomarin Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry: Exploration, Environment, Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/geochem2021-015⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.e00377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2021.e00377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03315098v1</w:t>
+                <w:t xml:space="preserve">hal-03489461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallogeny of a Pan-African oceanic arc: VHMS and gold deposits in the Ariab-Arbaat belt, Haya terrane, Red Sea Hills (Sudan)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of supergene gold expressions and implications for gold targeting in an equatorial regolith (AMG's Couriège exploration prospect, French Guiana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Teitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Abu-Fatima</w:t>
+                <w:t xml:space="preserve">Aurélien Eglinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marignac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+                <w:t xml:space="preserve">Anne-Sylvie André-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Boiron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnauld Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 98, pp.76-106. </w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society of London</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2021.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/SP516-2021-40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262942v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient wolframite deposition at Panasqueira (Portugal): W-rutile and tourmaline compositions as proxies for early fluid composition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Conditions for uranium biomineralization during the formation of the Zoovch Ovoo roll-front-type uranium deposit in East Gobi Basin, Mongolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Rallakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brouand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5382/econgeo.4783⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138, pp.104351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02965235v1</w:t>
+                <w:t xml:space="preserve">hal-03359300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater in sedimentary basins as potential lithium resource: a global prospective study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Blepharidium guatemalense, an obligate nickel hyperaccumulator plant from non-ultramafic soils in Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Montserrat Navarrete Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Joseph Pollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony van Der Ent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frank Despinois</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-99912-7⟩</w:t>
+              <w:t xml:space="preserve">Chemoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.169-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00049-021-00338-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499617v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid–rock interactions along detachment faults during continental rifting and mantle exhumation: the case of the Urdach lherzolite body (North Pyrenees)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Metallogeny of a Pan-African oceanic arc: VHMS and gold deposits in the Ariab-Arbaat belt, Haya terrane, Red Sea Hills (Sudan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abu-Fatima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Quesnel</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/jgs2020-116⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98, pp.76-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2021.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03123590v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triassic evaporites: a vast reservoir of brines mobilised successively during rifting and thrusting in the Pyrenees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Near real-time management of spectral interferences with portable XRF spectrometers: Application to Sc quantification in nickeliferous laterite ores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cauzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Teitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Jakomulski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/jgs2020-259⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry: Exploration, Environment, Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.geochem2021-015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/geochem2021-015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262906v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of supergene gold expressions and implications for gold targeting in an equatorial regolith (AMG's Couriège exploration prospect, French Guiana)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tungsten (VI) speciation in hydrothermal solutions up to 400°C as revealed by in-situ spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Carocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena F. Bazarkina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society of London</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP516-2021-40⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 317, pp.306-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314889v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions for uranium biomineralization during the formation of the Zoovch Ovoo roll-front-type uranium deposit in East Gobi Basin, Mongolia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incipient wolframite deposition at Panasqueira (Portugal): W-rutile and tourmaline compositions as proxies for early fluid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Michels</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Eleonora Carocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104351⟩</w:t>
+              <w:t xml:space="preserve">Economic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.123-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5382/econgeo.4783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359300v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02965235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blepharidium guatemalense, an obligate nickel hyperaccumulator plant from non-ultramafic soils in Mexico</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fluid–rock interactions along detachment faults during continental rifting and mantle exhumation: the case of the Urdach lherzolite body (North Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehiel Nteme Mukonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lagabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00049-021-00338-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178 (2), pp.jgs2020-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/jgs2020-116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179875v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03123590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing metallic pre-concentrations in the Limousin ophiolite-derived rocks and Variscan granites (French Massif Central)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afifé El Korh</w:t>
+                <w:t xml:space="preserve">Groundwater in sedimentary basins as potential lithium resource: a global prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elza Dugamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Despinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 356-357, pp.105345. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2019.105345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-99912-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735233v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Panasqueira Rare Metal Granite Suites and Their Involvement in the Genesis of the World-Class Panasqueira W–Sn–Cu Vein Deposit: A Petrographic, Mineralogical, and Geochemical Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Marignac</w:t>
+                <w:t xml:space="preserve">Triassic evaporites: a vast reservoir of brines mobilised successively during rifting and thrusting in the Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cuney</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugo Jakomulski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (6), pp.562. </w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.jgs2020-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min10060562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/jgs2020-259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135116v1</w:t>
+                <w:t xml:space="preserve">hal-03262906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serpentinization of New Caledonia peridotites: from depth to (sub-)surface</w:t>
+                <w:t xml:space="preserve">Serpentinization and H2 production during an iron-clay interaction experiment at 90C under low CO2 pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ulrich</w:t>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Munoz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Cluzel</w:t>
+                <w:t xml:space="preserve">N. Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Jodin-Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-020-01713-0⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.105609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02890835v1</w:t>
+                <w:t xml:space="preserve">hal-02918396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium deposits of Franceville basin (Gabon): Role of organic matter and oil cracking on uranium mineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreï Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 123, pp.103579. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2020.103579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure and temperatures during the early stages of tungsten deposition at Panasqueira revealed by fluid inclusions in topaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 126, pp.103741. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2020.103741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poultry litter ash characterisation and recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ario Fahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabjola Bilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogerta Dalipi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 111, pp.10-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reappraisal of the GL‐O Reference Material for K‐Ar Dating: New Insight from Microanalysis, Single‐Grain and Milligram Ar Measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serpentinization of New Caledonia peridotites: from depth to (sub-)surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Pi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Marc Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ggr.12306⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (9), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-020-01713-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477670v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02890835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenozoic oxidation episodes in West Africa at the origin of the in situ supergene mineral redistribution of the primary uranium orebodies (Imouraren deposit, Tim Mersoï Basin, Northern Niger)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Tracing metallic pre-concentrations in the Limousin ophiolite-derived rocks and Variscan granites (French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afifé El Korh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Brouand</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Luais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00126-019-00945-w⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 356-357, pp.105345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2019.105345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315301v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flower-Shaped Trapiche Ruby from Mong Hsu, Myanmar: A Revised Growth Mechanism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Panasqueira Rare Metal Granite Suites and Their Involvement in the Genesis of the World-Class Panasqueira W–Sn–Cu Vein Deposit: A Petrographic, Mineralogical, and Geochemical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreï Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Carocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Gemmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15506/JoG.2020.37.4.404⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min10060562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142553v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scalar study of the long-term reactivity of uranium mill tailings from Bellezane site (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reappraisal of the GL‐O Reference Material for K‐Ar Dating: New Insight from Microanalysis, Single‐Grain and Milligram Ar Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chautard</w:t>
+                <w:t xml:space="preserve">Thomas Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Nos</w:t>
+                <w:t xml:space="preserve">Jesús Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vannapha Phrommavanh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teresa Pi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106223⟩</w:t>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ggr.12306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735745v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolomite cements in Cenomanian continental sand deposits: Time evolution and significance (Zoovch Ovoo U-deposit, East Gobi Basin, Mongolia)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Cenozoic oxidation episodes in West Africa at the origin of the in situ supergene mineral redistribution of the primary uranium orebodies (Imouraren deposit, Tim Mersoï Basin, Northern Niger)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marah Mamane Mamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brouand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2020.105688⟩</w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (7), pp.1333-1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-019-00945-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776023v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporitic brines and copper-sulphide ore genesis at Jbel Haïmer (Central Jebilet, Morocco)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Flower-Shaped Trapiche Ruby from Mong Hsu, Myanmar: A Revised Growth Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Pignatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Peiffert</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shang Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Gemmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (4), pp.404-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15506/JoG.2020.37.4.404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2020.103920⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03109372v1</w:t>
+                <w:t xml:space="preserve">hal-03142553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serpentinization and H2 production during an iron-clay interaction experiment at 90C under low CO2 pressure</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-scalar study of the long-term reactivity of uranium mill tailings from Bellezane site (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Randi</w:t>
+                <w:t xml:space="preserve">Marine Ballini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannapha Phrommavanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaucaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105609⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 218, pp.106223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918396v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilmenites and their alteration products, sinkholes for uranium and radium in roll-front deposits after the example of South Tortkuduk (Kazakhstan)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dolomite cements in Cenomanian continental sand deposits: Time evolution and significance (Zoovch Ovoo U-deposit, East Gobi Basin, Mongolia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Rallakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2019.106343⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.105688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2020.105688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380982v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogical and crystal-chemical characterization of the talc ore deposit of Minzanzala, Gabon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaporitic brines and copper-sulphide ore genesis at Jbel Haïmer (Central Jebilet, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Essarraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Peiffert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1180/clm.2019.30⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.103920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2020.103920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325289v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Organic Matter on Uranium Precipitation in Zoovch Ovoo, Mongolia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The relative distribution of critical (Sc, REE) and transition metals (Ni, Co, Cr, Mn, V) in some Ni-laterite deposits of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Teitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min9050310⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 197, pp.93-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371149v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and Origin of Mineralizing Fluids in Hyperextensional Systems: The Case of Cretaceous Mg Metasomatism in the Pyrenees</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rutile from Panasqueira (Central Portugal): An Excellent Pathfinder for Wolframite Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Carocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rigaudier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreï Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/7213050⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min9010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007860v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rutile from Panasqueira (Central Portugal): An Excellent Pathfinder for Wolframite Deposition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Weathering processes and crystal chemistry of Ni-bearing minerals in saprock horizons of New Caledonia ophiolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min9010009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 198, pp.82-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015625v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering processes and crystal chemistry of Ni-bearing minerals in saprock horizons of New Caledonia ophiolite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ilmenites and their alteration products, sinkholes for uranium and radium in roll-front deposits after the example of South Tortkuduk (Kazakhstan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Toubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 198, pp.82-99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.12.007⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 206, pp.106343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2019.106343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044665v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrology and geochemistry of scandium in New Caledonian Ni-Co laterites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Role of Organic Matter on Uranium Precipitation in Zoovch Ovoo, Mongolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Rallakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.10.009⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (5), pp.310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min9050310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975996v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Transport Modeling Applied to Ni Laterite Ore Deposits in New Caledonia: Role of Hydrodynamic Factors and Geological Structures in Ni Mineralization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Nature and Origin of Mineralizing Fluids in Hyperextensional Systems: The Case of Cretaceous Mg Metasomatism in the Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rigaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GC007606⟩</w:t>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/7213050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390142v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Weda Bay nickel laterite ore from Indonesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineralogical and crystal-chemical characterization of the talc ore deposit of Minzanzala, Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Boulingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed Farrokhpay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+                <w:t xml:space="preserve">Michel Mbina Mounguengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Blancher</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Nkoumbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.11.002⟩</w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (3), pp.245-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/clm.2019.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483631v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of U-rich mineralizing fluids through basinal brine migration within basement-hosted shear zones: A large-scale study of the fluid chemistry around the unconformity-related Cigar Lake U deposit (Saskatchewan, Canada)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Petrology and geochemistry of scandium in New Caledonian Ni-Co laterites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Teitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.042⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 196, pp.131-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334115v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-crystallization alteration of natural uraninites: Implications for dating, tracing, and nuclear forensics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Mercadier</w:t>
+                <w:t xml:space="preserve">Characterization of Weda Bay nickel laterite ore from Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Farrokhpay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Perret</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lev Filippov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.01.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 196, pp.270-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334117v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relative distribution of critical (Sc, REE) and transition metals (Ni, Co, Cr, Mn, V) in some Ni-laterite deposits of New Caledonia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reactive Transport Modeling Applied to Ni Laterite Ore Deposits in New Caledonia: Role of Hydrodynamic Factors and Geological Structures in Ni Mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Myagkiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 197, pp.93-113. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (3), pp.1425-1440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018GC007606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990876v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic brines and no surficial fluids trapped in the detachment footwall of a Metamorphic Core Complex (Nevado-Filábride units, Betics, Spain)</w:t>
+                <w:t xml:space="preserve">Formation of U-rich mineralizing fluids through basinal brine migration within basement-hosted shear zones: A large-scale study of the fluid chemistry around the unconformity-related Cigar Lake U deposit (Saskatchewan, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Dyja-Person</w:t>
+                <w:t xml:space="preserve">Pierre Martz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc Siebenaller</w:t>
+                <w:t xml:space="preserve">David Quirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2018.02.001⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 508, pp.116-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01713218v1</w:t>
+                <w:t xml:space="preserve">hal-02334115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of uranium-ore agglomeration parameters and their implications during heap leaching</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Durupt</w:t>
+                <w:t xml:space="preserve">Post-crystallization alteration of natural uraninites: Implications for dating, tracing, and nuclear forensics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mineng.2018.07.012⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 249, pp.138-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967294v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay minerals trap hydrogen in the Earth's crust: Evidence from the Cigar Lake uranium deposit, Athabasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rigaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 493, pp.186-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.04.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated multiscale approach to heap leaching of uranium-ore agglomerates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerence Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrometallurgy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 178, pp.274-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.hydromet.2018.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium metallogenesis of the peraluminous leucogranite from the Pontivy-Rostrenen magmatic complex (French Armorican Variscan belt): the result of long-term oxidized hydrothermal alteration during strike-slip deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9260,8296 +9213,8564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01581165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistage crack seal vein and hydrothermal Ni enrichment in serpentinized ultramafic rocks (Koniambo massif, New Caledonia)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metamorphic brines and no surficial fluids trapped in the detachment footwall of a Metamorphic Core Complex (Nevado-Filábride units, Betics, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gautier</w:t>
+                <w:t xml:space="preserve">Vanessa Dyja-Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hibsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Siebenaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00126-016-0695-3⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 727, pp.56-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01405480v1</w:t>
+                <w:t xml:space="preserve">insu-01713218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium mineralization in the Alum Shale Formation (Sweden): Evolution of a U-rich marine black shale from sedimentation to metamorphism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A study of uranium-ore agglomeration parameters and their implications during heap leaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerence Hoummady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2017.04.021⟩</w:t>
+              <w:t xml:space="preserve">Minerals Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 127, pp.22-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mineng.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376740v2</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the conditions of Ni mineralization in the laterite profiles of New Caledonia: Insights from reactive geochemical transport modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mineralogy and ore fluid chemistry of the Roc Blanc Ag deposit, Jebilet Hercynian massif, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Essarraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.06.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127, pp.175-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483085v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-analytical approach to the study of uranium-ore agglomerate structure and porosity during heap leaching</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">C-O-H-N fluids circulations and graphite precipitation in reactivated Hudsonian shear zones during basement uplift of the Wollaston-Mudjatik Transition Zone: Example of the Cigar Lake U deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Durupt</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jaguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.04.011⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 294-295, pp.222-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2017.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968535v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modeling of the laterites on top of the Koniambo Massif, New Caledonia: refinement of the per descensum lateritic model for nickel mineralization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Revealing the conditions of Ni mineralization in the laterite profiles of New Caledonia: Insights from reactive geochemical transport modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Myagkiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00126-017-0712-1⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 466, pp.274-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01467457v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magmatic and hydrothermal behavior of uranium in syntectonic leucogranites: The uranium mineralization associated with the Hercynian Grande granite (Armorican Massif, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Tartese</w:t>
+                <w:t xml:space="preserve">Multistage crack seal vein and hydrothermal Ni enrichment in serpentinized ultramafic rocks (Koniambo massif, New Caledonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Myagkiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2016.06.034⟩</w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (7), pp.945-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-016-0695-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01342001v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01405480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basinal Brines at the Origin of the Imiter Ag-Hg Deposit (Anti-Atlas, Morocco): Evidence from LA-ICP-MS Data on Fluid Inclusions, Halogen Signatures, and Stable Isotopes (H, C, O)—A Reply</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Uranium mineralization in the Alum Shale Formation (Sweden): Evolution of a U-rich marine black shale from sedimentation to metamorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreï Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Peiffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brouand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5382/econgeo.112.5.dis2⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.71-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2017.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01757155v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376740v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration mapping on drill cores using a HySpex SWIR-320m hyperspectral camera: Application to the exploration of an unconformity-related uranium deposit (Saskatchewan, Canada)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A multi-analytical approach to the study of uranium-ore agglomerate structure and porosity during heap leaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerence Hoummady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 172, pp.71-88. </w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 171, pp.33-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2016.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483104v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy and ore fluid chemistry of the Roc Blanc Ag deposit, Jebilet Hercynian massif, Morocco</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">3D modeling of the laterites on top of the Koniambo Massif, New Caledonia: refinement of the per descensum lateritic model for nickel mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Leisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.07.020⟩</w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (7), pp.961-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-017-0712-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483116v1</w:t>
+                <w:t xml:space="preserve">insu-01467457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-O-H-N fluids circulations and graphite precipitation in reactivated Hudsonian shear zones during basement uplift of the Wollaston-Mudjatik Transition Zone: Example of the Cigar Lake U deposit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Magmatic and hydrothermal behavior of uranium in syntectonic leucogranites: The uranium mineralization associated with the Hercynian Grande granite (Armorican Massif, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ballouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Justine Jaguin</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tartese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2017.10.001⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80, pp.309-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2016.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02932264v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01342001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The internal deformation of the Peridotite Nappe of New Caledonia: a structural study of serpentine-bearing faults and shear zones in the Koniambo Massif</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Alteration mapping on drill cores using a HySpex SWIR-320m hyperspectral camera: Application to the exploration of an unconformity-related uranium deposit (Saskatchewan, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Launeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Quirt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.02.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 172, pp.71-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2016.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01278589v1</w:t>
+                <w:t xml:space="preserve">hal-02483104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From deep to shallow fluid reservoirs: evolution of fluid sources during exhumation of the Sierra Almagrera, Betic Cordillera, Spain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Basinal Brines at the Origin of the Imiter Ag-Hg Deposit (Anti-Atlas, Morocco): Evidence from LA-ICP-MS Data on Fluid Inclusions, Halogen Signatures, and Stable Isotopes (H, C, O)—A Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Essarraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112 (5), pp.1273-1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5382/econgeo.112.5.dis2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gfl.12139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01142037v1</w:t>
+                <w:t xml:space="preserve">insu-01757155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basinal Brines at the Origin of the Imiter Ag-Hg Deposit (Anti-Atlas, Morocco): Evidence from LA-ICP-MS Data on Fluid Inclusions, Halogen Signatures, and Stable Isotopes (H, C, O)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Paired stable isotopes (O, C) and clumped isotope thermometry of magnesite and silica veins in the New Caledonia Peridotite Nappe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Leisen</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric M. John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/econgeo.111.7.1753⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 183, pp.234-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932276v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01294413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel dispersion and enrichment at the bottom of the regolith: formation of pimelite target-like ores in rock block joints (Koniambo Ni deposit, New Caledonia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The internal deformation of the Peridotite Nappe of New Caledonia: a structural study of serpentine-bearing faults and shear zones in the Koniambo Massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00126-015-0607-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.51-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01184853v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01278589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of long-term hydrothermal experiments for understanding the smectite-to-chlorite conversion in geological environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Odile Barres</w:t>
+                <w:t xml:space="preserve">From deep to shallow fluid reservoirs: evolution of fluid sources during exhumation of the Sierra Almagrera, Betic Cordillera, Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Dyja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hibsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.103-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gfl.12139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-016-1307-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01864806v1</w:t>
+                <w:t xml:space="preserve">insu-01142037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emplacement of the Peridotite Nappe of New Caledonia and its bearing on the tectonics of obduction:</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Basinal Brines at the Origin of the Imiter Ag-Hg Deposit (Anti-Atlas, Morocco): Evidence from LA-ICP-MS Data on Fluid Inclusions, Halogen Signatures, and Stable Isotopes (H, C, O)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Essarraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016TC004318⟩</w:t>
+              <w:t xml:space="preserve">Economic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111 (7), pp.1753-1781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/econgeo.111.7.1753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01411326v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing fluid-flow events in Lower-Triassic sandstones of the eastern Paris Basin by elemental tracing and isotopic dating of nanometric illite crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
+                <w:t xml:space="preserve">Contribution of long-term hydrothermal experiments for understanding the smectite-to-chlorite conversion in geological environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Pignatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourdelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-016-1307-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.12.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01250051v1</w:t>
+                <w:t xml:space="preserve">hal-01864806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paired stable isotopes (O, C) and clumped isotope thermometry of magnesite and silica veins in the New Caledonia Peridotite Nappe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Nickel dispersion and enrichment at the bottom of the regolith: formation of pimelite target-like ores in rock block joints (Koniambo Ni deposit, New Caledonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cedric M. John</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.03.021⟩</w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (2), pp.271-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-015-0607-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01294413v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01184853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature chlorite geothermometry: a graphical representation based on a T-R2+-Si diagram</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The emplacement of the Peridotite Nappe of New Caledonia and its bearing on the tectonics of obduction:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/ejm/2015/0027-2467⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (12), pp.3070-3094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016TC004318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275468v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01411326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monazite Alteration in H2O +/- HCl +/- NaCl +/- CaCl2 Fluids at 150 degrees C and p(sat): Implications for Uranium Deposits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Cuney</w:t>
+                <w:t xml:space="preserve">Reconstructing fluid-flow events in Lower-Triassic sandstones of the eastern Paris Basin by elemental tracing and isotopic dating of nanometric illite crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Clauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 176, pp.157-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.12.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min5040518⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01284138v1</w:t>
+                <w:t xml:space="preserve">insu-01250051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-rich fluid inclusions provide new insights into unconformity-related U deposits (Athabasca Basin and Basement, Canada)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Monazite Alteration in H2O +/- HCl +/- NaCl +/- CaCl2 Fluids at 150 degrees C and p(sat): Implications for Uranium Deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David A. Banks</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Peiffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (4), pp.693-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min5040518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00126-015-0601-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04969050v1</w:t>
+                <w:t xml:space="preserve">hal-01284138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of porewater composition through time in limestone aquifers: Salinity and D/H of fluid inclusion water in authigenic minerals (Jurassic of the eastern Paris basin, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Low-temperature chlorite geothermometry: a graphical representation based on a T-R2+-Si diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourdelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.10.014⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (5), pp.617-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/ejm/2015/0027-2467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01216563v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectra of Ni–Mg kerolite: effect of Ni–Mg substitution on O–H stretching vibrations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evolution of porewater composition through time in limestone aquifers: Salinity and D/H of fluid inclusion water in authigenic minerals (Jurassic of the eastern Paris basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 46 (10), pp.933-940. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 417, pp.210-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.4746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01165711v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01216563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ Isotopic and Chemical Study of Pyrite from Chu-Sarysu (Kazakhstan) Roll-front Uranium Deposit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Metal-rich fluid inclusions provide new insights into unconformity-related U deposits (Athabasca Basin and Basement, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.049⟩</w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (2), pp.249-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-015-0601-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699892v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of low temperature (&amp;lt;100 °C) burial in sedimentary basins: A comparison of geothermometer in the intracontinental Paris Basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blaise</w:t>
+                <w:t xml:space="preserve">Raman spectra of Ni–Mg kerolite: effect of Ni–Mg substitution on O–H stretching vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massei Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harlaux Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.08.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (10), pp.933-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.4746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058932v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noble gases (Ar, Kr, Xe) and halogens (Cl, Br, I) in fluid inclusions from the Athabasca Basin (Canada): Implications for unconformity-related U deposits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">In-situ Isotopic and Chemical Study of Pyrite from Chu-Sarysu (Kazakhstan) Roll-front Uranium Deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2014.03.020⟩</w:t>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.207 - 210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969064v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of basin burial and exhumation on Jurassic carbonates diagenesis on both sides of a thick clay barrier (Paris Basin, NE France).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LA-ICP-MS analyses of minor and trace elements and bulk Ge isotopes in zoned Ge-rich sphalerites from the Noailhac - Saint-Salvy deposit (France): Insights into incorporation mechanisms and ore deposition processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Belissont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Luais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.01.011⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126, pp.518-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.10.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968073v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uraniferous bitumen nodules in the Talvivaara Ni-Zn-Cu-Co deposit (Finland): influence of metamorphism on uranium mineralization in black shales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dissolution–precipitation processes governing the carbonation and silicification of the serpentinite sole of the New Caledonia ophiolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chantal Peiffert</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00126-013-0502-3⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 197, pp.Art. n°952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-013-0952-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301693v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA-ICP-MS analyses of minor and trace elements and bulk Ge isotopes in zoned Ge-rich sphalerites from the Noailhac - Saint-Salvy deposit (France): Insights into incorporation mechanisms and ore deposition processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction of low temperature (&amp;lt;100 °C) burial in sedimentary basins: A comparison of geothermometer in the intracontinental Paris Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Belissont</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 126, pp.518-540. </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.71-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.10.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292212v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution–precipitation processes governing the carbonation and silicification of the serpentinite sole of the New Caledonia ophiolite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Muñoz</w:t>
+                <w:t xml:space="preserve">Noble gases (Ar, Kr, Xe) and halogens (Cl, Br, I) in fluid inclusions from the Athabasca Basin (Canada): Implications for unconformity-related U deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guillot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mark A Kendrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-013-0952-8⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 247, pp.110 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2014.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257709v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;From evaporated seawater to uranium-mineralizing brines: Isotopic and trace element study of quartz-dolomite veins in the Athabasca system&amp;quot; [Geochim. Cosmochim. Acta 113 (2013) 38-59]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+                <w:t xml:space="preserve">Impact of basin burial and exhumation on Jurassic carbonates diagenesis on both sides of a thick clay barrier (Paris Basin, NE France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.08.008⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.44-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00917598v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron XRF and XANES investigation of uranium speciation and element distribution in fluid inclusions from unconformity-related uranium deposits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Uraniferous bitumen nodules in the Talvivaara Ni-Zn-Cu-Co deposit (Finland): influence of metamorphism on uranium mineralization in black shales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Mercadier</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Peiffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gfl.12009⟩</w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (4), pp.513-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-013-0502-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303027v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From evaporated seawater to uranium-mineralizing brines: Isotopic and trace element study of quartz-dolomite veins in the Athabasca system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Synchrotron XRF and XANES investigation of uranium speciation and element distribution in fluid inclusions from unconformity-related uranium deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cauzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (2), pp.101-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gfl.12009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.03.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00835882v1</w:t>
+                <w:t xml:space="preserve">hal-01303027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syn-tectonic, meteoric water-derived carbonation of the New Caledonia peridotite nappe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gautier</w:t>
+                <w:t xml:space="preserve">From evaporated seawater to uranium-mineralizing brines: Isotopic and trace element study of quartz-dolomite veins in the Athabasca system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maurizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113, pp.38-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G34531.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00866244v1</w:t>
+                <w:t xml:space="preserve">insu-00835882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-technique characterisation of cronstedtite synthetized by iron-clay interaction in a step by step cooling procedure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;From evaporated seawater to uranium-mineralizing brines: Isotopic and trace element study of quartz-dolomite veins in the Athabasca system&amp;quot; [Geochim. Cosmochim. Acta 113 (2013) 38-59]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61 (4), pp.277-289. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 123, pp.460-462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2013.0610408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876737v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00917598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogical Evolution of a Claystone After Reaction with Iron Under Thermal Gradient</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Randi</w:t>
+                <w:t xml:space="preserve">Syn-tectonic, meteoric water-derived carbonation of the New Caledonia peridotite nappe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pierron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+                <w:t xml:space="preserve">Pierre Maurizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60 (5), </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (10), pp.1063-1066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2012.0600501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G34531.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343013v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00866244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A major Late Jurassic fluid event at the basin/basement unconformity in western France: 40Ar/39Ar and K-Ar dating, fluid chemistry, and related geodynamic context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A multi-technique characterisation of cronstedtite synthetized by iron-clay interaction in a step by step cooling procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Pignatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Mugnaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hybler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Norbert Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 322-323, pp.99-120. </w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (4), pp.277-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2013.0610408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00756618v1</w:t>
+                <w:t xml:space="preserve">hal-01876737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant uranium deposits formed from exceptionally uranium-rich acidic brines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Richard</w:t>
+                <w:t xml:space="preserve">A major Late Jurassic fluid event at the basin/basement unconformity in western France: 40Ar/39Ar and K-Ar dating, fluid chemistry, and related geodynamic context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rozsypal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Cuney</w:t>
+                <w:t xml:space="preserve">Gilles Ruffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (2), pp.142-146. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 322-323, pp.99-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NGEO1338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437104v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00756618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron- and magnesium-rich marine brines at the origin of giant unconformity-related uranium deposits: δ&amp;lt;sup&amp;gt;11&amp;lt;/sup&amp;gt;B evidence from Mg-tourmalines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mineralogical Evolution of a Claystone After Reaction with Iron Under Thermal Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Jodin-Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2012.0600501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G32509.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02437101v1</w:t>
+                <w:t xml:space="preserve">hal-01343013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluides et genèse des concentrations minérales</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giant uranium deposits formed from exceptionally uranium-rich acidic brines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rozsypal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (2), pp.142-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NGEO1338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662471v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U redox fronts and kaolinisation in basement-hosted unconformity-related U ores of the Athabasca Basin (Canada): late U remobilisation by meteoric fluids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Boron- and magnesium-rich marine brines at the origin of giant unconformity-related uranium deposits: δ&amp;lt;sup&amp;gt;11&amp;lt;/sup&amp;gt;B evidence from Mg-tourmalines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lacorde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00126-010-0314-7⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (3), pp.231-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G32509.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02990561v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reinvestigation of smectite illitization in experimental hydrothermal conditions: Results from X-ray diffraction and transmission electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Cuadros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 96 (1), pp.207-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am.2011.3587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00680286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evaporated seawater origin for the ore-forming brines in unconformity-related uranium deposits (Athabasca Basin, Canada): Cl/Br and δ$^{37}$Cl analysis of fluid inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75 (10), pp.2792-2810. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reinvestigation of smectite illitization in experimental hydrothermal conditions: Results from X-ray diffraction and transmission electron microscopy--Reply</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fluides et genèse des concentrations minérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.56-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00680283v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a thermal gradient on iron-clay interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Davy Rousset</w:t>
+                <w:t xml:space="preserve">U redox fronts and kaolinisation in basement-hosted unconformity-related U ores of the Athabasca Basin (Canada): late U remobilisation by meteoric fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Randi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Lacorde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 58 (5), pp.667-681. </w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (2), pp.105-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2010.0580506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00126-010-0314-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343012v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature, pH, and iron/clay and liquid/clay ratios on experimental conversion of dioctahedral smectite to berthierine, chlorite, vermiculite, or saponite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">A reinvestigation of smectite illitization in experimental hydrothermal conditions: Results from X-ray diffraction and transmission electron microscopy--Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2010.0580212⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (11-12), pp.1903-1904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2011.3945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566986v2</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00680283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration of brines in the basement rocks of the Athabasca Basin through microfracture networks (P-Patch U deposit, Canada)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Chronology of fracture sealing under a meteoric fluid environment: Microtectonic and isotopic evidence of major Cainozoic events in the eastern Paris Basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hibsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Cuney</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Buschaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 115 (1-4), pp.121-136. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 490 (3-4), pp.214-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2009.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2010.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969017v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00609584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid flows and metal deposition near basement /cover unconformity: lessons and analogies from Pb-Zn-F-Ba systems for the understanding of Proterozoic U deposits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Migration of brines in the basement rocks of the Athabasca Basin through microfracture networks (P-Patch U deposit, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonin Richard</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cuney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10, pp.270-292. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (1-4), pp.121-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1468-8123.2010.00289.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2009.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437120v1</w:t>
+                <w:t xml:space="preserve">hal-04969017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotope composition of quartz-calcite veins in the Witwatersrand Basin, South Africa : implication for basin-scale fluid circulation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effects of temperature, pH, and iron/clay and liquid/clay ratios on experimental conversion of dioctahedral smectite to berthierine, chlorite, vermiculite, or saponite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssajg.113.2.169⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (2), pp.280-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2010.0580212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00600324v1</w:t>
+                <w:t xml:space="preserve">hal-00566986v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brine-rock interaction in the Athabasca basement (McArthur River U deposit, Canada): consequences for fluid chemistry and uranium uptake</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effect of a thermal gradient on iron-clay interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Jodin-Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2010.00947.x⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (5), pp.667-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2010.0580506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02437117v1</w:t>
+                <w:t xml:space="preserve">hal-01343012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology of fracture sealing under a meteoric fluid environment: Microtectonic and isotopic evidence of major Cainozoic events in the eastern Paris Basin (France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fluid flows and metal deposition near basement /cover unconformity: lessons and analogies from Pb-Zn-F-Ba systems for the understanding of Proterozoic U deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Buschaert</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2010.05.016⟩</w:t>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.270-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-8123.2010.00289.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">insu-00609584v1</w:t>
+                <w:t xml:space="preserve">hal-02437120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration of brines in the basement rocks of the Athabasca Basin through microfracture networks (P-Patch U deposit, Canada).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonin Richard</w:t>
+                <w:t xml:space="preserve">Stable isotope composition of quartz-calcite veins in the Witwatersrand Basin, South Africa : implication for basin-scale fluid circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jaguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Cuney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2009.11.010⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 113 (2), pp.169-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssajg.113.2.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00468311v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00600324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid immiscibility and gold deposition in the Birimian quartz veins of the Angovia deposit (Yaouré, Ivory Coast).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacouba M. Coulibaly</w:t>
+                <w:t xml:space="preserve">Brine-rock interaction in the Athabasca basement (McArthur River U deposit, Canada): consequences for fluid chemistry and uranium uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pettke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.no-no. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2010.00947.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2007.09.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00239190v1</w:t>
+                <w:t xml:space="preserve">hal-02437117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and physical transfers in an ultramafic rock weathering profile: 2. Dissolution vs. accumulation of platinum group minerals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migration of brines in the basement rocks of the Athabasca Basin through microfracture networks (P-Patch U deposit, Canada).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cuney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2008.2606⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 115, pp.121-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2009.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422041v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid history during deep burial and exhumation of oil-bearing volcanics, hercynian belt of southern brittany, France.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Fourcade</w:t>
+                <w:t xml:space="preserve">Fluid immiscibility and gold deposition in the Birimian quartz veins of the Angovia deposit (Yaouré, Ivory Coast).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba M. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Kouamelan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American journal of science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2475/09.2007.03⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (2-4), pp.234-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2007.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00270827v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00239190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleo-fluid composition determined from individual fluid inclusions by Raman and LIBS : application to mid-proterozoîc evaporitic Na-Ca brines (Alligator Rivers Uranium Field, northern territories Australia).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical and physical transfers in an ultramafic rock weathering profile: 2. Dissolution vs. accumulation of platinum group minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicet Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatienne Derome</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+                <w:t xml:space="preserve">Jean Claude Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Banks</w:t>
+                <w:t xml:space="preserve">Fabrice Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2006.10.015⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93, pp.31-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2008.2606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00156553v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active contact metamorphism and CO2-CH4 fluid production in the Larderello geothermal field (Italy) at depths between 2.3 and 4 km.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Ruggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jeanningros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Gianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 237, pp.303-328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2006.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid history during burial and exhumation of an oil paleo-reservoir (mylonitic metavolcanics, Vendée, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
+                <w:t xml:space="preserve">Fluid history during deep burial and exhumation of oil-bearing volcanics, hercynian belt of southern brittany, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Hébel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American journal of science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 307 (9), pp.1096-1125</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 307, pp.1096-1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2475/09.2007.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00377631v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bentonite-iron interactions under alkaline condition : an experimental approach.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paleo-fluid composition determined from individual fluid inclusions by Raman and LIBS : application to mid-proterozoîc evaporitic Na-Ca brines (Alligator Rivers Uranium Field, northern territories Australia).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Devineau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Donatienne Derome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2006.01.006⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 237, pp.240-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2006.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00087446v1</w:t>
+                <w:t xml:space="preserve">hal-00156553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECTS OF ETHYLENE GLYCOL SATURATION PROTOCOLS ON XRD PATTERNS: A CRITICAL REVIEW AND DISCUSSION</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fluid history during burial and exhumation of an oil paleo-reservoir (mylonitic metavolcanics, Vendée, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Hebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 53 (6), pp.631-638</w:t>
+              <w:t xml:space="preserve">American journal of science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 307 (9), pp.1096-1125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359889v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00377631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ethylene glycol saturation protocols on XRD patterns: a critical review and discussion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Bentonite-iron interactions under alkaline condition : an experimental approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2005.0530609⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2006.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876678v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00087446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penetration of surface-evaporated brines into the proterozoic basement and deposition of Co and Ag at Bou Azzer (Morocco) : evidence from fluid inclusions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Essarraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benharref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41, pp.25-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2005.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effects of ethylene glycol saturation protocols on XRD patterns: a critical review and discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (6), pp.631-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2005.0530609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EFFECTS OF ETHYLENE GLYCOL SATURATION PROTOCOLS ON XRD PATTERNS: A CRITICAL REVIEW AND DISCUSSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (6), pp.631-638</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Temperature of paleo- to modern self-sealing within a continental rift basin; the fluid inclusion data (Soultz-sous-Forets, Rhine Graben, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mοhamed Ayt Ougougdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 8 (5), pp.1065-1080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/ejm/8/5/1065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17559,3240 +17780,3240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dater les épisodes hydrothermaux dans les gisements de métaux grâce aux argiles des failles : test d'applicabilité de la méthode K-Ar aux illites du bassin d'Athabasca, Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Daoulas-Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Uranium d'Orsay 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation des minéraux argileux par la technique K-Ar: Nouvelles capacités analytiques au laboratoire GeoRessources (Nancy) et Application aux failles du bassin d'Athabasca (Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Iemmollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France. pp.484824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving geological histories using the new facilities of K-Ar dating and clay separation at Georessources, Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Daoulas-Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mercadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Thermochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Riva del garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine et évolution chimique des saumures enrichies en lithium dans les bassins sédimentaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reactive Transport Modelling applied to Ni laterite ore deposits in New Caledonia : Impact of discrete fractures on Ni mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Teitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Despinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Copernicus Meetings, Apr 2021, Göttingen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588119v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le piège biogéochimique du gisement d'uranium de Zoovch Ovoo (Mongolie) : Importance de la matière organique.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Origine et évolution chimique des saumures enrichies en lithium dans les bassins sédimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elza Dugamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Despinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588039v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale investigation applied to Ni laterite ore deposits : Impact of discrete fractures on Ni mineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoram Teitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2021.7536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le piège biogéochimique du gisement d'uranium de Zoovch Ovoo (Mongolie) : Importance de la matière organique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Le piège biogéochimique du gisement d'uranium de Zoovch Ovoo (Mongolie) : Importance de la matière organique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Rallakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Parize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435449v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Transport Modelling applied to Ni laterite ore deposits in New Caledonia : Impact of discrete fractures on Ni mineralization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le piège biogéochimique du gisement d'uranium de Zoovch Ovoo (Mongolie) : Importance de la matière organique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Rallakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428892v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonation and silicification of the New Caledonia peridotite Nappe: a stable isotope survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Caledonia Peridotite Amphibious Drilling Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02517044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fluides minéralisateurs en Eléments de Terres Rares du gisement de &amp;quot; classe chinoise &amp;quot; de Gakara, Burundi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01916339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonation and silicification of the New Caledonia peridotite Nappe: a stable isotope survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01574766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement magmatique et hydrothermal de l’uranium dans les leucogranites peralumineux syntectoniques : le cas des leucogranites carbonifères fertiles en uranium du Massif Armoricain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tartèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique Ressources minérales : Du terrain à l'expérimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Jun 2016, Toulouse, France. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01463060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation du gisement de talc-chlorite de Trimouns : nouvelles contraintes pétrologiques, thermométriques et structurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Saint Blanquat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Parseval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème réunion des sciences de la terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel Dispersion at the Bottom of the Regolith: Formation of Pimelite Target-Like Ores in Rock Block Joints in Koniambo Ni Deposit (New Caledonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SGA2015: 13th Biennial meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1157-1160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01336622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel Dispersion at the Bottom of the Regolith: Formation of Pimelite Target-Like Ores in Rock Block Joints in Koniambo Ni Deposit (New Caledonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SGA2015: 13th Biennial meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01184851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D modelling of Supergene Alteration of the Koniambo Massif, New Caledonian Peridotite Nappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SGA2015: 13th Biennial meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1173-1176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01184850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of Silica and Magnesite Veins in the Massif of Peridotite of Koniambo: Geometric and Stable Isotopes Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric M. John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SGA2015: 13th Biennial meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1189-1192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01336609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A raman spectroscopy study of the NI-MG kerolite solid solution: sensitivity of the O-H stretching vibrations to NI-MG substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Harlaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoRaman XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Saint-Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire magmatique et mobilité élémentaire dans le leucogranite hercynien de Guérande, Massif Armoricain : implication sur la minéralisation en U.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01080863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse structurale de la Nappe des Péridotites de Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Drouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01080763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syn-tectonic, meteoric water-derived carbonation of the New Caledonia peridotite nappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 GSA annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Denver, United States. pp.118-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00880083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconformity-related U deposits: recent advances from fluid inclusions and their host minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Biennial SGA Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Uppsala, Sweden. pp.1575-1578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01060139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The uranium mineralization of Pen Ar Ran (Armorican Massif), France: An atypical &amp;quot;vein type&amp;quot; deposit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Florence, Italy. pp.1991, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1180/minmag.2013.077.5.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00865720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation géochimique et géochronologique du gisement uranifère de Pen Ar Ran (Massif Armoricain) et de son environnement : du rôle respectif du granite de Guérande et des formations métamorphiques encaissantes dans la genèse de la minéralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée uranium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01118439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable isotope composition of quartz-calcite veins in the Witwatersrand basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jaguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Colloquium of African Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00682964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable isotope composition of quartz-calcite veins in the Witwatersrand Basin, South Africa: implication for basin-scale fluid circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jaguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.n°347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00609658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20802,400 +21023,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemistry of the New Caledonia serpentinites; evidence for multiple serpentinization events at various depths.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union 2016 fall meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, CA, United States. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemistry of the New Caledonia Serpentinites: Evidences for Multiple Serpentinization Events at Various Depths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.V31B-3103, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01419190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syn-tectonic, low-temperature meteoric water-derived carbonation of the New Caledonia Peridotite Nappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique du CNRS "Ressources minérales : défis scientifiques et sociétaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Genève, Switzerland. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01113320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21205,147 +21426,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay in natural and engineered barriers for radioactive waste confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aranyossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reiner Dorhmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Faihurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21355,115 +21576,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recyclage peut-il être une alternative à l’extraction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Chailleux; Sylvain Le Berre; Yann Gunzburger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources minérales et transitions », Trajectoires politiques du sous-sol français au 21ème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38, Peter Lang Verlag, 2022, Histoire et Science Politique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21473,147 +21694,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological and exploration concepts for geothermal lithium with application to the Upper Rhine Graben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Dugamin Elza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21623,1071 +21844,1071 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LabEx RESSOURCES21, strategic metals of the XXIst century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Chernoburova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Activity report N° 8, Université de lorraine; CNRS; INRAE; ANR (Agence Nationale de la Recherche - France). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Terre Solide 2021-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Humler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Lagroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04795791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual Report 2019-Laboratory of excellence RESSOURCES21 Strategic metals in the 21 st Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Samper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Lorraine - Labex Ressources21; INRA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual Report 2018- Labex Ressources21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Samper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Labex Ressources21. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géochimie et minéralogie du scandium dans les latérites : rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoram Teitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ulrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme Scandium. Tome Nickel et Technologie, CNRT Nickel et son environnement. 2018, 114 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02160801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESSOURCES21 Activity report 2015-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Lorraine; Centre national de la recherche scientitique (CNRS); Institut national de la recherche agronomique (INRA). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ressource scandium : potentiel économique et gîtologie : rapport bibliographique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rapport d'activité annuel 2014-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Programme Scandium. Tome Nickel et Technologie, CNRT Nickel et son environnement. 2016, 36 p</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Abildtrup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de lorraine; Centre national de la recherche scientifique (CNRS); Institut national de la recherche agronomique (INRA). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02160827v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'activité annuel 2014-2015</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La ressource scandium : potentiel économique et gîtologie : rapport bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Teitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de lorraine; Centre national de la recherche scientifique (CNRS); Institut national de la recherche agronomique (INRA). 2016</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Programme Scandium. Tome Nickel et Technologie, CNRT Nickel et son environnement. 2016, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008408v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02160827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-term activity report RESSOURCES21 2011-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de lorraine; Centre national de la recherche scientifique (CNRS); Institut national de la recherche agronomique (INRA). 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité annuel 2012-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de lorraine; Centre national de la recherche scientifique (CNRS); Institut national de la recherche agronomique (INRA). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId606"/>
+      <w:footerReference w:type="default" r:id="rId614"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22834,51 +23055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05607187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;caro Fr&#243;is Dias da Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnienneman Yeo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Mateus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2026.108068" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05382900v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Essaraj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Nshimiyimana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hibti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105940" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05485778v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Coulibaly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min16020162" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484986v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Steven Kahou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Lecomte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peiffert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2026.108418" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05485004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil&#233;dio Marc-Emile Bonzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Salsi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fullenwarth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min16010029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marignac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Noronha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.70010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Pawar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chagnes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sv&#228;rd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500285" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Favier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Guyomard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109896" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gerbeaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst15050402" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241929v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min15090918" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241926v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132056" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04621500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza J M Dugamin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107604" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849614v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Montserrat Navarrete Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Joseph Pollard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley P Disinger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van der Ent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1440-1703.12504" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04716174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14080746" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst14050472" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04770745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14111082" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715736v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR035283" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786145v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Martins" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;caro Dias da Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14030287" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175126v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gerardin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-13-309-2024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04621542v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Dugamin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Despinois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04272625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belcourt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Philippo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-023-02325-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04273046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askar Munara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carpentier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Abylay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54859/kjogi108603" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082231v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13040518" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04272518v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza J.M. Dugamin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121626" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03842567v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sevin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12050615" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844085v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2022.104971" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03842388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo M. Martins" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Boiron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ribeiro da Costa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12091067" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03418643v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105131" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03358781v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Essarraj" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104409" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489461v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfomarin Rivera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2021.e00377" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03457415v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quesnel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Lempart-Drozd" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120647" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03842493v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ario Fahimi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Bontempi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fiameni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guedes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Guimar&#227;es" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-01739-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03431203v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Carocci" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Caumon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena F. Bazarkina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.11.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03315098v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lacroix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cauzid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/geochem2021-015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262942v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abu-Fatima" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marignac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Boiron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.06.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02965235v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.4783" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03499617v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99912-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03123590v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehiel Nteme Mukonzo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lagabrielle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quesnel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2020-116" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262906v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jakomulski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2020-259" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03314889v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Combes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Mayer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP516-2021-40" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03359300v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Rallakis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parize" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brouand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104351" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179875v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joseph Pollard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-021-00338-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735233v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif&#233; El Korh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Luais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.105345" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03135116v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cuney" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10060562" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02890835v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ulrich" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01713-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861042v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2020.103579" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930011v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dejean" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2020.103741" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03315210v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabjola Bilo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Assi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerta Dalipi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Federici" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.05.010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02477670v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulesteix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Sol&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12306" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03315301v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marah Mamane Mamadou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schmitt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-019-00945-w" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142553v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Pignatelli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Giuliani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang Liu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15506/JoG.2020.37.4.404" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02735745v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ballini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chautard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannapha Phrommavanh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaucaire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106223" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776023v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105688" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109372v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2020.103920" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918396v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Jodin-Caumon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Randi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105609" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380982v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Toubon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2019.106343" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325289v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poirier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Boulingui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mbina Mounguengui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nkoumbou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2019.30" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371149v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9050310" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007860v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaudier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/7213050" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015625v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9010009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044665v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.12.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975996v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.10.009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390142v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Myagkiy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007606" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483631v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Farrokhpay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blancher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Laugier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Filippov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.11.002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334115v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Quirt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.042" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334117v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.01.025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990876v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.11.017" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713218v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dyja-Person" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hibsch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Siebenaller" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.02.001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967294v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerence Hoummady" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durupt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2018.07.012" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483436v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Joubert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dargent" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.04.038" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483617v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2018.05.011" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01581165v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-017-0761-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405480v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-016-0695-3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376740v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2017.04.021" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483085v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.06.018" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968535v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.04.011" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467457v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-017-0712-1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342001v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tartese" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2016.06.034" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01757155v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tarantola" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leisen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.112.5.dis2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483104v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mathieu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Roy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.09.008" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483116v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.07.020" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932264v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jaguin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.10.001" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMP95KLX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01278589v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Couteau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.02.006" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142037v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dyja" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12139" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932276v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/econgeo.111.7.1753" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184853v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0607-y" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864806v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-016-1307-z" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01411326v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004318" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01250051v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Clauer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.12.018" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294413v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric M. John" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.03.021" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275468v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2015/0027-2467" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284138v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Montel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leborgne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min5040518" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969050v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Banks" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0601-4" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01216563v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.014" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165711v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massei Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlaux Matthieu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4746" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01490FB576F91F5061C15D83522F1C3C6B0E4170/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03699892v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.049" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058932v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kars" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ploquin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.08.019" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4DV80TD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969064v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Kendrick" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2014.03.020" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968073v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vincent" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.011" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301693v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Lecomte" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-013-0502-3" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292212v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belissont" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.10.052" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257709v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Picard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-013-0952-8" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00917598v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.08.008" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z579GFQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303027v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Boiron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12009" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00835882v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.03.009" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0TR8HBW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866244v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G34531.1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876737v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mugnaioli" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hybler" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2013.0610408" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343013v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Randi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierron" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2012.0600501" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00756618v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fourcade" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.06.008" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S52M9L0Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437104v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rozsypal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1338" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437101v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32509.1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662471v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990561v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacorde" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-010-0314-7" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9D78PNZ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680286v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cuadros" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3587" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437113v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Banks" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.026" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRKGWT1W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680283v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3945" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343012v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Rousset" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Randi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2010.0580506" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566986v2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaume" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charpentier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2010.0580212" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969017v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2009.11.010" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCK32DJN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437120v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-8123.2010.00289.x" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3L38VFNW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600324v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssajg.113.2.169" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437117v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pettke" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2010.00947.x" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-71DP15WV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609584v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Andre" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.05.016" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0MPRWKS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468311v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239190v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba M. Coulibaly" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Kouamelan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2007.09.014" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W06F50F7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01422041v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Traor&#233;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Beauvais" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Parisot" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2606" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270827v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le H&#233;bel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Capdevila" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/09.2007.03" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156553v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Derome" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Banks" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.10.015" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCS326J5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131449v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ruggieri" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jeanningros" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gianelli" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.06.028" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTG18DHJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377631v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hebel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087446v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devineau" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2006.01.006" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C0VZ8N9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359889v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876678v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2005.0530609" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082356v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benharref" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2005.03.001" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7NW5HB0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04041117v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#959;hamed Ayt Ougougdal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meere" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Royer" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/8/5/1065" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247114v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daoulas-Gerardin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bartier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246086v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Iemmollo" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245998v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588119v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588039v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428898v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7536" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435449v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428892v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12661" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02517044v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916339v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elongo" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574766v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01463060v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tart&#232;se" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477813v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01336622v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184851v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184850v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01336609v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343150v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Massei" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080863v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080763v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Drouillet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00880083v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060139v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865720v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ballouard" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.16" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118439v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bonhoure" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00682964v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609658v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560143v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01419190v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113320v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quesnel" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989449v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aranyossy" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Fernandez" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Dorhmann" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Faihurst" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04273067v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943093v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosme" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diraison" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Dugamin Elza" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122069v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chernoburova" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abildtrup" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03315471v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Samper" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03315491v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160801v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02006239v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160827v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02008408v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010769v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010742v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Steven Kahou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Lecomte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peiffert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2026.108418" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05382900v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Essaraj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Nshimiyimana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hibti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105940" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05607187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;caro Fr&#243;is Dias da Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnienneman Yeo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Mateus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2026.108068" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05485778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Coulibaly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min16020162" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05608737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marignac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44346-026-00013-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05613702v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13563-026-00640-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Favier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Guyomard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109896" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242008v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Noronha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.70010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05485004v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil&#233;dio Marc-Emile Bonzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Salsi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fullenwarth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min16010029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Pawar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chagnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sv&#228;rd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500285" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241906v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gerbeaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst15050402" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min15090918" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Martins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;caro Dias da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14030287" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04621542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Dugamin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Despinois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175126v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gerardin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-13-309-2024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04716174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14080746" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241926v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132056" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04621500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza J M Dugamin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107604" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Montserrat Navarrete Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Joseph Pollard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley P Disinger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van der Ent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1440-1703.12504" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst14050472" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04770745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14111082" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR035283" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04272518v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza J.M. Dugamin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121626" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04272625v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belcourt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Philippo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-023-02325-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04273046v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askar Munara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carpentier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Abylay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54859/kjogi108603" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082231v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13040518" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03457415v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quesnel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Lempart-Drozd" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120647" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03842493v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ario Fahimi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Bontempi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fiameni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guedes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Guimar&#227;es" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-01739-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03358781v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Essarraj" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104409" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844085v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2022.104971" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03842567v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sevin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12050615" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03418643v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105131" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03842388v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo M. Martins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Boiron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ribeiro da Costa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12091067" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489461v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfomarin Rivera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2021.e00377" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03314889v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Combes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Mayer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP516-2021-40" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03359300v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Rallakis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parize" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brouand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104351" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179875v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joseph Pollard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-021-00338-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262942v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abu-Fatima" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marignac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Boiron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.06.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03315098v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lacroix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cauzid" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/geochem2021-015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03431203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Carocci" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Caumon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena F. Bazarkina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.11.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02965235v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.4783" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03123590v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehiel Nteme Mukonzo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lagabrielle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quesnel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2020-116" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03499617v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99912-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262906v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jakomulski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2020-259" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918396v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Jodin-Caumon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Randi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105609" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2020.103579" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930011v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dour" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dejean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2020.103741" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03315210v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabjola Bilo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Assi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerta Dalipi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Federici" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.05.010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02890835v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ulrich" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01713-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735233v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif&#233; El Korh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Luais" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.105345" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03135116v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cuney" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10060562" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02477670v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulesteix" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Sol&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12306" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03315301v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marah Mamane Mamadou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schmitt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-019-00945-w" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142553v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Pignatelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Giuliani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang Liu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15506/JoG.2020.37.4.404" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02735745v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ballini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chautard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannapha Phrommavanh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaucaire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106223" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776023v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105688" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109372v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2020.103920" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990876v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.11.017" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015625v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9010009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044665v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.12.007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380982v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Toubon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2019.106343" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371149v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9050310" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007860v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaudier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/7213050" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325289v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poirier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Boulingui" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mbina Mounguengui" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nkoumbou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2019.30" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975996v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.10.009" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483631v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Farrokhpay" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blancher" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Laugier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Filippov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.11.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390142v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Myagkiy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007606" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334115v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Quirt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.042" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334117v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.01.025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483436v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Joubert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dargent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.04.038" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483617v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerence Hoummady" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durupt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2018.05.011" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01581165v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-017-0761-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713218v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dyja-Person" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hibsch" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Siebenaller" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.02.001" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967294v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2018.07.012" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483116v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leisen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.07.020" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932264v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jaguin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.10.001" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMP95KLX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483085v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.06.018" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405480v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-016-0695-3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376740v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2017.04.021" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968535v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.04.011" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467457v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-017-0712-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342001v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tartese" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2016.06.034" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483104v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mathieu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Roy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.09.008" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01757155v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tarantola" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.112.5.dis2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294413v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric M. John" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.03.021" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01278589v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Couteau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.02.006" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142037v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dyja" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12139" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932276v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/econgeo.111.7.1753" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864806v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-016-1307-z" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184853v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0607-y" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01411326v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004318" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01250051v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Clauer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.12.018" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284138v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Montel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leborgne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min5040518" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275468v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2015/0027-2467" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01216563v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.014" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969050v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Banks" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0601-4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165711v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massei Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlaux Matthieu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4746" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01490FB576F91F5061C15D83522F1C3C6B0E4170/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03699892v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.049" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292212v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belissont" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.10.052" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257709v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Picard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-013-0952-8" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058932v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kars" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ploquin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.08.019" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4DV80TD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969064v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Kendrick" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2014.03.020" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968073v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vincent" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.011" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301693v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Lecomte" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-013-0502-3" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303027v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Boiron" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12009" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00835882v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.03.009" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0TR8HBW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00917598v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.08.008" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z579GFQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866244v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G34531.1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876737v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mugnaioli" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hybler" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2013.0610408" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00756618v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fourcade" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.06.008" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S52M9L0Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343013v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Randi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierron" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2012.0600501" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437104v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rozsypal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1338" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437101v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32509.1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680286v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cuadros" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3587" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437113v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Banks" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.026" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRKGWT1W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662471v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990561v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacorde" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-010-0314-7" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9D78PNZ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680283v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3945" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609584v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Andre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.05.016" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0MPRWKS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969017v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2009.11.010" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCK32DJN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566986v2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaume" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charpentier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2010.0580212" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343012v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Rousset" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Randi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2010.0580506" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437120v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-8123.2010.00289.x" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3L38VFNW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600324v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssajg.113.2.169" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437117v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pettke" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2010.00947.x" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-71DP15WV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468311v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239190v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba M. Coulibaly" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Kouamelan" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2007.09.014" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W06F50F7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01422041v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Traor&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Beauvais" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Parisot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2606" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131449v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ruggieri" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jeanningros" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gianelli" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.06.028" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTG18DHJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270827v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le H&#233;bel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Capdevila" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/09.2007.03" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156553v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Derome" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Banks" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.10.015" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCS326J5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377631v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hebel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087446v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devineau" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2006.01.006" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C0VZ8N9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082356v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benharref" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2005.03.001" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7NW5HB0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876678v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2005.0530609" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359889v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04041117v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#959;hamed Ayt Ougougdal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meere" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Royer" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/8/5/1065" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247114v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daoulas-Gerardin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bartier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246086v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Iemmollo" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245998v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428892v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12661" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588119v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428898v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7536" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588039v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435449v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02517044v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916339v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elongo" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574766v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01463060v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tart&#232;se" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477813v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01336622v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184851v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184850v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01336609v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343150v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Massei" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080863v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080763v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Drouillet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00880083v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060139v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865720v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ballouard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.16" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118439v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bonhoure" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00682964v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609658v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560143v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01419190v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113320v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quesnel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989449v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aranyossy" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Fernandez" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Dorhmann" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Faihurst" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04273067v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943093v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosme" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diraison" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Dugamin Elza" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122069v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chernoburova" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abildtrup" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03315471v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Samper" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03315491v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160801v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02006239v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02008408v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160827v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010769v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010742v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>